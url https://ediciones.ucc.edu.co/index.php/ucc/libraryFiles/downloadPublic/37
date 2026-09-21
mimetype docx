--- v0 (2025-10-06)
+++ v1 (2026-09-21)
@@ -1,200 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.ms-office.activeX"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/activeX/activeX7.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/activeX/activeX8.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX9.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX10.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX11.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX12.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-  <Override PartName="/word/activeX/activeX13.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX14.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX15.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX16.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX17.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX18.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX19.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX20.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX21.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/activeX/activeX22.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/activeX/activeX23.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/activeX/activeX24.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX2.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX3.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX4.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX5.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/activeX/activeX6.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX7.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/activeX/activeX13.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="21F53E0E" w14:textId="77777777" w:rsidR="00CD10D1" w:rsidRDefault="00CD10D1" w:rsidP="00CD10D1">
+    <w:p w14:paraId="547BAE0A" w14:textId="77777777" w:rsidR="00DB7D91" w:rsidRDefault="00DB7D91" w:rsidP="00B358F4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F53E0F" w14:textId="27D08DFA" w:rsidR="0085053B" w:rsidRDefault="00B358F4" w:rsidP="00B358F4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B358F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>FORMATO DE PROPUESTA DE OBRA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8443A8" w14:textId="77777777" w:rsidR="00DB7D91" w:rsidRPr="00B358F4" w:rsidRDefault="00DB7D91" w:rsidP="00B358F4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7293905D" w14:textId="77777777" w:rsidR="00B358F4" w:rsidRDefault="00B358F4" w:rsidP="00CD10D1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...53 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="726"/>
         <w:gridCol w:w="6281"/>
         <w:gridCol w:w="1427"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0085053B" w:rsidRPr="009153AA" w14:paraId="21F53E11" w14:textId="77777777" w:rsidTr="006014A2">
+      <w:tr w:rsidR="0085053B" w:rsidRPr="009153AA" w14:paraId="21F53E11" w14:textId="77777777" w:rsidTr="00DB7D91">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BBD900"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F53E10" w14:textId="77777777" w:rsidR="0085053B" w:rsidRPr="009153AA" w:rsidRDefault="0085053B" w:rsidP="006014A2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009153AA">
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>ASPECTOS GENERALES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085053B" w:rsidRPr="009153AA" w14:paraId="21F53E16" w14:textId="77777777" w:rsidTr="006014A2">
         <w:trPr>
           <w:trHeight w:val="385"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
@@ -336,58 +337,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="21F53E14" w14:textId="77777777" w:rsidR="0085053B" w:rsidRPr="009153AA" w:rsidRDefault="0085053B" w:rsidP="00EE512F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:t>N° de páginas:</w:t>
+              <w:t>N°</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009153AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de páginas:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="21F53E15" w14:textId="77777777" w:rsidR="0085053B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="00EE512F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
@@ -488,83 +500,84 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2634"/>
         <w:gridCol w:w="929"/>
         <w:gridCol w:w="927"/>
         <w:gridCol w:w="770"/>
         <w:gridCol w:w="2826"/>
         <w:gridCol w:w="213"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="953"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E19" w14:textId="77777777" w:rsidTr="00F67F22">
+      <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E19" w14:textId="77777777" w:rsidTr="00DB7D91">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BBD900"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F53E18" w14:textId="77777777" w:rsidR="009108F1" w:rsidRPr="009153AA" w:rsidRDefault="009108F1" w:rsidP="00F67F22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009153AA">
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>DOCUMENTOS ADJUNTOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E1B" w14:textId="77777777" w:rsidTr="006F2A7D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -594,128 +607,146 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>e deben acompañar la propuesta:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F2A7D" w:rsidRPr="009153AA" w14:paraId="21F53E1E" w14:textId="77777777" w:rsidTr="00C335B1">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53E1C" w14:textId="77777777" w:rsidR="006F2A7D" w:rsidRPr="009153AA" w:rsidRDefault="006F2A7D" w:rsidP="006F2A7D">
+          <w:p w14:paraId="21F53E1C" w14:textId="314CC0DE" w:rsidR="006F2A7D" w:rsidRPr="009153AA" w:rsidRDefault="006F2A7D" w:rsidP="006F2A7D">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:t>Carta de compromiso firmada por todos los autores.</w:t>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00B358F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>esión de derechos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009153AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> firmada por todos los autores.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53E1D" w14:textId="3EB1DDE7" w:rsidR="006F2A7D" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="006F2A7D">
+          <w:p w14:paraId="21F53E1D" w14:textId="286BF22D" w:rsidR="006F2A7D" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="006F2A7D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F1D">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="_x0000_i1073" type="#_x0000_t75" style="width:11.25pt;height:22.5pt" o:ole="">
-                  <v:imagedata r:id="rId9" o:title=""/>
+                  <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId10" w:name="CheckBox1" w:shapeid="_x0000_i1073"/>
+                <w:control r:id="rId9" w:name="CheckBox1" w:shapeid="_x0000_i1073"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F2A7D" w:rsidRPr="009153AA" w14:paraId="21F53E21" w14:textId="77777777" w:rsidTr="00C335B1">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F53E1F" w14:textId="77777777" w:rsidR="006F2A7D" w:rsidRPr="009153AA" w:rsidRDefault="006F2A7D" w:rsidP="006F2A7D">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
@@ -733,277 +764,276 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Ficha de cada autor con datos completos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53E20" w14:textId="0CBE9919" w:rsidR="006F2A7D" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="006F2A7D">
+          <w:p w14:paraId="21F53E20" w14:textId="04B4B97F" w:rsidR="006F2A7D" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="006F2A7D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F1E">
                 <v:shape id="_x0000_i1075" type="#_x0000_t75" style="width:11.25pt;height:22.5pt" o:ole="">
-                  <v:imagedata r:id="rId11" o:title=""/>
+                  <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId12" w:name="CheckBox11" w:shapeid="_x0000_i1075"/>
+                <w:control r:id="rId11" w:name="CheckBox11" w:shapeid="_x0000_i1075"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00113AE9" w:rsidRPr="009153AA" w14:paraId="21F53E24" w14:textId="77777777" w:rsidTr="00C335B1">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53E22" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
+          <w:p w14:paraId="21F53E22" w14:textId="439E5544" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Texto de la obra</w:t>
+            </w:r>
+            <w:r w:rsidR="00B358F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (manuscrito original)</w:t>
             </w:r>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53E23" w14:textId="1F4D0085" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
+          <w:p w14:paraId="21F53E23" w14:textId="4483C9F6" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="1B4BDEAD">
                 <v:shape id="_x0000_i1077" type="#_x0000_t75" style="width:11.25pt;height:22.5pt" o:ole="">
-                  <v:imagedata r:id="rId13" o:title=""/>
+                  <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId14" w:name="CheckBox12" w:shapeid="_x0000_i1077"/>
+                <w:control r:id="rId13" w:name="CheckBox12" w:shapeid="_x0000_i1077"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00113AE9" w:rsidRPr="009153AA" w14:paraId="1FE3991F" w14:textId="77777777" w:rsidTr="00C335B1">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="533101CA" w14:textId="41BF2BC5" w:rsidR="00113AE9" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
+          <w:p w14:paraId="533101CA" w14:textId="24A8C630" w:rsidR="00113AE9" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">Licencia o </w:t>
             </w:r>
             <w:r w:rsidR="00E2081E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>ermiso uso de imágenes</w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r w:rsidR="00AF4776">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1E8511" w14:textId="130BA53F" w:rsidR="00113AE9" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
+          <w:p w14:paraId="1A1E8511" w14:textId="1ABD719A" w:rsidR="00113AE9" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="476FAECA">
                 <v:shape id="_x0000_i1079" type="#_x0000_t75" style="width:11.25pt;height:22.5pt" o:ole="">
-                  <v:imagedata r:id="rId15" o:title=""/>
+                  <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId16" w:name="CheckBox111" w:shapeid="_x0000_i1079"/>
+                <w:control r:id="rId15" w:name="CheckBox111" w:shapeid="_x0000_i1079"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00113AE9" w:rsidRPr="009153AA" w14:paraId="21F53E2B" w14:textId="77777777" w:rsidTr="00113AE9">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21F53E25" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1120,679 +1150,753 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00113AE9" w:rsidRPr="009153AA" w14:paraId="21F53E2D" w14:textId="77777777" w:rsidTr="00AF4776">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53E2C" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="004953F4" w:rsidRDefault="00113AE9" w:rsidP="00AF4776">
+          <w:p w14:paraId="21F53E2C" w14:textId="3C5F7EE3" w:rsidR="00113AE9" w:rsidRPr="004953F4" w:rsidRDefault="00113AE9" w:rsidP="00AF4776">
             <w:pPr>
               <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004953F4">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Seleccione una de las siguientes tipologías en la que se ubica la obra:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00113AE9" w:rsidRPr="009153AA" w14:paraId="21F53E30" w14:textId="77777777" w:rsidTr="00C335B1">
+      <w:tr w:rsidR="00113AE9" w:rsidRPr="009153AA" w14:paraId="21F53E30" w14:textId="77777777" w:rsidTr="00DB7D91">
         <w:trPr>
           <w:trHeight w:val="127"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4161" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BBD900"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53E2E" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
+          <w:p w14:paraId="21F53E2E" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="00884971" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009153AA">
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>TIPOLOGÍA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BBD900"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53E2F" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
+          <w:p w14:paraId="21F53E2F" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="00884971" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009153AA">
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Seleccionar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00113AE9" w:rsidRPr="009153AA" w14:paraId="21F53E34" w14:textId="77777777" w:rsidTr="00F67F22">
         <w:trPr>
           <w:trHeight w:val="988"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4161" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53E31" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="009A765F" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
+          <w:p w14:paraId="21F53E31" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="004723AC" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009A765F">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004723AC">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>De investigación</w:t>
             </w:r>
-            <w:r w:rsidRPr="009A765F">
+            <w:r w:rsidRPr="004723AC">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="009A765F">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="004723AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve"> Libros que presentan de manera coherente los resultados de una investigación terminada y cuyo aporte, puede ser considerado como un avance en el conocimiento de un área. En esta categoría, pueden encontrarse también compilaciones de artículos o capítulos sobre uno o varios temas que se deriven de investigaciones terminadas. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B9A7DDA" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21F53E33" w14:textId="542FD98D" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
+          <w:p w14:paraId="21F53E33" w14:textId="7432C5F2" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="6A57F68D">
                 <v:shape id="_x0000_i1081" type="#_x0000_t75" style="width:14.25pt;height:18pt" o:ole="">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId18" w:name="OptionButton1212" w:shapeid="_x0000_i1081"/>
+                <w:control r:id="rId17" w:name="OptionButton1212" w:shapeid="_x0000_i1081"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00113AE9" w:rsidRPr="009153AA" w14:paraId="21F53E38" w14:textId="77777777" w:rsidTr="00F67F22">
         <w:trPr>
           <w:trHeight w:val="763"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4161" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53E35" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="009A765F" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
+          <w:p w14:paraId="21F53E35" w14:textId="2AFBA727" w:rsidR="00113AE9" w:rsidRPr="004723AC" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009A765F">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004723AC">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>De docencia</w:t>
             </w:r>
-            <w:r w:rsidRPr="009A765F">
+            <w:r w:rsidRPr="004723AC">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="009A765F">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="004723AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009A765F">
-[...5 lines deleted...]
-              <w:t>Libros que sirven de guía o de herramienta pedagógica en los cursos de pregrado y posgrado, y usualmente, resultan de la experiencia o del conocimiento acumulado a través del ejercicio docente. Entre estos, principalmente, encontramos libros de texto, pero también manuales o módulos de curso.</w:t>
+            <w:r w:rsidRPr="004723AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Libros que sirven de guía o de herramienta pedagógica en los cursos de pregrado y posgrado, y usualmente, resultan de la experiencia o del conocimiento acumulado a través del ejercicio docente. Entre estos, principalmente, encontramos libros de texto</w:t>
+            </w:r>
+            <w:r w:rsidR="00B17234" w:rsidRPr="004723AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004723AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> manuales.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53A99266" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21F53E37" w14:textId="1FC843C2" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
+          <w:p w14:paraId="21F53E37" w14:textId="574020A1" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="61534C78">
                 <v:shape id="_x0000_i1083" type="#_x0000_t75" style="width:14.25pt;height:18pt" o:ole="">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId19" w:name="OptionButton12111" w:shapeid="_x0000_i1083"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00113AE9" w:rsidRPr="009153AA" w14:paraId="21F53E3C" w14:textId="77777777" w:rsidTr="00F67F22">
         <w:trPr>
           <w:trHeight w:val="1017"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4161" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53E39" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="009A765F" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
+          <w:p w14:paraId="21F53E39" w14:textId="2C79CD74" w:rsidR="00113AE9" w:rsidRPr="004723AC" w:rsidRDefault="00B17234" w:rsidP="004466A2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009A765F">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004723AC">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009A765F">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:r w:rsidR="004466A2" w:rsidRPr="004723AC">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="17"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> creación</w:t>
+            </w:r>
+            <w:r w:rsidR="00113AE9" w:rsidRPr="004723AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="009A765F">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidR="00113AE9" w:rsidRPr="004723AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009A765F">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Libros que recogen ensayos o artículos originales en los que se reflexiona sobre un tema de interés científico o académico, en una disciplina o dirigido a un público especializado en un área. </w:t>
+            <w:r w:rsidR="004466A2" w:rsidRPr="004723AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="004466A2" w:rsidRPr="004723AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>El Libro de Creación incluye varios géneros tales como, novela, cuentos, poemario, obra dramática, novela gráfica, traducción literaria, ensayos, guiones teatrales o cinematográficos, y toda otra forma artística considerada como perteneciente al campo de la creación. Puede ser de autor individual o colectivo, puede ser en formato digital o impreso”.</w:t>
+            </w:r>
+            <w:r w:rsidR="004466A2" w:rsidRPr="004723AC">
+              <w:rPr>
+                <w:rStyle w:val="Refdenotaalpie"/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004466A2" w:rsidRPr="004723AC">
+              <w:rPr>
+                <w:rStyle w:val="Refdenotaalpie"/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:footnoteRef/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F53E3A" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21F53E3B" w14:textId="44E1D922" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
+          <w:p w14:paraId="21F53E3B" w14:textId="5421A39E" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F22">
                 <v:shape id="_x0000_i1085" type="#_x0000_t75" style="width:14.25pt;height:18pt" o:ole="">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId20" w:name="OptionButton121" w:shapeid="_x0000_i1085"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00113AE9" w:rsidRPr="009153AA" w14:paraId="21F53E40" w14:textId="77777777" w:rsidTr="00F67F22">
         <w:trPr>
           <w:trHeight w:val="708"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4161" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53E3D" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="009A765F" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
+          <w:p w14:paraId="21F53E3D" w14:textId="3B534AB9" w:rsidR="00113AE9" w:rsidRPr="004723AC" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
             <w:pPr>
               <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009A765F">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004723AC">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009A765F">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>De divulgación</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004723AC">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="009A765F">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="004723AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009A765F">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="004723AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Son obras que tienen la intención de popularizar un tema de interés científico, académico, profesional o cultural, entre un público no necesariamente especializado. Pueden mostrar resultados de un proceso de investigación que sean de interés para el sector productivo, o un impacto en el desarrollo profesional, organizacional o de determinados sectores de la sociedad.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F53E3E" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21F53E3F" w14:textId="60066EF1" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
+          <w:p w14:paraId="21F53E3F" w14:textId="55721A2F" w:rsidR="00113AE9" w:rsidRPr="009153AA" w:rsidRDefault="00113AE9" w:rsidP="00113AE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F23">
                 <v:shape id="_x0000_i1087" type="#_x0000_t75" style="width:14.25pt;height:18pt" o:ole="">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId21" w:name="OptionButton1211" w:shapeid="_x0000_i1087"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21F53E41" w14:textId="65C46867" w:rsidR="003112E5" w:rsidRDefault="003112E5" w:rsidP="009A765F">
-[...7 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9972"/>
       </w:tblGrid>
       <w:tr w:rsidR="002C5BB1" w14:paraId="21F53E43" w14:textId="77777777" w:rsidTr="00AF4776">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21F53E42" w14:textId="77777777" w:rsidR="002C5BB1" w:rsidRPr="002C5BB1" w:rsidRDefault="002C5BB1" w:rsidP="007C6DBE">
+          <w:p w14:paraId="45CD84BB" w14:textId="77777777" w:rsidR="00F0188C" w:rsidRDefault="00F0188C" w:rsidP="007C6DBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DC0522F" w14:textId="77777777" w:rsidR="00F0188C" w:rsidRDefault="00F0188C" w:rsidP="007C6DBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5799090C" w14:textId="77777777" w:rsidR="00F0188C" w:rsidRDefault="00F0188C" w:rsidP="007C6DBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21F53E42" w14:textId="261D92E4" w:rsidR="002C5BB1" w:rsidRPr="002C5BB1" w:rsidRDefault="002C5BB1" w:rsidP="007C6DBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">i la obra es el resultado </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">de un proyecto de investigación, incluya el nombre del proyecto, año, </w:t>
             </w:r>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>y su fuente de financiación (institución</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Refdenotaalpie"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:footnoteReference w:id="2"/>
+              <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C5BB1" w14:paraId="21F53E45" w14:textId="77777777" w:rsidTr="00AF4776">
         <w:trPr>
           <w:trHeight w:val="1185"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21F53E44" w14:textId="77777777" w:rsidR="002C5BB1" w:rsidRPr="007B7435" w:rsidRDefault="00E22806" w:rsidP="007C6DBE">
@@ -2096,51 +2200,51 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="es-MX"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="es-MX"/>
                     </w:rPr>
                     <w:t>Si es una obra derivada (antología, traducción, etc.) o ya publicada en su totalidad</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="Refdenotaalpie"/>
                       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="es-MX"/>
                     </w:rPr>
-                    <w:footnoteReference w:id="3"/>
+                    <w:footnoteReference w:id="2"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="es-MX"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> y formalmente por otro medio, justifique cuál es su importancia y por qué debería publicarse por la Editorial:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002C5BB1" w14:paraId="21F53E50" w14:textId="77777777" w:rsidTr="00EE512F">
               <w:trPr>
                 <w:trHeight w:val="1107"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5000" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="21F53E4F" w14:textId="77777777" w:rsidR="002C5BB1" w:rsidRDefault="00E22806" w:rsidP="0085053B">
@@ -2259,108 +2363,116 @@
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21F53E53" w14:textId="77777777" w:rsidR="003860D3" w:rsidRDefault="003112E5" w:rsidP="003112E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>¿La obra o alguno de sus apartados están disponibles en línea en algún tipo de repositorio de acceso abierto?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21F53E54" w14:textId="0953B04A" w:rsidR="003112E5" w:rsidRPr="009153AA" w:rsidRDefault="0087281A" w:rsidP="003112E5">
+          <w:p w14:paraId="21F53E54" w14:textId="7548DC5B" w:rsidR="003112E5" w:rsidRPr="009153AA" w:rsidRDefault="0087281A" w:rsidP="003112E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E22806">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F24">
                 <v:shape id="_x0000_i1089" type="#_x0000_t75" style="width:36.75pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId22" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId23" w:name="OptionButton2" w:shapeid="_x0000_i1089"/>
               </w:object>
             </w:r>
             <w:r w:rsidR="00E22806">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F25">
                 <v:shape id="_x0000_i1091" type="#_x0000_t75" style="width:36.75pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId25" w:name="OptionButton25" w:shapeid="_x0000_i1091"/>
               </w:object>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21F53E55" w14:textId="77777777" w:rsidR="002375C6" w:rsidRDefault="002375C6" w:rsidP="002375C6">
-[...9 lines deleted...]
-          <w:p w14:paraId="21F53E56" w14:textId="77777777" w:rsidR="00F67F22" w:rsidRPr="009153AA" w:rsidRDefault="002375C6" w:rsidP="002375C6">
+          <w:p w14:paraId="0ACFD304" w14:textId="77777777" w:rsidR="004723AC" w:rsidRDefault="004723AC" w:rsidP="002375C6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40A58A1E" w14:textId="77777777" w:rsidR="004723AC" w:rsidRDefault="004723AC" w:rsidP="002375C6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21F53E56" w14:textId="61DEEFE2" w:rsidR="00F67F22" w:rsidRPr="009153AA" w:rsidRDefault="002375C6" w:rsidP="002375C6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>En caso de respuesta afirmativa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>, e</w:t>
@@ -2543,131 +2655,151 @@
               <w:t xml:space="preserve">¿Algún apartado de la obra ha sido publicado formalmente, con anterioridad?  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21F53E5C" w14:textId="77777777" w:rsidR="006E659C" w:rsidRPr="009153AA" w:rsidRDefault="006E659C" w:rsidP="003112E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21F53E5D" w14:textId="500DB99B" w:rsidR="00E72A4E" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="003112E5">
+          <w:p w14:paraId="21F53E5D" w14:textId="2DF88298" w:rsidR="00E72A4E" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="003112E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F26">
                 <v:shape id="_x0000_i1093" type="#_x0000_t75" style="width:31.5pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId27" w:name="OptionButton3" w:shapeid="_x0000_i1093"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21F53E5E" w14:textId="42F1B2AE" w:rsidR="00E72A4E" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="003112E5">
+          <w:p w14:paraId="21F53E5E" w14:textId="6017D535" w:rsidR="00E72A4E" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="003112E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F27">
                 <v:shape id="_x0000_i1095" type="#_x0000_t75" style="width:31.5pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId28" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId29" w:name="OptionButton4" w:shapeid="_x0000_i1095"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E72A4E" w:rsidRPr="009153AA" w14:paraId="21F53E61" w14:textId="77777777" w:rsidTr="003860D3">
         <w:trPr>
           <w:trHeight w:val="480"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21F53E60" w14:textId="77777777" w:rsidR="00E72A4E" w:rsidRPr="009153AA" w:rsidRDefault="00E72A4E" w:rsidP="00E72A4E">
+          <w:p w14:paraId="79D5F2BE" w14:textId="77777777" w:rsidR="00DB7D91" w:rsidRDefault="00DB7D91" w:rsidP="00E72A4E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3034F75F" w14:textId="77777777" w:rsidR="00DB7D91" w:rsidRDefault="00DB7D91" w:rsidP="00E72A4E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21F53E60" w14:textId="431C4FFA" w:rsidR="00E72A4E" w:rsidRPr="009153AA" w:rsidRDefault="00E72A4E" w:rsidP="00E72A4E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>En caso de respuesta afirmativa, especifique qué parte de la obra no es inédita (título y rango de páginas entre las que se ubica)</w:t>
             </w:r>
             <w:r w:rsidR="002375C6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
@@ -2797,50 +2929,70 @@
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4853" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F53E64" w14:textId="77777777" w:rsidR="003860D3" w:rsidRDefault="003860D3" w:rsidP="001D0FCB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="6FB87059" w14:textId="77777777" w:rsidR="00800FDD" w:rsidRDefault="00800FDD" w:rsidP="001D0FCB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A227F20" w14:textId="77777777" w:rsidR="00800FDD" w:rsidRDefault="00800FDD" w:rsidP="001D0FCB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="21F53E65" w14:textId="77777777" w:rsidR="001D0FCB" w:rsidRPr="009153AA" w:rsidRDefault="001D0FCB" w:rsidP="001D0FCB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>¿Por cuál editorial y medio ha sido publicado (digital, impreso)</w:t>
             </w:r>
             <w:r w:rsidR="00AD2B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
@@ -2883,65 +3035,62 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA19C9" w:rsidRPr="009153AA" w14:paraId="21F53E69" w14:textId="77777777" w:rsidTr="00F67F22">
         <w:trPr>
           <w:trHeight w:val="1089"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21F53E68" w14:textId="77777777" w:rsidR="00CA19C9" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="003860D3">
-[...5 lines deleted...]
-                <w:lang w:val="es-MX"/>
+          <w:p w14:paraId="28187378" w14:textId="77777777" w:rsidR="00CA19C9" w:rsidRDefault="00E22806" w:rsidP="003860D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="007C6DBE" w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -2974,145 +3123,159 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C6DBE" w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C6DBE" w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="21F53E68" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="009153AA" w:rsidRDefault="004723AC" w:rsidP="003860D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21F53E6A" w14:textId="77777777" w:rsidR="00105035" w:rsidRPr="009153AA" w:rsidRDefault="00105035">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9972"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E6C" w14:textId="77777777" w:rsidTr="003860D3">
+      <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E6C" w14:textId="77777777" w:rsidTr="00DB7D91">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BBD900"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53E6B" w14:textId="77777777" w:rsidR="009108F1" w:rsidRPr="009153AA" w:rsidRDefault="00686A39" w:rsidP="009108F1">
+          <w:p w14:paraId="21F53E6B" w14:textId="77777777" w:rsidR="009108F1" w:rsidRPr="00884971" w:rsidRDefault="00686A39" w:rsidP="009108F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009153AA">
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>ASPECTOS DE CONTENIDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C335B1" w:rsidRPr="009153AA" w14:paraId="21F53E6E" w14:textId="77777777" w:rsidTr="003860D3">
+      <w:tr w:rsidR="00C335B1" w:rsidRPr="009153AA" w14:paraId="21F53E6E" w14:textId="77777777" w:rsidTr="00DB7D91">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BBD900"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53E6D" w14:textId="77777777" w:rsidR="00C335B1" w:rsidRPr="009153AA" w:rsidRDefault="00C335B1" w:rsidP="00C335B1">
+          <w:p w14:paraId="21F53E6D" w14:textId="77777777" w:rsidR="00C335B1" w:rsidRPr="00884971" w:rsidRDefault="00C335B1" w:rsidP="00C335B1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009153AA">
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Propósito de la obra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E70" w14:textId="77777777" w:rsidTr="003860D3">
         <w:trPr>
           <w:trHeight w:val="455"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21F53E6F" w14:textId="77777777" w:rsidR="009108F1" w:rsidRPr="009153AA" w:rsidRDefault="009153AA" w:rsidP="009153AA">
@@ -3247,92 +3410,94 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3437"/>
         <w:gridCol w:w="971"/>
         <w:gridCol w:w="5564"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E75" w14:textId="77777777" w:rsidTr="00F67F22">
+      <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E75" w14:textId="77777777" w:rsidTr="00DB7D91">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BBD900"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F53E74" w14:textId="77777777" w:rsidR="009108F1" w:rsidRPr="009153AA" w:rsidRDefault="00AD2B4E" w:rsidP="00F67F22">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Literatura y a</w:t>
             </w:r>
-            <w:r w:rsidR="00C335B1" w:rsidRPr="009153AA">
+            <w:r w:rsidR="00C335B1" w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>ntecedentes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E77" w14:textId="77777777" w:rsidTr="003860D3">
         <w:trPr>
           <w:trHeight w:val="718"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -3491,96 +3656,98 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21F53E7A" w14:textId="77777777" w:rsidR="00F67F22" w:rsidRPr="009153AA" w:rsidRDefault="00F67F22" w:rsidP="009108F1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E7D" w14:textId="77777777" w:rsidTr="00120801">
+      <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E7D" w14:textId="77777777" w:rsidTr="00DB7D91">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BBD900"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F53E7C" w14:textId="77777777" w:rsidR="009108F1" w:rsidRPr="009153AA" w:rsidRDefault="00AD2B4E" w:rsidP="00120801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Elementos</w:t>
             </w:r>
-            <w:r w:rsidR="00C335B1" w:rsidRPr="009153AA">
+            <w:r w:rsidR="00C335B1" w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve"> conceptuales </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E7F" w14:textId="77777777" w:rsidTr="003860D3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="321"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -3733,95 +3900,118 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F22543" w:rsidRPr="009153AA" w14:paraId="21F53E83" w14:textId="77777777" w:rsidTr="003860D3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="321"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21F53E82" w14:textId="77777777" w:rsidR="00F67F22" w:rsidRPr="009153AA" w:rsidRDefault="00F67F22" w:rsidP="009108F1">
+          <w:p w14:paraId="36235B7F" w14:textId="77777777" w:rsidR="00F67F22" w:rsidRDefault="00F67F22" w:rsidP="009108F1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="029FED1E" w14:textId="77777777" w:rsidR="00DB7D91" w:rsidRDefault="00DB7D91" w:rsidP="009108F1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21F53E82" w14:textId="77777777" w:rsidR="00DB7D91" w:rsidRPr="009153AA" w:rsidRDefault="00DB7D91" w:rsidP="009108F1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E85" w14:textId="77777777" w:rsidTr="00120801">
+      <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E85" w14:textId="77777777" w:rsidTr="00DB7D91">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BBD900"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F53E84" w14:textId="77777777" w:rsidR="009108F1" w:rsidRPr="009153AA" w:rsidRDefault="00AD2B4E" w:rsidP="00120801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Descripción de la metodología</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E87" w14:textId="77777777" w:rsidTr="003860D3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21F53E86" w14:textId="77777777" w:rsidR="003860D3" w:rsidRPr="009153AA" w:rsidRDefault="009108F1" w:rsidP="00C335B1">
@@ -3979,86 +4169,87 @@
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21F53E8A" w14:textId="77777777" w:rsidR="0085053B" w:rsidRPr="009153AA" w:rsidRDefault="0085053B" w:rsidP="00C335B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3550"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E8D" w14:textId="77777777" w:rsidTr="00120801">
+      <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E8D" w14:textId="77777777" w:rsidTr="00DB7D91">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BBD900"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F53E8C" w14:textId="77777777" w:rsidR="009108F1" w:rsidRPr="009153AA" w:rsidRDefault="00394EBB" w:rsidP="00120801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009153AA">
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Resultados e impacto de la obra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E8F" w14:textId="77777777" w:rsidTr="003860D3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4249,202 +4440,217 @@
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E88B8FC" w14:textId="77777777" w:rsidR="009A765F" w:rsidRDefault="009A765F" w:rsidP="009108F1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="415C045F" w14:textId="77777777" w:rsidR="009A765F" w:rsidRDefault="009A765F" w:rsidP="009108F1">
-[...8 lines deleted...]
-          </w:p>
           <w:p w14:paraId="21F53E92" w14:textId="4E2D77DC" w:rsidR="009A765F" w:rsidRPr="00EE512F" w:rsidRDefault="009A765F" w:rsidP="009108F1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003860D3" w:rsidRPr="009153AA" w14:paraId="21F53E95" w14:textId="77777777" w:rsidTr="003860D3">
+      <w:tr w:rsidR="003860D3" w:rsidRPr="009153AA" w14:paraId="21F53E95" w14:textId="77777777" w:rsidTr="00DB7D91">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BBD900"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F53E94" w14:textId="77777777" w:rsidR="003860D3" w:rsidRPr="009153AA" w:rsidRDefault="003860D3" w:rsidP="003860D3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3160"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009153AA">
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ASPECTOS EDITORIALES Y DE PRESENTACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53E97" w14:textId="77777777" w:rsidTr="00D01B81">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="688"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21F53E96" w14:textId="77777777" w:rsidR="009108F1" w:rsidRPr="009153AA" w:rsidRDefault="009108F1" w:rsidP="00E16D7B">
+          <w:p w14:paraId="27BA5F34" w14:textId="77777777" w:rsidR="004723AC" w:rsidRDefault="004723AC" w:rsidP="00E16D7B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3ACE7596" w14:textId="5BFACC78" w:rsidR="009108F1" w:rsidRDefault="009108F1" w:rsidP="00E16D7B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">Explique, en un párrafo, cuál es la estructura por la que lógicamente se ha organizado la obra.  Luego incluya la tabla de contenidos planeada, con una corta descripción de los temas y su desarrollo dentro de cada ítem principal (introducción, secciones, </w:t>
             </w:r>
             <w:r w:rsidR="009153AA" w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>capítulos, epílogo, bibliografía, anexos</w:t>
             </w:r>
             <w:r w:rsidR="009153AA" w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rStyle w:val="Refdenotaalpie"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:footnoteReference w:id="4"/>
+              <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r w:rsidR="009153AA" w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
-            <w:r w:rsidRPr="009153AA">
-[...7 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="1563F7C6" w14:textId="77777777" w:rsidR="004723AC" w:rsidRDefault="004723AC" w:rsidP="00E16D7B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21F53E96" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="009153AA" w:rsidRDefault="004723AC" w:rsidP="00E16D7B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D01B81" w:rsidRPr="009153AA" w14:paraId="21F53E99" w14:textId="77777777" w:rsidTr="00F67F22">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1089"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4569,80 +4775,81 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="611F0C92" w14:textId="42DAA26C" w:rsidR="009A765F" w:rsidRPr="009153AA" w:rsidRDefault="009A765F" w:rsidP="00BD77B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>¿Ha utilizado algún estilo de citación en particular, de acuerdo con el área en el que se inscribe la obra?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E16D7B" w:rsidRPr="009153AA" w14:paraId="21F53EA5" w14:textId="77777777" w:rsidTr="00E16D7B">
+      <w:tr w:rsidR="00E16D7B" w:rsidRPr="009153AA" w14:paraId="21F53EA5" w14:textId="77777777" w:rsidTr="00DB7D91">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="2790" w:type="pct"/>
           <w:trHeight w:val="248"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2210" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BBD900"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
           <w:p w14:paraId="21F53EA4" w14:textId="77777777" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E16D7B" w:rsidP="00E16D7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009153AA">
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>NORMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16D7B" w:rsidRPr="009153AA" w14:paraId="21F53EA8" w14:textId="77777777" w:rsidTr="004604C3">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="2790" w:type="pct"/>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F53EA6" w14:textId="77777777" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E16D7B" w:rsidP="00E74147">
@@ -4651,66 +4858,65 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">APA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="487" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53EA7" w14:textId="0B5E4501" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="00EF1EA7">
+          <w:p w14:paraId="21F53EA7" w14:textId="0686991F" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="00EF1EA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F28">
                 <v:shape id="_x0000_i1097" type="#_x0000_t75" style="width:16.5pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId31" w:name="OptionButton31" w:shapeid="_x0000_i1097"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16D7B" w:rsidRPr="009153AA" w14:paraId="21F53EAB" w14:textId="77777777" w:rsidTr="004604C3">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="2790" w:type="pct"/>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -4721,66 +4927,65 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Chicago</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="487" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53EAA" w14:textId="62DCCAC7" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="00EF1EA7">
+          <w:p w14:paraId="21F53EAA" w14:textId="6DA8389C" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="00EF1EA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F29">
                 <v:shape id="_x0000_i1099" type="#_x0000_t75" style="width:16.5pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId32" w:name="OptionButton24" w:shapeid="_x0000_i1099"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16D7B" w:rsidRPr="009153AA" w14:paraId="21F53EAE" w14:textId="77777777" w:rsidTr="004604C3">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="2790" w:type="pct"/>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -4791,66 +4996,65 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">MLA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="487" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53EAD" w14:textId="6F0314C9" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="00EF1EA7">
+          <w:p w14:paraId="21F53EAD" w14:textId="21CA32E3" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="00EF1EA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F2A">
                 <v:shape id="_x0000_i1101" type="#_x0000_t75" style="width:16.5pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId33" w:name="OptionButton21" w:shapeid="_x0000_i1101"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16D7B" w:rsidRPr="009153AA" w14:paraId="21F53EB1" w14:textId="77777777" w:rsidTr="004604C3">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="2790" w:type="pct"/>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -4861,66 +5065,65 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="487" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53EB0" w14:textId="5C0E68FE" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="00EF1EA7">
+          <w:p w14:paraId="21F53EB0" w14:textId="19C96673" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="00EF1EA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F2B">
                 <v:shape id="_x0000_i1103" type="#_x0000_t75" style="width:16.5pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId34" w:name="OptionButton26" w:shapeid="_x0000_i1103"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16D7B" w:rsidRPr="009153AA" w14:paraId="21F53EB4" w14:textId="77777777" w:rsidTr="004604C3">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="2790" w:type="pct"/>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -4931,66 +5134,65 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">Vancouver </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="487" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53EB3" w14:textId="4DDFADA5" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="00EF1EA7">
+          <w:p w14:paraId="21F53EB3" w14:textId="73C3D75C" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="00EF1EA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F2C">
                 <v:shape id="_x0000_i1105" type="#_x0000_t75" style="width:16.5pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId35" w:name="OptionButton23" w:shapeid="_x0000_i1105"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16D7B" w:rsidRPr="009153AA" w14:paraId="21F53EB7" w14:textId="77777777" w:rsidTr="004604C3">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="2790" w:type="pct"/>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -5012,66 +5214,65 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Bluebook</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="487" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53EB6" w14:textId="50E18DC1" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="00EF1EA7">
+          <w:p w14:paraId="21F53EB6" w14:textId="67FFBBA9" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="00EF1EA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F2D">
                 <v:shape id="_x0000_i1107" type="#_x0000_t75" style="width:16.5pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId36" w:name="OptionButton122" w:shapeid="_x0000_i1107"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16D7B" w:rsidRPr="009153AA" w14:paraId="21F53EBA" w14:textId="77777777" w:rsidTr="004604C3">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="2790" w:type="pct"/>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -5082,66 +5283,65 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Otro (especifique):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="487" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53EB9" w14:textId="704C3A72" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="00EF1EA7">
+          <w:p w14:paraId="21F53EB9" w14:textId="637C574C" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="00EF1EA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F2E">
                 <v:shape id="_x0000_i1109" type="#_x0000_t75" style="width:16.5pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId37" w:name="OptionButton261" w:shapeid="_x0000_i1109"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21F53EBB" w14:textId="77777777" w:rsidR="00E16D7B" w:rsidRPr="00880F7B" w:rsidRDefault="00E16D7B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -5153,273 +5353,294 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3792"/>
         <w:gridCol w:w="1558"/>
         <w:gridCol w:w="1277"/>
         <w:gridCol w:w="1122"/>
       </w:tblGrid>
       <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53EBD" w14:textId="77777777" w:rsidTr="00640372">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7749" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21F53EBC" w14:textId="77777777" w:rsidR="009108F1" w:rsidRPr="009153AA" w:rsidRDefault="009108F1" w:rsidP="00EF1EA7">
+          <w:p w14:paraId="5C7891F9" w14:textId="77777777" w:rsidR="004723AC" w:rsidRDefault="004723AC" w:rsidP="00EF1EA7">
             <w:pPr>
               <w:ind w:left="347" w:hanging="347"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21F53EBC" w14:textId="4D129204" w:rsidR="009108F1" w:rsidRPr="009153AA" w:rsidRDefault="009108F1" w:rsidP="00EF1EA7">
+            <w:pPr>
+              <w:ind w:left="347" w:hanging="347"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Indique si la obra incluye alguno o varios de los sigu</w:t>
             </w:r>
             <w:r w:rsidR="00E16D7B" w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>ientes elementos y su cantidad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773D00" w:rsidRPr="009153AA" w14:paraId="21F53EBF" w14:textId="77777777" w:rsidTr="00640372">
+      <w:tr w:rsidR="00773D00" w:rsidRPr="009153AA" w14:paraId="21F53EBF" w14:textId="77777777" w:rsidTr="00DB7D91">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1122" w:type="dxa"/>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6627" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BBD900"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53EBE" w14:textId="77777777" w:rsidR="00773D00" w:rsidRPr="00640372" w:rsidRDefault="00880F7B" w:rsidP="00EF1EA7">
+          <w:p w14:paraId="21F53EBE" w14:textId="77777777" w:rsidR="00773D00" w:rsidRPr="00884971" w:rsidRDefault="00880F7B" w:rsidP="00EF1EA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00640372">
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>ASPECTOS GRÁFICOS</w:t>
             </w:r>
-            <w:r w:rsidRPr="00640372">
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rStyle w:val="Refdenotaalpie"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:footnoteReference w:id="5"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF1EA7" w:rsidRPr="009153AA" w14:paraId="21F53EC3" w14:textId="77777777" w:rsidTr="00640372">
+      <w:tr w:rsidR="00EF1EA7" w:rsidRPr="009153AA" w14:paraId="21F53EC3" w14:textId="77777777" w:rsidTr="00DB7D91">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1122" w:type="dxa"/>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BBD900"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53EC0" w14:textId="77777777" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00773D00" w:rsidP="00EF1EA7">
+          <w:p w14:paraId="21F53EC0" w14:textId="77777777" w:rsidR="00E16D7B" w:rsidRPr="00884971" w:rsidRDefault="00773D00" w:rsidP="00EF1EA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009153AA">
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Elementos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BBD900"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53EC1" w14:textId="77777777" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00773D00" w:rsidP="00EF1EA7">
+          <w:p w14:paraId="21F53EC1" w14:textId="77777777" w:rsidR="00E16D7B" w:rsidRPr="00884971" w:rsidRDefault="00773D00" w:rsidP="00EF1EA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009153AA">
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Utilizados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BBD900"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53EC2" w14:textId="77777777" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00773D00" w:rsidP="00EF1EA7">
+          <w:p w14:paraId="21F53EC2" w14:textId="77777777" w:rsidR="00E16D7B" w:rsidRPr="00884971" w:rsidRDefault="00773D00" w:rsidP="00EF1EA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009153AA">
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Cantidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF1EA7" w:rsidRPr="009153AA" w14:paraId="21F53EC7" w14:textId="77777777" w:rsidTr="004604C3">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1122" w:type="dxa"/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3792" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F53EC4" w14:textId="77777777" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E16D7B" w:rsidP="00773D00">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Tablas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53EC5" w14:textId="5601018D" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="004604C3">
+          <w:p w14:paraId="21F53EC5" w14:textId="3A89DC66" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="004604C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F2F">
                 <v:shape id="_x0000_i1111" type="#_x0000_t75" style="width:11.25pt;height:22.5pt" o:ole="">
                   <v:imagedata r:id="rId38" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId39" w:name="CheckBox13" w:shapeid="_x0000_i1111"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5535,51 +5756,51 @@
           <w:p w14:paraId="21F53EC8" w14:textId="77777777" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E16D7B" w:rsidP="00773D00">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Figuras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53EC9" w14:textId="02956372" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="004604C3">
+          <w:p w14:paraId="21F53EC9" w14:textId="081F2103" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="004604C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F30">
                 <v:shape id="_x0000_i1113" type="#_x0000_t75" style="width:11.25pt;height:22.5pt" o:ole="">
                   <v:imagedata r:id="rId40" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId41" w:name="CheckBox14" w:shapeid="_x0000_i1113"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5695,51 +5916,51 @@
           <w:p w14:paraId="21F53ECC" w14:textId="77777777" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E16D7B" w:rsidP="00773D00">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Fórmulas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53ECD" w14:textId="4018FD8C" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="004604C3">
+          <w:p w14:paraId="21F53ECD" w14:textId="0896B011" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="004604C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F31">
                 <v:shape id="_x0000_i1115" type="#_x0000_t75" style="width:11.25pt;height:22.5pt" o:ole="">
                   <v:imagedata r:id="rId42" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId43" w:name="CheckBox15" w:shapeid="_x0000_i1115"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5855,51 +6076,51 @@
           <w:p w14:paraId="21F53ED0" w14:textId="77777777" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E16D7B" w:rsidP="00773D00">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Fotografías</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53ED1" w14:textId="3560717C" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="004604C3">
+          <w:p w14:paraId="21F53ED1" w14:textId="55E02948" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="004604C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F32">
                 <v:shape id="_x0000_i1117" type="#_x0000_t75" style="width:11.25pt;height:22.5pt" o:ole="">
                   <v:imagedata r:id="rId44" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId45" w:name="CheckBox16" w:shapeid="_x0000_i1117"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6015,51 +6236,51 @@
           <w:p w14:paraId="21F53ED4" w14:textId="77777777" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E16D7B" w:rsidP="00E74147">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">Otro tipo de piezas gráficas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F53ED5" w14:textId="25AE6514" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="004604C3">
+          <w:p w14:paraId="21F53ED5" w14:textId="13852720" w:rsidR="00E16D7B" w:rsidRPr="009153AA" w:rsidRDefault="00E22806" w:rsidP="004604C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21F53F33">
                 <v:shape id="_x0000_i1119" type="#_x0000_t75" style="width:11.25pt;height:22.5pt" o:ole="">
                   <v:imagedata r:id="rId46" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId47" w:name="CheckBox17" w:shapeid="_x0000_i1119"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6386,84 +6607,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009153AA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21F53EDB" w14:textId="77777777" w:rsidR="00EF1EA7" w:rsidRDefault="00EF1EA7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="27C398CB" w14:textId="77777777" w:rsidR="004723AC" w:rsidRDefault="004723AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DE0D54A" w14:textId="77777777" w:rsidR="004723AC" w:rsidRDefault="004723AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348F8F54" w14:textId="77777777" w:rsidR="004723AC" w:rsidRDefault="004723AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5166" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10303"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF1EA7" w:rsidRPr="009153AA" w14:paraId="21F53EDD" w14:textId="77777777" w:rsidTr="0085053B">
+      <w:tr w:rsidR="00EF1EA7" w:rsidRPr="009153AA" w14:paraId="21F53EDD" w14:textId="77777777" w:rsidTr="00DB7D91">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BBD900"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F53EDC" w14:textId="77777777" w:rsidR="00EF1EA7" w:rsidRPr="009153AA" w:rsidRDefault="00EF1EA7" w:rsidP="0085053B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009153AA">
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Público objetivo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53EDF" w14:textId="77777777" w:rsidTr="00420F52">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21F53EDE" w14:textId="77777777" w:rsidR="009108F1" w:rsidRPr="009153AA" w:rsidRDefault="00880F7B" w:rsidP="0064760D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -6602,161 +6845,161 @@
       </w:tr>
       <w:tr w:rsidR="00F22543" w:rsidRPr="009153AA" w14:paraId="21F53EE3" w14:textId="77777777" w:rsidTr="00420F52">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21F53EE2" w14:textId="77777777" w:rsidR="00D01B81" w:rsidRPr="009153AA" w:rsidRDefault="00D01B81" w:rsidP="009108F1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53EE5" w14:textId="77777777" w:rsidTr="00F67F22">
+      <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53EE5" w14:textId="77777777" w:rsidTr="00DB7D91">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BBD900"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F53EE4" w14:textId="77777777" w:rsidR="00D01B81" w:rsidRPr="009153AA" w:rsidRDefault="00D01B81" w:rsidP="00F67F22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00884971">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>RESUMEN ANÁLITICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009108F1" w:rsidRPr="009153AA" w14:paraId="21F53F06" w14:textId="77777777" w:rsidTr="00420F52">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21F53EE6" w14:textId="77777777" w:rsidR="00640372" w:rsidRDefault="00640372" w:rsidP="009108F1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21F53EE7" w14:textId="77777777" w:rsidR="009108F1" w:rsidRPr="00F67F22" w:rsidRDefault="00F67F22" w:rsidP="009108F1">
+          <w:p w14:paraId="21F53EE7" w14:textId="33446458" w:rsidR="009108F1" w:rsidRPr="00F67F22" w:rsidRDefault="00F67F22" w:rsidP="009108F1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00D01B81" w:rsidRPr="00F67F22">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>n no más de 300 palabras, escriba un resumen analítico de la obra , siguiendo la siguiente estructura:</w:t>
+              <w:t>n no más de 300 palabras, escriba un resumen analítico de la obra, siguiendo la siguiente estructura:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21F53EE8" w14:textId="77777777" w:rsidR="00F4513F" w:rsidRDefault="00F4513F" w:rsidP="009108F1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21F53EE9" w14:textId="77777777" w:rsidR="00D01B81" w:rsidRPr="00C23406" w:rsidRDefault="00D01B81" w:rsidP="00C23406">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
@@ -7047,108 +7290,106 @@
                   <w:r w:rsidRPr="00E74147">
                     <w:rPr>
                       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="21F53EF3" w14:textId="77777777" w:rsidR="00420F52" w:rsidRDefault="00420F52" w:rsidP="00420F52">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21F53EF4" w14:textId="77777777" w:rsidR="00F4513F" w:rsidRPr="009153AA" w:rsidRDefault="00F4513F" w:rsidP="00F4513F">
+          <w:p w14:paraId="21F53EF5" w14:textId="6B8263C7" w:rsidR="0027040D" w:rsidRDefault="0027040D" w:rsidP="009108F1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿Todos los </w:t>
+              <w:t xml:space="preserve">Todos los </w:t>
             </w:r>
             <w:r w:rsidR="00567D74">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:t>autores de la obra hemos revisado los contenidos de esta propuesta y estamos de acuerdo con ellos?</w:t>
+              <w:t>autores de la obra hemos revisado los contenidos de esta propuesta y estamos de acuerdo con ellos</w:t>
+            </w:r>
+            <w:r w:rsidR="00865B65">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00567D74">
               <w:rPr>
                 <w:rStyle w:val="Refdenotaalpie"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00567D74">
               <w:rPr>
                 <w:rStyle w:val="Refdenotaalpie"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:footnoteReference w:id="6"/>
+              <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r w:rsidR="00567D74">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21F53EF6" w14:textId="77777777" w:rsidR="007433FE" w:rsidRDefault="007433FE" w:rsidP="009108F1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21F53EF7" w14:textId="5A8D6369" w:rsidR="00567D74" w:rsidRDefault="00567D74" w:rsidP="009108F1">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -8558,446 +8799,2069 @@
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1352550" cy="615771"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21F53F1A" w14:textId="77777777" w:rsidR="0085053B" w:rsidRPr="009153AA" w:rsidRDefault="0085053B" w:rsidP="00CD10D1">
+    <w:p w14:paraId="21F53F1A" w14:textId="77777777" w:rsidR="0085053B" w:rsidRDefault="0085053B" w:rsidP="00CD10D1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0085053B" w:rsidRPr="009153AA" w:rsidSect="009108F1">
-      <w:footerReference w:type="default" r:id="rId49"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="5142"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004723AC" w14:paraId="16D310BA" w14:textId="77777777" w:rsidTr="00465E03">
+        <w:trPr>
+          <w:trHeight w:val="908"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2419" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4C0DC1" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>Nombres y apellidos Autor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12B888B2" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C60D780" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>Firma</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:id w:val="-493036747"/>
+              <w:showingPlcHdr/>
+              <w:picture/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3A38243D" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="es-MX"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                    <w:noProof/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
+                  </w:rPr>
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72171D9F" wp14:editId="74C1E157">
+                      <wp:extent cx="1352550" cy="600075"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                      <wp:docPr id="375009450" name="Imagen 375009450" descr="Forma&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="375009450" name="Imagen 375009450" descr="Forma&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                              <pic:cNvPicPr>
+                                <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                              </pic:cNvPicPr>
+                            </pic:nvPicPr>
+                            <pic:blipFill>
+                              <a:blip r:embed="rId48" cstate="print">
+                                <a:extLst>
+                                  <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                    <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                  </a:ext>
+                                </a:extLst>
+                              </a:blip>
+                              <a:srcRect/>
+                              <a:stretch>
+                                <a:fillRect/>
+                              </a:stretch>
+                            </pic:blipFill>
+                            <pic:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1363525" cy="604944"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </pic:spPr>
+                          </pic:pic>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3A357DDF" w14:textId="77777777" w:rsidR="004723AC" w:rsidRDefault="004723AC" w:rsidP="004723AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="5142"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004723AC" w14:paraId="12AF07B3" w14:textId="77777777" w:rsidTr="00465E03">
+        <w:trPr>
+          <w:trHeight w:val="908"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2419" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="312AA6BC" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>Nombres y apellidos Autor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C4B4227" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E35B36C" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>Firma</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:id w:val="-532965389"/>
+              <w:showingPlcHdr/>
+              <w:picture/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6D312D98" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="es-MX"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                    <w:noProof/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
+                  </w:rPr>
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32CFEB61" wp14:editId="51CE5C90">
+                      <wp:extent cx="1352550" cy="615771"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="645886827" name="Imagen 645886827" descr="Forma&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="645886827" name="Imagen 645886827" descr="Forma&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                              <pic:cNvPicPr>
+                                <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                              </pic:cNvPicPr>
+                            </pic:nvPicPr>
+                            <pic:blipFill>
+                              <a:blip r:embed="rId48" cstate="print">
+                                <a:extLst>
+                                  <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                    <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                  </a:ext>
+                                </a:extLst>
+                              </a:blip>
+                              <a:srcRect/>
+                              <a:stretch>
+                                <a:fillRect/>
+                              </a:stretch>
+                            </pic:blipFill>
+                            <pic:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1352550" cy="615771"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </pic:spPr>
+                          </pic:pic>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2B7B5226" w14:textId="77777777" w:rsidR="004723AC" w:rsidRDefault="004723AC" w:rsidP="004723AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="5142"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004723AC" w14:paraId="64467884" w14:textId="77777777" w:rsidTr="00465E03">
+        <w:trPr>
+          <w:trHeight w:val="908"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2419" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="350B4F93" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>Nombres y apellidos Autor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DF89718" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C91B49" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>Firma</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:id w:val="-1713569488"/>
+              <w:showingPlcHdr/>
+              <w:picture/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="02286F67" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="es-MX"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                    <w:noProof/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
+                  </w:rPr>
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="606D4A28" wp14:editId="69F077F8">
+                      <wp:extent cx="1352550" cy="600075"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                      <wp:docPr id="872007258" name="Imagen 872007258" descr="Forma&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="872007258" name="Imagen 872007258" descr="Forma&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                              <pic:cNvPicPr>
+                                <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                              </pic:cNvPicPr>
+                            </pic:nvPicPr>
+                            <pic:blipFill>
+                              <a:blip r:embed="rId48" cstate="print">
+                                <a:extLst>
+                                  <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                    <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                  </a:ext>
+                                </a:extLst>
+                              </a:blip>
+                              <a:srcRect/>
+                              <a:stretch>
+                                <a:fillRect/>
+                              </a:stretch>
+                            </pic:blipFill>
+                            <pic:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1363525" cy="604944"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </pic:spPr>
+                          </pic:pic>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7E8A3F56" w14:textId="77777777" w:rsidR="004723AC" w:rsidRDefault="004723AC" w:rsidP="004723AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="5142"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004723AC" w14:paraId="3C7C7780" w14:textId="77777777" w:rsidTr="00465E03">
+        <w:trPr>
+          <w:trHeight w:val="908"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2419" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18ACBFDB" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>Nombres y apellidos Autor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3648E08B" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DAFFE0" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>Firma</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:id w:val="-564488908"/>
+              <w:showingPlcHdr/>
+              <w:picture/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="009703E1" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="es-MX"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                    <w:noProof/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
+                  </w:rPr>
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58FBBA1B" wp14:editId="49375EDA">
+                      <wp:extent cx="1352550" cy="615771"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="541250610" name="Imagen 541250610" descr="Forma&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="541250610" name="Imagen 541250610" descr="Forma&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                              <pic:cNvPicPr>
+                                <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                              </pic:cNvPicPr>
+                            </pic:nvPicPr>
+                            <pic:blipFill>
+                              <a:blip r:embed="rId48" cstate="print">
+                                <a:extLst>
+                                  <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                    <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                  </a:ext>
+                                </a:extLst>
+                              </a:blip>
+                              <a:srcRect/>
+                              <a:stretch>
+                                <a:fillRect/>
+                              </a:stretch>
+                            </pic:blipFill>
+                            <pic:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1352550" cy="615771"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </pic:spPr>
+                          </pic:pic>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0E013C27" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="009153AA" w:rsidRDefault="004723AC" w:rsidP="004723AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="5142"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004723AC" w14:paraId="233F4738" w14:textId="77777777" w:rsidTr="00465E03">
+        <w:trPr>
+          <w:trHeight w:val="908"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2419" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5F2F54" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>Nombres y apellidos Autor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71A78467" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="428F49EC" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>Firma</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:id w:val="-662931376"/>
+              <w:showingPlcHdr/>
+              <w:picture/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0E13A8CC" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="es-MX"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                    <w:noProof/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
+                  </w:rPr>
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="153FAA51" wp14:editId="34951FB9">
+                      <wp:extent cx="1352550" cy="600075"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                      <wp:docPr id="38024592" name="Imagen 38024592" descr="Forma&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="38024592" name="Imagen 38024592" descr="Forma&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                              <pic:cNvPicPr>
+                                <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                              </pic:cNvPicPr>
+                            </pic:nvPicPr>
+                            <pic:blipFill>
+                              <a:blip r:embed="rId48" cstate="print">
+                                <a:extLst>
+                                  <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                    <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                  </a:ext>
+                                </a:extLst>
+                              </a:blip>
+                              <a:srcRect/>
+                              <a:stretch>
+                                <a:fillRect/>
+                              </a:stretch>
+                            </pic:blipFill>
+                            <pic:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1363525" cy="604944"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </pic:spPr>
+                          </pic:pic>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D9BF028" w14:textId="77777777" w:rsidR="004723AC" w:rsidRDefault="004723AC" w:rsidP="004723AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="5142"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004723AC" w14:paraId="735C18A7" w14:textId="77777777" w:rsidTr="00465E03">
+        <w:trPr>
+          <w:trHeight w:val="908"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2419" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72590CF0" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>Nombres y apellidos Autor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D524E4B" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39927DDF" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1D02">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>Firma</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:id w:val="-87241837"/>
+              <w:showingPlcHdr/>
+              <w:picture/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="43F399B2" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="000E1D02" w:rsidRDefault="004723AC" w:rsidP="00465E03">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="es-MX"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                    <w:noProof/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
+                  </w:rPr>
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A57B1FE" wp14:editId="6433DC3E">
+                      <wp:extent cx="1352550" cy="615771"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="1868603144" name="Imagen 1868603144" descr="Forma&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="1868603144" name="Imagen 1868603144" descr="Forma&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                              <pic:cNvPicPr>
+                                <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                              </pic:cNvPicPr>
+                            </pic:nvPicPr>
+                            <pic:blipFill>
+                              <a:blip r:embed="rId48" cstate="print">
+                                <a:extLst>
+                                  <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                    <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                  </a:ext>
+                                </a:extLst>
+                              </a:blip>
+                              <a:srcRect/>
+                              <a:stretch>
+                                <a:fillRect/>
+                              </a:stretch>
+                            </pic:blipFill>
+                            <pic:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1352550" cy="615771"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </pic:spPr>
+                          </pic:pic>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="397A0663" w14:textId="77777777" w:rsidR="004723AC" w:rsidRDefault="004723AC" w:rsidP="004723AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FC70BA8" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="009153AA" w:rsidRDefault="004723AC" w:rsidP="004723AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75F886DB" w14:textId="77777777" w:rsidR="004723AC" w:rsidRPr="009153AA" w:rsidRDefault="004723AC" w:rsidP="00CD10D1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="004723AC" w:rsidRPr="009153AA" w:rsidSect="004723AC">
+      <w:headerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="851" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1843" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="21F53F40" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRDefault="00113AE9" w:rsidP="001D3EB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="21F53F41" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRDefault="00113AE9" w:rsidP="001D3EB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0CE528FB" w14:textId="77777777" w:rsidR="00EE3BCC" w:rsidRDefault="00EE3BCC" w:rsidP="00BD77B4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="1451BB24" w14:textId="42AEBAAD" w:rsidR="004466A2" w:rsidRDefault="004466A2" w:rsidP="00F06C27">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="21F53F45" w14:textId="6DEA9263" w:rsidR="00113AE9" w:rsidRPr="00193BEB" w:rsidRDefault="00F06C27" w:rsidP="00AF4776">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...5 lines deleted...]
-    <w:r w:rsidRPr="00BD77B4">
+    <w:r w:rsidRPr="00193BEB">
       <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:b/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:bCs/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Versión:</w:t>
+      <w:t>Código:</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00193BEB">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2 </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00193BEB" w:rsidRPr="00193BEB">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:tab/>
+      <w:t>FIIC66-5</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BD77B4">
+    <w:r w:rsidRPr="00193BEB">
       <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:b/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:bCs/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Fecha:</w:t>
+      <w:t xml:space="preserve"> Versión:</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00193BEB">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> marzo de 2019 </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00193BEB" w:rsidRPr="00193BEB">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:tab/>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E24F7F">
+    <w:r w:rsidRPr="00193BEB">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Página </w:t>
+      <w:t xml:space="preserve"> Fecha:</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E24F7F">
+    <w:r w:rsidRPr="00193BEB">
       <w:rPr>
-        <w:bCs/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00E24F7F">
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00193BEB" w:rsidRPr="00193BEB">
       <w:rPr>
-        <w:bCs/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+      <w:t>Noviembre</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E24F7F">
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00193BEB" w:rsidRPr="00193BEB">
       <w:rPr>
-        <w:bCs/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
-[...64 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <w:t xml:space="preserve"> de 2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="21F53F3E" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRDefault="00113AE9" w:rsidP="001D3EB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="21F53F3F" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRDefault="00113AE9" w:rsidP="001D3EB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="264389FF" w14:textId="76A5FDFA" w:rsidR="00113AE9" w:rsidRPr="00113AE9" w:rsidRDefault="00113AE9" w:rsidP="00EE3BCC">
+    <w:p w14:paraId="21F53F47" w14:textId="5FCC2BDB" w:rsidR="00113AE9" w:rsidRDefault="00113AE9" w:rsidP="002C5BB1">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006014A2">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006014A2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Si la obra se deriva de una tesis de grado, principalmente de posgrado (maestría, doctorado), por favor, indicarlo de manera explícita (indicar título de la tesis, año, programa y universidad) y describir dentro del ítem “</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00865B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definición </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00865B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Minciencias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00865B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006014A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Si la obra se deriva de una tesis de grado, principalmente de posgrado (maestría, doctorado), por favor, indicarlo de manera explícita (indicar título de la tesis, año, programa y universidad) y describir dentro del ítem “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Aspectos editoriales y de presentación”</w:t>
       </w:r>
       <w:r w:rsidRPr="006014A2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> qué partes de la tesis incluye </w:t>
+        <w:t xml:space="preserve"> qué partes de la tesis </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DB7D91" w:rsidRPr="006014A2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">incluye </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="006014A2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>y cómo se han adaptado, se diferencia o profundiza con respecto del documento del que se origina (la Editorial no</w:t>
+        <w:t xml:space="preserve"> cómo se han adaptado, se diferencia o profundiza con respecto del documento del que se origina (la Editorial no</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE7B3E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>contempla, entre sus colecciones actuales, la publicación de tesis de grado).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="66E64D14" w14:textId="77777777" w:rsidR="004466A2" w:rsidRPr="006014A2" w:rsidRDefault="004466A2" w:rsidP="002C5BB1">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w14:paraId="21F53F48" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="00F64312" w:rsidRDefault="00113AE9" w:rsidP="002C5BB1">
+  <w:footnote w:id="2">
+    <w:p w14:paraId="21F53F48" w14:textId="33BA7C58" w:rsidR="00113AE9" w:rsidRPr="00F64312" w:rsidRDefault="00113AE9" w:rsidP="002C5BB1">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD1F4D">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00BD1F4D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9005,60 +10869,96 @@
       <w:r w:rsidRPr="00BD1F4D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">En caso de que se trate de una propuesta de reedición de una obra, especifique cuáles son las diferencias con la edición ya publicada y señale en qué partes del texto se ubican tales diferencias (en cuanto a la muestra deberá adjuntar la obra anterior y la nueva). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Asimismo</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD1F4D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-        <w:t xml:space="preserve">, ofrezca detalles de la Editorial por la que se publicó (si </w:t>
+        <w:t xml:space="preserve">, ofrezca detalles de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00865B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1F4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ditorial por la que se publicó (si </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-        <w:t>ha sido por una Editorial diferente a</w:t>
+        <w:t xml:space="preserve">ha sido por una </w:t>
+      </w:r>
+      <w:r w:rsidR="00865B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>ditorial diferente a</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD1F4D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD1F4D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-CO"/>
@@ -9077,188 +10977,518 @@
       <w:r w:rsidRPr="00BD1F4D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">, si no hay compromisos contractuales que comprometan nuevas ediciones y si la edición original pasó por un proceso de evaluación de pares. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>No olvide justificar claramente</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD1F4D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-        <w:t xml:space="preserve"> por qué la Editorial debería considerar esa nueva edición.</w:t>
+        <w:t xml:space="preserve"> por qué la </w:t>
+      </w:r>
+      <w:r w:rsidR="00865B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1F4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>ditorial debería considerar esa nueva edición.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
+  <w:footnote w:id="3">
     <w:p w14:paraId="21F53F49" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="00F64312" w:rsidRDefault="00113AE9" w:rsidP="009153AA">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64312">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F64312">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64312">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">Si la obra tiene muchas subsecciones, haga una descripción general de los capítulos o de las partes principales en las que la ha dividido, señalando el objetivo de cada una de esas partes y, brevemente, los temas en los que se ramifica.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w14:paraId="21F53F4A" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="00BD1F4D" w:rsidRDefault="00113AE9" w:rsidP="00880F7B">
+  <w:footnote w:id="4">
+    <w:p w14:paraId="21F53F4A" w14:textId="1BD04658" w:rsidR="00113AE9" w:rsidRPr="00BD1F4D" w:rsidRDefault="00113AE9" w:rsidP="00880F7B">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD1F4D">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00BD1F4D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD1F4D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los elementos gráficos de mala calidad, resolución o que no sean editables no podrán ser procesados ni incluidos en la obra. Igualmente los autores son responsables de tramitar y presentar los permisos correspondientes a la Editorial, si es el caso de algún gráfico o imagen que tenga derechos reservados. </w:t>
+        <w:t xml:space="preserve">Los elementos gráficos de mala calidad, resolución o que no sean editables no podrán ser procesados ni incluidos en la obra. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7D91" w:rsidRPr="00BD1F4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Igualmente,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1F4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los autores son responsables de tramitar y presentar los permisos correspondientes a la Editorial, si es el caso de algún gráfico o imagen que tenga derechos reservados. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
+  <w:footnote w:id="5">
     <w:p w14:paraId="21F53F4B" w14:textId="77777777" w:rsidR="00113AE9" w:rsidRPr="00567D74" w:rsidRDefault="00113AE9" w:rsidP="00567D74">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD1F4D">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00BD1F4D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD1F4D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Todos los autores deben revisar y avalar la propuesta antes de que sea enviada. De lo contrario, no podrá ser procesada.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="5992BCB9" w14:textId="5C836E56" w:rsidR="00DB7D91" w:rsidRDefault="00884971">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00884971">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7854B818" wp14:editId="3225BB87">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4532162</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>33331</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1845310" cy="591185"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="13825" y="1392"/>
+              <wp:lineTo x="446" y="2784"/>
+              <wp:lineTo x="0" y="3480"/>
+              <wp:lineTo x="0" y="17401"/>
+              <wp:lineTo x="14271" y="18793"/>
+              <wp:lineTo x="16278" y="18793"/>
+              <wp:lineTo x="19846" y="17401"/>
+              <wp:lineTo x="21407" y="16009"/>
+              <wp:lineTo x="20961" y="4176"/>
+              <wp:lineTo x="20069" y="1392"/>
+              <wp:lineTo x="13825" y="1392"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="386678527" name="Gráfico 3">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA912D23-43D5-5F24-771A-45CE1488A68A}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="4" name="Gráfico 3">
+                    <a:extLst>
+                      <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                        <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA912D23-43D5-5F24-771A-45CE1488A68A}"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect t="53841"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1845310" cy="591185"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00DB7D91">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30A5EAEC" wp14:editId="5103E809">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>133925</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>32865</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2544793" cy="579000"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="31115"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="Grupo 4">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE801049-46E2-4201-B35C-7D39AC91F06B}"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2544793" cy="579000"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="4819395" cy="1097414"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="933013868" name="Gráfico 6">
+                          <a:extLst>
+                            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B9B9358-B320-42A5-B8B2-DDC9BA86B4E8}"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:cNvPr>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId3">
+                          <a:extLst>
+                            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="3958310" y="0"/>
+                          <a:ext cx="861085" cy="1045603"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="967137483" name="Gráfico 7">
+                          <a:extLst>
+                            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42C127F9-CE02-4805-91D6-271824A9B1C1}"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:cNvPr>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5">
+                          <a:extLst>
+                            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="100447"/>
+                          <a:ext cx="3198943" cy="844708"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                    <wps:wsp>
+                      <wps:cNvPr id="1563103926" name="Conector recto 1563103926">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38BEB52F-9071-45AF-B568-62CE96A6B4B5}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:cNvPr>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks/>
+                      </wps:cNvCnPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="3578626" y="0"/>
+                          <a:ext cx="0" cy="1097414"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="777475"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="27984AD2" id="Grupo 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:10.55pt;margin-top:2.6pt;width:200.4pt;height:45.6pt;z-index:251659264;mso-width-relative:margin;mso-height-relative:margin" coordsize="48193,10974" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQAnCOBDVwMAAPYJAAAOAAAAZHJzL2Uyb0RvYy54bWzUVltO&#10;3DAU/a/UPVj5hyQkk5cYUAUFVaraEbQL8DjOxCKxLdvzWk7X0o312nkMMwOCIn74INjj+zz33Guf&#10;X27aBq2o0kzwqReeBh6inIiS8cXU+/3r5iTzkDaYl7gRnE69LdXe5cXnT+drWdAzUYumpAqBEa6L&#10;tZx6tTGy8H1NatpifSok5XBYCdViA1u18EuF12C9bfyzIEj8tVClVIJQreHX6+7Qu3D2q4oS87Oq&#10;NDWomXoQm3Ff5b5z+/UvznGxUFjWjPRh4DdE0WLGwelo6hobjJaKHZlqGVFCi8qcEtH6oqoYoS4H&#10;yCYMDrK5VWIpXS6LYr2QI0wA7QFObzZLfqxulbyXMwVIrOUCsHA7m8umUq39D1GijYNsO0JGNwYR&#10;+PFsEsdpHnmIwNkkzYOgx5TUAPyRGqm/9opxFuZRPukUwyBP4zC21fAHv/5eNJKRAv56CGB1BMHL&#10;VAEts1TU6420r7LRYvWwlCdQLYkNm7OGma1jHtTFBsVXM0ZmqtsAmjOFWDn18igKwihLgP4ct0D8&#10;W/X3DxRboMRmaTWtcKeKbWrfBXnQiIurGvMF/aIlcBc6ymGyL+7b7Z7fecPkDWsaWy277jMEnh/w&#10;5AmQOg5eC7JsKTddUynaQLKC65pJ7SFV0HZOISv1rXQB4UIbRQ2prcMKHN9BsF3xxgMX5S4wG7MG&#10;mj1BLKBBFoXQncf0ypIwyEaSxJMkiPZIAsgpbW6paJFdQIQQCFQGF3j1XfchDSJArl0Ubgnbrhaw&#10;+DjUStIwSuMMmu6AWunHppYr7ftSqyNVGAQwpSw4uBgGVxTmWR73gyuD4yB7d2atJVxqeuhG2B31&#10;43/N7fsaSwrktmZ3kyacJNA8UX6WDHy4gpuWGKGQbQaBHgkAAr3yFe9akWz4vXSjx7bv3qHdPNex&#10;kzRLrMPjjgXE7VXw1EQ/ataGcZvPM82Ki4bbQy0aVg7TTavF/KpRaIXhQk/TNE4nfdkeicEdYlVd&#10;Ol0GLhezbag12PA7WsGUhusrdO7da4OOZjEhMAm7ydtLW7VuzvWKwcuKvbxVpe4lMnp9hfKo4TwL&#10;bkbllnGhnvJuNkPIVSc/INDlbSGYi3LrbnoHDVDTibjHBaz2Xi+P905q91y7+AcAAP//AwBQSwME&#10;CgAAAAAAAAAhAAOen48/DwAAPw8AABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAA&#10;DUlIRFIAAACoAAAAzAgGAAAA5y7o+AAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBI&#10;WXMAADsOAAA7DgHMtqGDAAAO1ElEQVR4Xu2dP6gkSR3HF1E4ROECBRGRDTYwMFjkQEFhj0NQQWQR&#10;F92dnpndF7zoghcuKOwZndkGBgYGLzA0mEANRHCDFQ5MHkaLiLzAgw022ODCA/X37frVTP+p7q7q&#10;/nX3XM/3A1/2bXV1dXXVt6uqq3u6bpwy2+32ze32we0sy+6u16v3Npv15Xq9fia6csquRa8h2fa/&#10;UxbKSouNjAUKGWaUAocRr6qVQDWLBh2J1Wr1NlpHGnKYaFBDUJg0pa1oUAPQWm422VOOGe1Fgw6A&#10;xhxfNGgPcAdOY04jGjQBN8ZcX9CY04kGjQStJm9+phcNGgFbzflEg7aAwpFCuqwWGjWdaNAGtEt/&#10;Fio0ajrRoAGcOdmlH4No0Ao053GJBi1Acx6faFCF5jxO0aACzXm8OnmDogDmnIDHhSG61jzs3CPU&#10;/I2oiyzLHp66tJpOE5jTmSJsnjHkDJm/PX8hx7+pWSGkDlqrkImspcOHHVoEjqlIFDBL1UjW0tYS&#10;LSVNSeJB16qtWtBYQ+WMuXqPxiS9EBONNu7E+BKzAnooQtJAlxsy1lCh1ZRhw109DCHpoMsdo2sX&#10;019h2KCHIaQf+pGEoMn6ynXpHGuSgYxzY5Q9pTmJCWIo0xePMZbVpAkZBu6qQybrr+ypJk3IcCzH&#10;nhxzElNgJquxp6RzTXMSU6xaT5gcXxLRZAmxAa1eyHCp4k0RMQdPdkJmSxXGnZokIXZYde/s2sko&#10;GHXvO02OEDusune2nmQUjLp3tp5kHHBjEzBckvheJxkFTKaHDJcotp5kHCzGn/jNkiZnDi4gtM7I&#10;pw5FuE5Sgxb55E4qedBb8zCGZcEgLb1ouE5SohZpUDmxQb85QmumSfUGd/9oHWnIYVpoCzps/hPG&#10;0qSSQGHSlLZaagsaPNlYoTvWpKJw75ty1Y8xtDiDygndDJ1oipCGJtcK10kaX4szqDNN+GRjBLNp&#10;Uo2g0GjMabQ4g2J6KHSiscL4UZOqgcJC+jTmdFqcQcVgA6eYwnfwrtWc9kt4FA0a0qUmtcdNGdm8&#10;+EylaYEGHfqSSPkXmzA8u/T5tDiDwmChE42XM6h26VzEa2bRoDXlXwu5ibFoeDs1pWjQunbs0o9H&#10;izPo8DEodUxaoEHH+f4nNY8WZ9ChE/XUcWmJBjX5sdxUwnhXWn1dIwmzBniEul8j6e6pS6t1Odh/&#10;yc5WashnUvhckuYUQaWHjDGndFZghydSNCWRG6XjmCbS1pLrJJEyOqYLmmYK0ZikFYPJ+l7yXbkY&#10;kyt+kGZwA1I1z9gSc15jjKlZIKSZqW+UMKRgq0mSmPBGCV06x5okDcw1BsxkLK72QXoy9ksjGOfq&#10;oQhJZ9xxKFtOYgDurMMGGySOOYkN1t08DE9zEjMsu3nMCvCDtsQcw+kmftCW2IL3CQNG661Fvp9I&#10;5mOMqSZ288SMMe7i3ViUN0pkINbde1F4SqWHIaQfYz9JoknJIKZ4Fq9vMbG7J2lYzn92yU3e88aJ&#10;JDD0K8t9xJeVSTRzff4Gx9UsENKMmGW2LyGjy+ereKSVMeY/U4UbKHb7JEjIMDMq/2CDZo2cOnIH&#10;P3idpDGEJ1B40ZlmPXHmuIPvqR3GqsgvLirNPlk6qPSAGT4RQiuLsav8rV+6oxb3IEQqmB+wXZAW&#10;17vQoMvSAg06zyQ9NY4WZ1CDD4ddSivMJWiORDRoTe437wZGpwxEg9Z0+CjDJ2jKarHiGLSm8ldD&#10;8CqdTv0E4lJja4EGtV/tGEg4l+KeQYszqMFEfePv3zlDML2WaNChP5Zr/UCDLnODpxyhfSljLc6g&#10;aqDgycYIjxs1qVZwIRzDa31L1wINOvz3SEhDk+sEY14adTwtzqDAvdoWPuEY9fkRnGtROcFvrYUa&#10;dNi0EFpFTSoZzJ3iZoqtqo0WaVCDp0AmX7JzN2z54rCcR+2pRRrUYKpplIIpGJZDgUgt0qByUoNv&#10;lIZ08ynAtLig3LAA86x5649pLDwYOHkt0qBg6I0S9tekCLHHohtFy6bJEWKLxWNJtqJkNCzGoRBb&#10;UTIaFnORbEXJaOBOPGS6VE11R09ODKtunq0oGQ1p/aye4nCdJGIPbnICZusl3jCRUbC4WfLix7+I&#10;OZatKMaji338RubB6mbJC+NaTZoQG6ymnLwkPa6TRGyxHItCaEnZ3RMzZCxqvjyiG5NynSRihOG8&#10;aEkwvx6CkP6gSw4ZzEblz+YQ0gvrG6aqOKFPBjNWV++F9GlU0ptxu/qD1Kgcn5J0xrir71C+9Iwe&#10;npBuDH5D31c7jIXdOkkPbuNpl2aJkDIwS8U8swkPE8S4+MFf7Se4pyheuMrYN01UP9GgCgqCJj0+&#10;0aAFaNLjEw0aQMeAwQKjphUN2oAUDgbpwUKjphMN2gIXTZhfNGgHXMxrXtGgEWAinTdP84gGTUBM&#10;yqW+JxYNmogUGF4y4Q3URKJBe4IXTax/40TVRYMOhEYdVzSoEc6onOC3Fg1qDAoUN1NsVW1Eg46I&#10;a1Wxegdb1r6iQSekaFi2sHGiQWdGKuAmjCt66IYGfr2kfK2kkxcNSgghhBBCCCGEEEIIIYQQQggh&#10;hBBCCCGEEEIIIYQQQgghhBBCCCGEEEIIIYQQQgghhBBCCCGEEEIIIYQQQshRs1qtvoJlWCLUuhQJ&#10;thelwYM5Pz//7KNHj74IPXny5FManEyWZbf8UjOQnPfb9+/f/4JubqWYB/ytwUmgTHBMv9SNz4Nu&#10;Tgb1ttlsfqL/TQLnLflBnX5JgxopxO1SZ1pFttsHt1Efviw0uE7sYlZYN0h3CSJxsKZOZZ88bSyb&#10;fdm1fxNyAluf3p07dz6twdGgEiWNK59GRR+LdrL9Oxo9iKTxA7/P2dnPvqzBUUjFvbnZZE+lLF77&#10;NAJKXosIppD9JP/pJsXxcFw572ca1IiP26WYtAAuyqb6kPALjXZgTIOGFMxECxK/l0FdC1NbU/5j&#10;LZz/FMMlrLVw+xo0VBkwajXMh7e2JBWc8fP9PpT0zjQ4Clwwbt/1lQY1IvHMDIpWs3ihurIo+69W&#10;BocI2VNclS1qvcIljf1V6ZtvHExXbCsZBRlDHN21FUkv2aBy3O+XC2L9a9Fbcg5vaJS863Kta/ai&#10;q3D7GFTSxGK2eR7wL8oB51wsR5SrK6NSJV3q5laQjt8H+8vx1rqpkz4GlbgfIL8t6uzicTzNLy7G&#10;uxqcczhOdo30NLhsUA3qxeEA4cpG5fiC8RnRTa1IekkGdcZbv9JjvIRZdVMQpNkVJ9WgruX05sQF&#10;WyjwBiTuvqWSfTp7GUlzb1Cn7J+y3091cys9DdoZtw1X/y6vuCg1uARMi/PS/zqmMqgHmfAZ7YoL&#10;JE6SQSWeb60/ijFGDCkGRQGjMjX+rlbgLSC+P05XD4Nz83FFGEvj34/k2K3jaSDxouoKFOIOMigu&#10;WqQDxfaeOVMbFEicC5/ZpqvJI3GjDbrZrDIfV87nXQ0eTIpBD61T/DDG48zt6gP/anCQokGljB5L&#10;/Bf6/1ey7WsaLYjEmdygODekA3XVeYk5DAoOx13vNChImkGz55qHDzTIhBSDHgzWb9YCleePBRNq&#10;cI2iQbGP6JYc+6U7dvayzaQSZ3KDAqSBtKBokx4KFOunu2WoQ2orLFA4kSiD+pYG0qAgkl6UQXXs&#10;mceTtN/XYBNiDVrsxqQCSjcBsRRbGjn3Cw2uUYznK1vif0/+/3fd928S/k4eucKhlU8Zg+JGLOwN&#10;COeuuzQCD0k6xZvXq7ZzzPEG7VJXBiROkkFRgT5tFLYG15D0ogwq3em3fTwxVKbBJsQaFEbx8bou&#10;6DYKldjYu4QMCmSY8yPZ/x8IR12IamPSPgbtEkyqu7Si+Q6k2dCDe4PiXz2hoLrGU5JGkkFjB82S&#10;XpRBJd53D+m1j8FSiTWo5CEfW8NgGtQLlKEeL9mgQPKbT5+5vKz/LNu/qZtyeragmL8NegOq5qEL&#10;1LlP2wserHkBgW5jvzGTxx8MmdWgVmJbG0kvyqCS3js+nuzzYw02oWcLGn33XsXXiahxTrTNoEDC&#10;VrLt39gu5fFHaRC+oZt6GnT4GDRE1ai4EHSTYy6DSrz9nbwGBZF4UQaVCsCTIz3J9WMNNiHBoPth&#10;S8yYLAQuVp9GY7cndBkUyP6PpH4/RBwpk53E+7qGH41BPcUeFcfU4FkN2tmNAYkXZVAgcf4Vk2Yq&#10;sQYtmkbyfaHBSRRNjr81uEbRyE0GBejuJY7Ok2bP79279zn5O7quCnFHNSjwnijlaw6DokARN+a4&#10;kl6CQbNf+Lh9W7AQsQYFEkfLAfOgaTdKMDiMoPvjkV/jMCHWoKAyP/xc0v69O8a0BkV33nZO8II7&#10;VmEOeGqDIpOoPB+3LcNA4kQbVOJ+VSrgTy7t7K9Scbd00yBSDOpMdjg/DY7Cd71QW+sJUgwKJC/7&#10;IZVXTP4k3mCDVsqksWeR7fmTtNKxpjIoMolW7ZDRuBZG0os2KNBBt+/S/oKxqW5qZLtdfUv/DJJi&#10;UABz+fiizuEGyqZoTvytmxpx+7j4MQYFUpY/l/j/9fuVjNCAxDNpQQ8+C6dTNHHp/McyKA4Is6Cy&#10;kLY/jotTf5ulCUkvyaBA9nns9xG9wjhM8rN/k8kjebgFE/s8N5FqUCBx98/V9XxrJkIZuYv28IQF&#10;fyNcozSCOH6fWIMCOd9fFo+lwY1IPBODor79cZGmBufouWjrmb0uDc+KxmlTl4ElTn4iLq6/Eqpp&#10;5OF4gSJ6bCYFk2xQIPv9UPYpvveZvwsq+p1U0h8kL/ljQUjCzA0KJN1At5qXN16SlrxUyyl/5TFq&#10;eqqvQc/Pzz8jx/4V9kMeNLgRibev1zZ1lSGQePuLVlUrh5rPtMCKOwWVYtCicHBkQv4WY6a9PAFk&#10;314GBVqJyJd/26cmyd+Lrgrua1CgQ45qxZSE8kELo7tEgYvc759iUI9cDL+JNJWZQQF8FN4/98mF&#10;RjuAMRpONkKtVzbioGn2QsV07RMDDCEZfwvq+5sk95x+lbmhxvq3Ujnvi94tdSUtFPNwdnb2eQ1O&#10;AmUBI2kFSaXjZyDriz4XLZD03jiUddrvgQAudpSB/reRMX6TpEO/h64M3HN82b/ilRs3/g+qJdoa&#10;IO3dFwAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEA41IJl1gMAABYDAAAFAAAAGRycy9tZWRpYS9p&#10;bWFnZTIuc3ZnPHN2ZyB3aWR0aD0iNDEuNjkiIGhlaWdodD0iNTEuMyIgdmlld0JveD0iMCAwIDQx&#10;LjY5IDUxLjMiIHhtbG5zPSJodHRwOi8vd3d3LnczLm9yZy8yMDAwL3N2ZyIgeG1sbnM6eGxpbms9&#10;Imh0dHA6Ly93d3cudzMub3JnLzE5OTkveGxpbmsiIG92ZXJmbG93PSJoaWRkZW4iPjxkZWZzLz48&#10;Zz48Zz48cGF0aCBkPSJNMCA0Ni4yNSAyLjYxIDQ2LjI1IDIuNjEgNDYuOCAwLjYxIDQ2LjggMC42&#10;MSA0OC4xNiAyLjU1IDQ4LjE2IDIuNTUgNDguNzEgMC42IDQ4LjcxIDAuNiA1MC41NCAyLjYgNTAu&#10;NTQgMi42IDUxLjA5IDAgNTEuMDkgMCA0Ni4yNVoiIGZpbGw9IiM1RTVFNUQiLz48cGF0aCBkPSJN&#10;NC41OSA0Ni4yNSA1LjU5IDQ2LjI1QzcuMDggNDYuMjUgOC4zMSA0Ny4wNCA4LjMxIDQ4LjY1IDgu&#10;MzEgNTAuMyA3LjEgNTEuMSA1LjU3IDUxLjFMNC41OSA1MS4xIDQuNTkgNDYuMjVaTTUuMTkgNTAu&#10;NTUgNS40IDUwLjU1QzYuNjMgNTAuNTUgNy43IDUwLjA5IDcuNyA0OC42OCA3LjcgNDcuMjcgNi42&#10;MyA0Ni44MSA1LjQgNDYuODFMNS4xOSA0Ni44MSA1LjE5IDUwLjU1WiIgZmlsbD0iIzVFNUU1RCIv&#10;PjxwYXRoIGQ9Ik0xMC43OSA1MS4xIDEwLjE5IDUxLjEgMTAuMTkgNDYuMjUgMTAuNzkgNDYuMjUg&#10;MTAuNzkgNTEuMVoiIGZpbGw9IiM1RTVFNUQiLz48cGF0aCBkPSJNMTYuNTIgNDcuMThDMTYuMTcg&#10;NDYuODcgMTUuNyA0Ni43IDE1LjI0IDQ2LjcgMTQuMTUgNDYuNyAxMy4zMiA0Ny42MSAxMy4zMiA0&#10;OC42OCAxMy4zMiA0OS43NCAxNC4xNCA1MC42NSAxNS4yMiA1MC42NSAxNS43IDUwLjY1IDE2LjE1&#10;IDUwLjQ3IDE2LjUxIDUwLjE1TDE2LjUxIDUwLjg2QzE2LjE0IDUxLjA4IDE1LjY2IDUxLjIgMTUu&#10;MjQgNTEuMiAxMy44NiA1MS4yIDEyLjcxIDUwLjEgMTIuNzEgNDguNyAxMi43MSA0Ny4yNyAxMy44&#10;NiA0Ni4xNSAxNS4yOSA0Ni4xNSAxNS43MSA0Ni4xNSAxNi4xNSA0Ni4yNSAxNi41MSA0Ni40OEwx&#10;Ni41MSA0Ny4xOFoiIGZpbGw9IiM1RTVFNUQiLz48cGF0aCBkPSJNMTkuMTEgNTEuMSAxOC41MSA1&#10;MS4xIDE4LjUxIDQ2LjI1IDE5LjExIDQ2LjI1IDE5LjExIDUxLjFaIiBmaWxsPSIjNUU1RTVEIi8+&#10;PHBhdGggZD0iTTI2LjA1IDQ4LjY3QzI2LjA1IDUwLjExIDI0LjkxIDUxLjIgMjMuNTEgNTEuMiAy&#10;Mi4xMSA1MS4yIDIwLjk3IDUwLjExIDIwLjk3IDQ4LjY3IDIwLjk3IDQ3LjI4IDIyLjEyIDQ2LjE0&#10;IDIzLjUxIDQ2LjE0IDI0LjkgNDYuMTUgMjYuMDUgNDcuMjggMjYuMDUgNDguNjdaTTI1LjQ0IDQ4&#10;LjY3QzI1LjQ0IDQ3LjYgMjQuNjQgNDYuNzEgMjMuNSA0Ni43MSAyMi4zNiA0Ni43MSAyMS41NiA0&#10;Ny42IDIxLjU2IDQ4LjY3IDIxLjU2IDQ5Ljc4IDIyLjQ1IDUwLjYzIDIzLjUgNTAuNjMgMjQuNTYg&#10;NTAuNjQgMjUuNDQgNDkuNzggMjUuNDQgNDguNjdaIiBmaWxsPSIjNUU1RTVEIi8+PHBhdGggZD0i&#10;TTI3Ljg3IDQ2LjAyIDMxLjUxIDQ5LjgzIDMxLjUxIDQ2LjI1IDMyLjExIDQ2LjI1IDMyLjExIDUx&#10;LjMgMjguNDcgNDcuNDggMjguNDcgNTEuMSAyNy44NyA1MS4xIDI3Ljg3IDQ2LjAyWiIgZmlsbD0i&#10;IzVFNUU1RCIvPjxwYXRoIGQ9Ik0zNC4yNiA0Ni4yNSAzNi44NyA0Ni4yNSAzNi44NyA0Ni44IDM0&#10;Ljg3IDQ2LjggMzQuODcgNDguMTYgMzYuODEgNDguMTYgMzYuODEgNDguNzEgMzQuODcgNDguNzEg&#10;MzQuODcgNTAuNTQgMzYuODcgNTAuNTQgMzYuODcgNTEuMDkgMzQuMjYgNTEuMDkgMzQuMjYgNDYu&#10;MjVaIiBmaWxsPSIjNUU1RTVEIi8+PHBhdGggZD0iTTQxLjA2IDQ3LjE3QzQwLjg4IDQ2Ljg3IDQw&#10;LjY1IDQ2LjcxIDQwLjI4IDQ2LjcxIDM5Ljg5IDQ2LjcxIDM5LjQ3IDQ2Ljk3IDM5LjQ3IDQ3LjQg&#10;MzkuNDcgNDcuNzggMzkuODQgNDcuOTggNDAuMTUgNDguMUw0MC41IDQ4LjIzQzQxLjE5IDQ4LjUg&#10;NDEuNyA0OC44OCA0MS43IDQ5LjY5IDQxLjcgNTAuNTcgNDEuMDIgNTEuMiA0MC4xNSA1MS4yIDM5&#10;LjM3IDUxLjIgMzguNzUgNTAuNjIgMzguNjUgNDkuODRMMzkuMjYgNDkuNzFDMzkuMjUgNTAuMjQg&#10;MzkuNjggNTAuNjMgNDAuMiA1MC42MyA0MC43MiA1MC42MyA0MS4wOSA1MC4xOSA0MS4wOSA0OS42&#10;OCA0MS4wOSA0OS4xNiA0MC42NyA0OC45MyA0MC4yNSA0OC43NkwzOS45MSA0OC42MkMzOS4zNiA0&#10;OC4zOCAzOC44NiA0OC4wNyAzOC44NiA0Ny4zOSAzOC44NiA0Ni42MSAzOS41NSA0Ni4xNCA0MC4y&#10;OSA0Ni4xNCA0MC44MyA0Ni4xNCA0MS4yNyA0Ni40IDQxLjU0IDQ2Ljg3TDQxLjA2IDQ3LjE3WiIg&#10;ZmlsbD0iIzVFNUU1RCIvPjwvZz48cGF0aCBkPSJNMTEuODkgNi45QzEyLjY2IDYuMTEgMTMuNTYg&#10;NS40OSAxNC42IDUuMDQgMTUuNjQgNC41OSAxNi43NyA0LjM2IDE3Ljk5IDQuMzZMMzQuNDQgNC4z&#10;NiAzNC40NCAwIDE4LjEyIDBDMTAuNTcgMCA1LjM1IDYuMTUgNS4zNSAxMy4xNiA1LjM1IDE0Ljky&#10;IDUuNjggMTYuNjIgNi4yOSAxOC4xOCA1LjY4IDE5Ljc1IDUuMzUgMjEuNDUgNS4zNSAyMy4yIDUu&#10;MzUgMzAuMjEgMTAuNTcgMzYuMzYgMTguMTIgMzYuMzZMMzQuNDQgMzYuMzYgMzQuNDQgMzIuMDEg&#10;MTcuOTkgMzIuMDFDMTYuNzggMzIuMDEgMTUuNjUgMzEuNzggMTQuNiAzMS4zMyAxMy41NiAzMC44&#10;NyAxMi42NSAzMC4yNSAxMS44OSAyOS40NyAxMS4xMyAyOC42OSAxMC41MiAyNy43NiAxMC4wNyAy&#10;Ni43IDkuNjkgMjUuODEgOS40MSAyNS4yNSA5LjQxIDIzLjQ3IDkuNDEgMjMuMjYgOS40MSAyMy4w&#10;NiA5LjQyIDIyLjg4IDExLjYzIDI0Ljk5IDE0LjYzIDI2LjMyIDE4LjEzIDI2LjMyTDM0LjQ1IDI2&#10;LjMyIDM0LjQ1IDIxLjk3IDE3Ljk5IDIxLjk3QzE2Ljc4IDIxLjk3IDE1LjY1IDIxLjc0IDE0LjYg&#10;MjEuMjkgMTMuNTYgMjAuODMgMTIuNjUgMjAuMjEgMTEuODkgMTkuNDMgMTEuNTIgMTkuMDUgMTEu&#10;MTkgMTguNjQgMTAuODkgMTguMTkgMTEuMTkgMTcuNzUgMTEuNTIgMTcuMzMgMTEuODkgMTYuOTUg&#10;MTIuNjYgMTYuMTYgMTMuNTYgMTUuNTQgMTQuNiAxNS4wOSAxNS42NCAxNC42NCAxNi43NyAxNC40&#10;MSAxNy45OSAxNC40MUwzNC40NCAxNC40MSAzNC40NCAxMC4wNiAxOC4xMiAxMC4wNkMxNC42MiAx&#10;MC4wNiAxMS42MiAxMS4zOSA5LjQgMTMuNTEgOS40IDEzLjQ4IDkuNCAxMy40NiA5LjQgMTMuNDQg&#10;OS40IDExLjQxIDkuNjggMTAuNTcgMTAuMDYgOS42OCAxMC41MiA4LjYgMTEuMTIgNy42OCAxMS44&#10;OSA2LjlaIiBmaWxsPSIjNUU1RTVEIi8+PC9nPjwvc3ZnPlBLAwQKAAAAAAAAACEAKa23IndeAQB3&#10;XgEAFAAAAGRycy9tZWRpYS9pbWFnZTMucG5niVBORw0KGgoAAAANSUhEUgAACcQAAAKUCAYAAAAg&#10;+qkwAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAALR8AAC0fAUtAJZsAAP+l&#10;SURBVHhe7L0PuGRHXad/UTDTnYARg7ISJUDm9BCVDYL+UFkTlVVWWTcKkSRz/03CRkTAKIgggdMh&#10;IP9cA4srKLtGRWEzd0LkzybTfcNe3JDc7sngZPoOBBEZXRRWUCOwCmvU/Oo7py53pufbfW+dPudU&#10;1Tnv+zzvE0hud9epqnOqTp1PV8+dYGV4y9yB4QPoSal/cCI9mFzT7XceQMQ4TXudZXs6N4uV9a46&#10;DmCxrgz+2vzzjWZ8/VZb8wAAAAAAAAAAAAAAAAAA0CgIxPmVQJwzBOIQ45ZAHJamjKk3H/oxW+MA&#10;AAAAAAAAAAAAAAAAANBICMT5lUCcMwTiEOOWQBwW7spgw/zz5+feP/o6W9sAAAAAAAAAAAAAAAAA&#10;ANBYCMT5lUCcMwTiEOOWQBwW5srgS8Zfn7v50HfaWgYAAAAAAAAAAAAAAAAAgMZDIM6vBOKcIRCH&#10;GLcE4rAQVwZ94+W2dgEAAAAAAAAAAAAAAAAAACwE4vxKIM4ZAnGIcUsgDmdyZfCn5p/Xzt08ONfW&#10;LAAAAAAAAAAAAAAAAAAAwEkQiPMrgThnCMQhxi2BOMzv4Lfn3n3oIlujAAAAAAAAAAAAAAAAAAAA&#10;CgTi/EogzhkCcYhxSyAOnV0ZfGjuwOCqufSBr7K1CQAAAAAAAAAAAAAAAAAAMAECcX4lEOcMgTjE&#10;uCUQh24O3jq3f+0sW4sAAAAAAAAAAAAAAAAAAADbQCDOrwTinCEQhxi3BOJwR64M141LtvYAAAAA&#10;AAAAAAAAAAAAAAB2CIE4vxKIc4ZAHGLcEojDbV0Zvm1u//BCW3MAAAAAAAAAAAAAAAAAAAAOEIjz&#10;K4E4ZwjEIcYtgTic7OCo+edPzz3wwINsrQEAAAAAAAAAAAAAAAAAADhCIM6vBOKcIRCHGLcE4lB1&#10;Zf1351bu/B5bWwAAAAAAAAAAAAAAAAAAADkhEOdXAnHOEIhDjFsCcXiKK8OPm3/+/Nx7D7dtTQEA&#10;AAAAAAAAAAAAAAAAAMwAgTi/EohzhkAcYtwSiMOvuDJcMf6grSEAAAAAAAAAAAAAAAAAAIACIBDn&#10;VwJxzhCIQ4xbAnFo/AvjtXPvPXyOrR0AAAAAAAAAAAAAAAAAAICCIBDnVwJxzhCIQ4xbAnFNd3Bk&#10;bv/wQlsrAAAAAAAAAAAAAAAAAAAABUMgzq8E4pwhEIcYtwTiGurK4F/MmHfD3C1HzrM1AgAAAAAA&#10;AAAAAAAAAAAAUAIE4vxKIM4ZAnGIcUsgroGuDD4xd/PwBbYmAAAAAAAAAAAAAAAAAAAASoRAnF8J&#10;xDlDIA4xbgnENc6+GeueYWsBAAAAAAAAAAAAAAAAAACgZAjE+ZVAnDME4hDjlkBcg1xZ/425mwYX&#10;2BoAAAAAAAAAAAAAAAAAAACoAAJxfiUQ5wyBOMS4JRDXCP/SjG+/OLe2tssePQAAAAAAAAAAAAAA&#10;AAAAQEUQiPMrgThnCMQhxi2BuJq7MviQGdsutUcNAAAAAAAAAAAAAAAAAABQMQTi/EogzhkCcYhx&#10;SyCuxq4Mf3fulsGT7BEDAAAAAAAAAAAAAAAAAAB4gECcXwnEOUMgDjFuCcTV0JXBfXM3D7tzN931&#10;cHu0AAAAAAAAAAAAAAAAAAAAniAQ51cCcc4QiEOMWwJxNXNl+GHjkj1KAAAAAAAAAAAAAAAAAAAA&#10;zxCI8yuBOGcIxCHGLYG4Ojk4Mnfz4Fx7hAAAAAAAAAAAAAAAAAAAAAFAIM6vBOKcIRCHGLcE4mri&#10;yuDtc+8aJvboAAAAAAAAAAAAAAAAAAAAAoFAnF8JxDlDIA4xbgnERe7K4H5zLL889/t3fJ09MgAA&#10;AAAAAAAAAAAAAAAAgIAgEOdXAnHOEIhDjFsCcVH7l3M3H7rGHhEAAAAAAAAAAAAAAAAAAECAEIjz&#10;K4E4ZwjEIcYtgbhIXRneM7d/uNceDQAAAAAAAAAAAAAAAAAAQKAQiPMrgThnCMQhxi2BuAhdGawa&#10;f8geCQAAAAAAAAAAAAAAAAAAQMAQiPMrgThnCMQhxi2BuOh859zKnU+0RwFQC9K1C85Kb+ucl/b3&#10;PCW9bffT5Lp0igd3Pz/t7e6ebHe185ZuP7nxK/aSt576N51rT3uf2zoXn+LBx52frj36bFsMAAAA&#10;AAAAAAAAAAAAACgFAnF+JRDnDIE4xLiVkIg9nZtFjIG4leGb5m4enGuPACBo0vdf8MgTAbfe7svM&#10;XOGl3X5yvQ2vrXR7yZq5/txr/NTJ1yNv9jpfMuU6npXLlG+18xZzbcwCdQeTp5tjuFCOxx4aAAAA&#10;AAAAAAAAAAAAADhBIM6vBOKcIRCHGLcE4mJw8Hfmny+fe/OtZ9jSA3jntMBbL3mruabcZrw3C5jp&#10;15wa+Clz3XyWrQYAAAAAAAAAAAAAAAAA2BYCcX4lEOcMgTjEuCUQF7x/Mnfg0NW21ACVk/Y735T2&#10;kh/o9pOfvq6XvMn874MndlNTridNsbHXTQAAAAAAAAAAAAAAAIBcEIjzK4E4ZwjEIcYtgbiQHXzG&#10;jEtPtiUGKJX02AVfk96aPOG6fufSdLVzrbk+vKPbS+7u9pMvjF83mi6BOAAAAAAAAAAAAAAAAAAX&#10;CMT5lUCcMwTiEOOWQFygrgzumLvprqfb0gIUzqtv3/2o6/q7f9RcB15+Xb+zP+0lHx+/PqAugTgA&#10;AAAAAAAAAAAAAAAAFwjE+ZVAnDME4hDjlkBcgK4M+nM3HbrIlhSgENLenm/rrnb2dnvJG7u9zqo5&#10;/z87fj3AnUkgDgAAAAAAAAAAAAAAAMAFAnF+JRDnDIE4xLglEBeYK8P3zL377u+ypQTITXpb57y0&#10;33lut5/caM71Pxk/9zG/BOIAAAAAAAAAAAAAAAAAXCAQ51cCcc4QiEOMWwJxAXnz8L/P3XL3t9sS&#10;AjiRrl7wLeltyU+a8/o/dfvJneaf/3zyuY7FSSAOAAAAAAAAAAAAAAAAwAUCcX4lEOcMgTjEuCUQ&#10;F4qD3547sL7blg5gW9L9F3xN2tv9fWkveUm317m520v+UjvHsXgJxAEAAAAAAAAAAAAAAAC4QCDO&#10;rwTinCEQhxi3BOJCcPDWuZsH59qSAUwkXXv0LnPOPqvb67zdnL+fGj+fsRoJxAEAAAAAAAAAAAAA&#10;AAC4QCDOrwTinCEQhxi3BOK8+6tz7x5+vS0VwGn80vt2P6q72tmb9jv/tdvr/Kl2HmO1EogDAAAA&#10;AAAAAAAAAAAAcIFAnF8JxDlDIA4xbgnEefU1c+893LYlAvgKae+x39A9mDw77Sdv6/aSP9bOXfQn&#10;gTgAAAAAAAAAAAAAAAAAFwjE+ZVAnDME4hDjlkCcB1cGXzaf/4q5NP0qWxoAM55e8PBXHOw8s9vr&#10;vKXbT45p5yuGIYE4AAAAAAAAAAAAAAAAABcIxPmVQJwzBOIQ45ZAXMWuDO+f2z+4xpYCYC7t7fm2&#10;7mrnLd1e53PaOYrhSSAOAAAAAAAAAAAAAAAAwAUCcX4lEOcMgTjEuCUQV6Erg7+f27/+IlsCaDDX&#10;95LHdPvJT5sx9L1pL/lH7dzEcCUQBwAAAAAAAAAAAAAAAOACgTi/EohzhkAcYtwSiKtI2RnuwPCl&#10;9tOhoVzX7/xw2kveZPyYdj5iHBKIAwAAAAAAAAAAAAAAAHCBQJxfCcQ5QyAOMW4JxFXl4JX2k6Fh&#10;vKr/+N3mPHth2u/c2u11/kU7DzEuCcQBAAAAAAAAAAAAAAAAuEAgzq8E4pwhEIcYtwTiKnBl8Oq5&#10;NP0q+8nQENLenm/r9pK3Gr+onXsYrwTiAAAAAAAAAAAAAAAAAFwgEOdXAnHOEIhDjFsCcSW7MnzD&#10;3I1ru+ynQs35T3ed20p7uy8z59a7zLn1D+PnG9ZDAnEAAAAAAAAAAAAAAAAALhCI8yuBOGcIxCHG&#10;LYG4El0ZvGnuD+59qP1EqDGvvn33o9LV5HndftLTzjOslwTiAAAAAAAAAAAAAAAAAFwgEOdXAnHO&#10;EIhDjFsCcSW5Mvj1uXcPv95+GtSU9NbkCd1e8oq0lxzWzi+spwTiAAAAAAAAAAAAAAAAAFwgEOdX&#10;AnHOEIhDjFsCcWU4ePvczXf/K/tJUEPS1c7F3V7nhrTf+aR2XmG9JRAHAAAAAAAAAAAAAAAA4AKB&#10;OL8SiHOGQBxi3BKIK9zfmTtw56Ptp0DNSHvJD1zXT97W7XXu084nbIYE4gAAAAAAAAAAAAAAAABc&#10;IBDnVwJxzhCIQ4xbAnGF+q65A+u77SdAjUh7u78v7Xd+rdvrfE47j7BZEogDAAAAAAAAAAAAAAAA&#10;cIFAnF8JxDlDIA4xbgnEFeXgZjOGfKt9d6gJ6cHO96S95E3dfvJp7fzBZkogDgAAAAAAAAAAAAAA&#10;AMAFAnF+JRDnDIE4xLglEFeAK8N7537/8Dn2naEGXLeafGfaS34l7Xf+t3beYLMlEAcAAAAAAAAA&#10;AAAAAADgAoE4vxKIc4ZAHGLcEoib1cHdczcPfsC+K0TOq1bPf6I5L16b9jufHD9XEDclEAcAAAAA&#10;AAAAAAAAAADgAoE4vxKIc4ZAHGLcEoibwZXBJ+ZuGjzLviNEzPUHH/fNab/zS2kv+Zh2niCeLIE4&#10;AAAAAAAAAAAAAAAAABcIxPmVQJwzBOIQ45ZAXE5XBn9rxoz/aN8NIiVdu+jB5jzY1+0la+PnBuIk&#10;CcQBAAAAAAAAAAAAAAAAuEAgzq8E4pwhEIcYtwTicroy/EX7ThAp6Wry9G4/+X3tvECcJoE4AAAA&#10;AAAAAAAAAAAAABcIxPmVQJwzBOIQ45ZAXB4Hr7PvAhFy7cHd/zrtJb9i+v5ntXMCcTsJxAEAAAAA&#10;AAAAAAAAAAC4QCDOrwTinCEQhxi3BOJcHfzm3E13Pdy+C0TEa/7X+Y8wff5FxntOPgcQXSUQBwAA&#10;AAAAAAAAAAAAAOACgTi/EohzhkAcYtwSiHNyZe7ddz/OvgNERHpb5+JuP9nQzgFEVwnEAQAAAAAA&#10;AAAAAAAAALhAIM6vBOKcIRCHGLcE4nboyvADc//9zu+0r4ZISG9PnpD2kv/c7Sd/r/V/xDwSiAMA&#10;AAAAAAAAAAAAAABwgUCcXwnEOUMgDjFuCcTtyD+aWxn8kH0lREC6dtGDu73OT5k+fmi8zyPOKoE4&#10;AAAAAAAAAAAAAAAAABcIxPmVQJwzBOIQ45ZA3DauDP5sbv/6ZfZVEAHpavLUbj+5UevviEVIIA4A&#10;AAAAAAAAAAAAAADABQJxfiUQ5wyBOMS4JRC3jTcNnmVfAYHz2ju+/eu6vc4vpP3kY1pfRyxKAnEA&#10;AAAAAAAAAAAAAAAALhCI8yuBOGcIxCHGLYG4Ka4Mrrd/DYGT9nf/SLeX3Kz1ccSiJRAHAAAAAAAA&#10;AAAAAAAA4AKBOL8SiHOGQBxi3BKIm+jvzL17+PX2ryFQ0rWLHpz2dne7veR+rX8jliGBOAAAAAAA&#10;AAAAAAAAAAAXCMT5lUCcMwTiEOOWQJzqB+dWDj3R/iUESnrb7qel/c67tX6NWKYE4gAAAAAAAAAA&#10;AAAAAABcIBDnVwJxzhCIQ4xbAnGnjQPH5w4MLrF/BQGy/4FLv9r02xem/eRjWp9GLFsCcQAAAAAA&#10;AAAAAAAAAAAuEIjzK4E4ZwjEIcYtgbiTx4DBv8wdOPSz9i8gQNJbkyek/eRtWl9GrEoCcQAAAAAA&#10;AAAAAAAAAAAuEIjzK4E4ZwjEIcYtgbhT/FX7XyFA0t7uy0yf/V/jfRixagnEAQAAAAAAAAAAAAAA&#10;ALhAIM6vBOKcIRCHGLcE4qz7BzfP7b/jW+x/hYBI1y54ZNrvvKrbT/5G68OIVUsgDgAAAAAAAAAA&#10;AAAAAMAFAnF+JRDnDIE4xLglECcO7p579+Gn2v8CAZH2kh/o9pKbtb6L6EsCcQAAAAAAAAAAAAAA&#10;AAAuEIjzK4E4ZwjEIcYtgbjhZ+f2D/fafwsB0e3v/o/dXucjWr9F9CmBOAAAAAAAAAAAAAAAAAAX&#10;CMT5lUCcMwTiEOOWQNz6S+2/gUBI35uck/aSV6f95P9qfRbRtwTiAAAAAAAAAAAAAAAAAFwgEOdX&#10;AnHOEIhDjNuGB+JW7P+DQEhv3/Md1612flfrq4ihSCAOAAAAAAAAAAAAAAAAwAUCcX4lEOcMgTjE&#10;uG1ssGP/+mVz+9fOsv8PAuC63u4fN33yD8f7KGJoEogDAAAAAAAAAAAAAAAAcIFAnF8JxDlDIA4x&#10;bgl2QAikfRlLkj/T+ihiaHLdBAAAAAAAAAAAAAAAAHCBQJxfCcQ5QyAOMW4JdoBPXv7+xz+62+vc&#10;oPVNxFDlugkAAAAAAAAAAAAAAADgAoE4vxKIc4ZAHGLcEuwAX6S3dc7r9pK7tX6JGLJcNwEAAAAA&#10;AAAAAAAAAABcIBDnVwJxzhCIQ4xbgh3gg+t6u3+820vWtT6JGLpcNwEAAAAAAAAAAAAAAABcIBDn&#10;VwJxzhCIQ4xbgh1QNWk/eU7aSz6u9UfEGOS6CQAAAAAAAAAAAAAAAOACgTi/EohzhkAcYtwS7IAq&#10;SXvJS7q95K+1vogYi1w3AQAAAAAAAAAAAAAAAFwgEOdXAnHOEIhDjFuCHVAF6cELHm762+vH+x9i&#10;jHLdBAAAAAAAAAAAAAAAAHCBQJxfCcQ5QyAOMW4JdkDZvKr/+N3dXuftWv9DjFGumwAAAAAAAAAA&#10;AAAAAAAuEIjzK4E4ZwjEIcYtwQ4ok7R//lPSfufdWt9DjFWumwAAAAAAAAAAAAAAAAAuEIjzK4E4&#10;ZwjEIcYtwQ4oi7S/+0e6veSDWr9DjFmumwAAAAAAAAAAAAAAAAAuEIjzK4E4ZwjEIcYtwQ4oA9Ov&#10;ntXtdY5qfQ4xdrluAgAAAAAAAAAAAAAAALhAIM6vBOKcIRCHGLcEO6Bo0n7nCtO37h3va4h1kesm&#10;AAAAAAAAADSBpaWls0X7fwEAAAAAZoBAnF8JxDlDIA4xbgl2QJFIf+r2On+q9TXEush1E5rA0tLe&#10;ixcXF44Yj09zYWGha19SG+Rhz+Li4g3m+LY5/sVbzN9eaF8GBSF1KnVr6tjU/+IN9l83hqWlhWuy&#10;Y9f63KbS9+YvsS+BgjB975Gm/t+xtLT4J3q9LxzP/tviLfPz8+fbl0FBmPp/ij331brf1LTB3ebv&#10;Xmxf1mikHkydrI/X0bimzt4n9WtfBgUh1wzTBu+ads2oi/a8e5Y9dCgI04d2OOesVJl/mWvxCW+U&#10;ub7MTUxZmfM2AGlnM8dclrbP+sLCfeb8f+Bks36yeEvWN5iPhoxpp2eZ9tpuniDnPPOqgvF0fZfP&#10;WpPz86RzdFnWdkx5zrNFA/CKjDNZH11Yq+N6Iuyck9ad76vIk66TJ66Vdp77leskwf9KIRDnVwJx&#10;zhCIQ4xbgh1QFOnqnqu7vc6ntH6GWCe5bkLdsYsSpz38mOx8rc4JWbjWj/N0s3picbkosgcHJx68&#10;n1zHa/Y/157sgfOpfWy6ey+2L4UCMH1tXa/n08366dIu+1KYEbmOmnr94ng9T7PpD1DMWPVarV6m&#10;eL+psyfbl0MBmOvAEaWeay7jTpHIA2G9nsPU9Pn7sjKfCMgx/60JMv+WMXWWa1p2/0RoMiSyh/t6&#10;e+kuPNe+FArAZU2hKseu4ZyvUDkyd8juo7f6JaG4ZmL7gsO6czWaMklQzly/5y+R+ZEtLpQCgTi/&#10;EohzhkAcYtwS7IAiSPt7nm/601+N9y/EOsp1E+qOayhHFgzsS2vB+ALd9i5cY18KM5ItOp1ex3Xr&#10;Y5PIHlCcfvyTZPG4OC6//PJztDqeJuGi4jB9/8VaHU/TXBe+tLS09Ej7Fo1Cdig0dXD/eJ1s78JL&#10;7VvAjNg2UOq43soDIlsFMCPykE2r45g0/eFGeaBpDwkiI3sYfWIHq8IeSJv3OlK3L0vFihnz36K1&#10;0RTfZ18KBeC+plC9cu7LNcBcCwjHQSXI+oXWF5lLNA/XdWdfmmuk/DoD85pSIBDnVwJxzhCIQ4xb&#10;gh0wK6/sd17U7XXu0/oXYh3lugl1J1sU1RcDNOXBh31pLdCOcboE4opCFpr0Oj7Rz2ofisseIurH&#10;rykPou1LYUZkEV6r4+myU1JRmL78LL2OpyvjlX2LRiHnvlYf22le9xz7FjAj8vBYq+O6y7hTHPnG&#10;nTA1/eIWxsR4MH1v86ccS9uZRebtBBz84jpXaMK9VpVodRyy2X0ooQ8oDxkTJo07zC+bRyyBuJPN&#10;5rv8VHxxEIjzK4E4ZwjEIcYtwQ6YhW5v98tMP/r78X6FWGe5bkLdkQck2s3/JGXx1L60FmjHOF0C&#10;cUUxLRAn1n2hNHsQoR+7JgvHxZEvmMDD/6JYXl7e7dr/Mxf+wrz2e+zbNAI5XjluvT4ma+r346af&#10;swNIQUhdavVcdxl3iiPfuBO27FwbPnLtyh7o6m1YvNwn+UKu13qb6Jp5AoG4AtHqOBZN32E3WCic&#10;ybvDbUqIuknEGIjbVMZLAsRFQCDOrwTinCEQhxi3BDsgL1z/saly3YS6Iwug2k3/JCXEYF9aC7Rj&#10;nC4Peopiu0CcWOcFetdAkDzosi+FGckXTCAQVySmP/+SXs/TbdpDO9cxesuF19i3gAIgEAezUsdA&#10;nEioJlxknm3ap7Rd4SbZtHE6FOR6rbXHJDl3i0Wr49gk5AxFIXOe7cYf5pjNIuZA3KbZ+h1fOMsP&#10;gTi/EohzhkAEYtwS7IA8mL7zcuM/n9yXEJsi102oO64P22URwL60FmjHOF0CcUWxk0BcZj3rPFtQ&#10;045Xl0Xj4iAQ5x92idsedocLB6lPra7rLuNOceQbd+LQXHOOc80JC19huE1lfLdFgYogEOcXrY5j&#10;VM5dc/3gJwJhJrbfHW5TdolrCnUIxG2araEvnW0PDXYMgTi/EohzhkAcYtwS7ABX0l7ykrTf+bLW&#10;nxCbINdNqDsE4vTjnCyBuKLYeSBOrN9PFGQPHLRj1SWYUBz5ggkE4orG9Gl2iZuC6/i8JbvDFY2E&#10;ffS6rreMO8WRb9yJRzOnOW4PFTwj1yvTHt7CcJuaMhC4qhC5XmvtMEnap1i0Oo5Zxn/Ii8x3djoG&#10;0c+aQ50CcVvyM6puEIjzK4E4ZwjEIcYtwQ5wodtLfs74Ra0vITZFrptQd1wfuC8SiCMQVxBugTix&#10;XgtOci7px6nLgnFxEIgLg+Xly9klbgLsDhcWUqdafdddxp3iyDfuxKW5/hCw8Yxcq0w7eA/Dbco1&#10;pDqkrrU2mCTna7FodRy72bWEOSW4sfPd4TZll7gmUM9AHPMcNwjE+ZVAnDME4hDjlmAH7JT04O7n&#10;p73kb7V+hNgkuW5C3TE38ATinCQQVxTugTixPqEkOZf0Y9Rlsa048gUTCMSVgenXL9Pre7oydtm3&#10;qCWuY/OW7A5XBnL+6/Vdbxl3iqMJgbhM5sm+MH3sbNe5ZTXy84tVINdrvf51CcQVi1bH9ZHrOuwM&#10;metkQUqtH+ky12wGdQ3Eidnci/Dw9hCI8yuBOGcIxCHGLcEO2Ammnzyr20vu1/oQYmme6HPJ8a/Y&#10;S+42rk20n2xs/b3yfgXJdRPqjutDd7nZty+tBdoxTpcF4aLIF4gT6xFMcn1oyWJxcRCIC4errpo/&#10;39TvH51e39tZ313i2B0uPJoaiDP98HpbBTAj+cadWGW3Fx+478pTjVk4gj5RNgTi/KLVcZ2kv8BO&#10;yD8OMUbUnToH4rZkvWg6BOL8SiDOGQJxiHFLsAO2gzAcFm/yGdOn1s3/fpfxtTKXkGtRetvup6X9&#10;zpPT2zrnpWuP3pX1wNlI1y4468T7if09TzH/vPjE58jn9TvP7a4mbzRluOVEmK7X+dJWGSfLdRPq&#10;DoE4/TgnSyCuKPIG4uyDtehDH3Iuacc3SQJxxZEvmMACZ1mYvs0ucSfhOi5vye5wZdHEQJwZoz6z&#10;d+/ec20VwIzkG3filPlK9Uj/yubHepv4lj5RPlLHWt1P0vQXAk4FotVx3aTPwDRmGYcYI+pPMwJx&#10;4jzPkCZCIM6vBOKcIRCHGLcEO2Aa6Wry1G4v+aLWdxCn2ut8zvzztu5q5wYJnpn5wtONe4oKupVF&#10;euv559pg3sSwHNdNqDuuD94XCcQRiCuI/DvEneiH0Yfi5FzSjm2SLBQXB4G4sJifZ5e4TfLvDrfI&#10;7nAlkicQJ/Mr2SkjRk3Zn3/55ZefYw8fCiDPuCPjvtY+RSr9VD5Hgg5aGfLLbi9VUkT7mfc4Lv0h&#10;e2g9f4nM07M+UlTfoE+UiZzHer3rSrval0IBaHU8Tan/8euxq5vXbuMRYyWBWPkscy6fbQ8b4CtI&#10;n9T6zM5ljKgzeQJx49c8V0+6RorHtc8oR9aMdQjE+ZVAnDME4hDjlmAHTIIwHO5I2T1Qfsq0n9x4&#10;Yqc3CZOtJbV8WPKVsNzBx51v/xVALckefGg38bqyCGpfWgu0Y5wuixtFMUsgTjR9MepQnJxL2nFN&#10;Uhb07EthRmTBXavj6RKIKxPTv9klzuA6Jm/J7nBlImONXu/TJKAIW+Qbd+YvsS+vjKycC9fM+uCQ&#10;OUt15Ls+ZcpcWh4ab3e9kn6Rf3zalHuoMpFzTq93XdP2BOIKRKvj6ZZzPmxdwxdv0T93drPxgVAc&#10;bJGNEbOFMpk31Bu5LmntPknpT/alhSPz6ywwV15ITt7ffhx8BQJxfiUQ5wyBOMS4JRAHGtf1kx9M&#10;+8lhrc9gw+117jOupv3OL6f9PT+Rrl7wLbbbAEBNcH24sUggjoc5BTFrIE6MeUFeziXtmCbJInFx&#10;ZA+L9HqeLIG4MmGXuJl2h/uThYWFJ9q3gRIw1wwCcTAT+cad6gNxJ+P68PJk5UGmHLN9KyiRLNCm&#10;t8M0s3moWxvJdS2be+vvOV3uocpE7hP0etc17UggrkC0Op5uNeeDjCOy3pNdk7Vy5FOuH/YjAArY&#10;HW5T5g11xXVOKdcs+9JSyebnJ74IUvBOySI/n3oqBOL8SiDOGQJxiHFLIA7GuXb1/CemvaSv9Rds&#10;oL3k740fNH3iV9Le7svSgxewOxpAzSEQpx/nZHmYUxRFBOJE0yejDMXJuaQdzyQJxBVHtvCp1/Nk&#10;CcSVzeLifKN3iXMdj7dc+GX7FlASEgLR636aBOJgi3zjjt9AnCD9WB5K6uXbTh4EVkE2D9bqf7Kz&#10;zJ3ldeb1Tg+OszkvO0qVidwnaHU/SWlD+1IoAK2Op1v9moJrIGU76UMgyPzG9IVCApesd9QX1+uP&#10;9Cn70srI5rxuY+n2+p/LhwOBOL8SiHOGQBxi3BKIg5OR3b5Mv3jXeD/BJpn8o/GutJ/853R192J6&#10;+/kX2O4BAA3B9QG8PNCwL60F2jFOl0BcURQViBNj7JdSZu1YJskCcXHIwr1Wx9MlEFc2Td4ljt3h&#10;wkYekGj1P10CcbBFvnEnjIdo+fo/PxdVBdJHtLrf3tnmNKZPSChuRwEI83dr0v/tS6EkXB/iS7vY&#10;l0IBaHU8XX9rCq7BlGnSj6C43eE2ZbyoI67XHZlj2JdWjsyRzOfn3A1Xk3WkDAJxfiUQ5wyBOMS4&#10;JRAHJ2P6BGG4JtrrfK7bT26U60H6/gseabsDADQUAnH6cU6WQFxRFBmIE2NbkJdzSTuOSRKIK458&#10;wQQWMqvAXGNfqtf/dGUss28RJa5j8ZbsDlcF+QJBBOJgi3zjTji7SuQJUPh8mNkUzNhxi1b30yxq&#10;vNxuHi/tn/UbdoarArlP0NphkrHdN4WOVsfT9bumIOela5+ZLOsjTUXmNtm1XusX+ZR+ad8eaoTr&#10;PDKEOaTMc0w5Zg7GZecIQU8Ccb4lEOcMgTjEuCUQB5uk/c6rtD6CNbXX+dR1q8lvmXa/Iu099hts&#10;NwAAIBCnHON0WfAtiqIDcaLpn9E83JFzSTuGSbI4XBz5ggkE4qrA9PPHGT+st8E0490lLu/ucEZ2&#10;h6sIc80gEAczkW/cCSkQt3S2XsbtJAxVJq5zycziHspO+nyZjxf5ObA9cp+gtcUkY7pnigGtjqcb&#10;xpqC3N/o5XOV+6QmUvzucJsyftSNGANxgsxjszmNXs6dypgrEIjzK4E4ZwjEIcYtgTgQ7LX8y+P9&#10;A2vn33d7yXu6BzsvMG2+xzY/AMApEIjTj3OyBOKKooxAnBjLYpOcS1r5J0kgrjhkkV2r4+nyoKcq&#10;zHW2UbvEuY7DW7I7XFWYawaBOJiJfONOOIE4Id+1irGzTMxc0mnnEtOGhT4LG+/XpjwndoWz/xkq&#10;RO4TTm6L7YzlfikWtDqebjjnicxXXK8l42bnPgHoJiHX/6zd9T4xi3I9sx8DNUGueVpbT1L6ln1p&#10;EOS/X99SAqT27RoKgTi/EohzhkAcYtwSiINuP1lI+8mntf6BtfEO087pK3rJ99pmBwCYiOuN/SKB&#10;OB7yFERZgTgxhkVUOZe0sk+SheHiyBdM4KF+VZi+3phd4tgdLg7kYbHSBttIIA62yDfuhBWIk/Lo&#10;5Zwm8+ayMH0qx659xfcpKUe2S9CJn0dlVx9PyH2C3ua65j6EQFyBaHU83bCujXIeu96bjmv6IM/a&#10;G0R5u8NtynhSJ7I5gtbOuqEF4gTXY9Bt8v0hgTi/EohzhkAcYtwSiGs2sktYt5d8UesbGLm9zn2m&#10;bd+ariZPtc0NALAjFgnEqcc5WR7sFUWZgThR+rb9qCAhEOcPWWDX6ni6BOKqxFxrG7FLnOsYvCW7&#10;w1WJPLzQ22GaBOJgi3zjTmiBuDwBLObNZZHvusRcpq7IfYLe5roE4opFq+PphnltNP3oFr28OzWs&#10;cQvKQeY0EljS+0AxsvZRL+Sap7XzJEMMxAky95ql75vXHrdv1UAIxPmVQJwzBOIQ45ZAXHNJb02e&#10;YPrAB8b7BEbt/0n7ye/Jef3q23c/yjY1AIATrg/jzQ08gTgohLIDcZnhtpecS3qZdVkULo58wQQe&#10;IleJ6e+PM+dIrXeJY3e4eMgXPCEQB1vkG3fCCxbIgzy9rLr8PFR5yLxEq/PpsuNOXZH7BL3Ndc25&#10;TCCuQLQ6nm7I96j5Q3GmXwUZYoFiKX93uE0Zs+qCXPP0NtYN+VqS777wZJu6pkwgzq8E4pwhEIcY&#10;twTimsnrVh/7tWkv+S2tT2B8mrb8uPnna9N+58m2iQEAckMgTj/OyRKIK4pqAnHifJDzXzmX9PLq&#10;EogrjnzBBAJxVWOut7XeJc51/N2S3eGqJt+DDwJxsEW+cSfIQNyaXlZd5i7lQSAOTkbONb3NdeVc&#10;ti+FAtDqeLphrym43qeeLEHoeiPjiOkfpe4OtylziPog1zytjScpfcy+NEjyzcEys/OnifMxAnF+&#10;JRDnDIE4xLglENdMuv0k1foDxmXaS451e53r0tuTJ9imBQCYGdcH8rI4al9aC7RjnC6BuKKoLhAn&#10;hheKc33QwIJwceQLJhCIq5p9+/Y91lxzD+vtMc3wd4ljd7i4MNcMAnEwE/nGnVoE4nj2UhLMZeBk&#10;CMT5Ravj6Ya9pmCuL2ebPuK0I+im5nUNDXs0g+p2h9uUvlQH5Jqnt6+uXEfsS4PF9ZhOtplrewTi&#10;/EogzhkCcYhxSyCueUibd3ud+7T+gLGYfLh7sPNyMwbvsc0KAFAYBOL045wsgbiiqDYQJ4b1EFDO&#10;Jb2cugTiioOHyPFg+v0v6u0xXRnb7FsEievYuyW7w/nAXDMIxMFM5Bt3QgzEEboJBdOnztbqfLrc&#10;x9QVzk2/aHU83fDPxXzjVia7xNUT6RMSVNLafJrZa/KFh+TaZj8eIsa1/aXP2JcGjemfuX5iOjsn&#10;mhb2JBDnVwJxzhCIQ4xbAnHN4rrbO99v2v2e8X6AkdhL1tN+58Xp+3c/1jYpAEDhuD6UNzfuBOKg&#10;EPIE4qT/af9+54YTanI9FhaDiyPfAx4CcT6o4y5x7A4XH+aaQSAOZiLfuBNkIM7pwZ+Z6xC6KRGt&#10;zqcp7WdfCjVD7hO0Np8k52axaHU83TjWFOT+Ry//dE3/iiLMAm7k3R0ue13+XQdlDmWLAJEi1zy9&#10;bXVjuoaYsuZao2xecJhAnF8JxDlDIA4xbgnENYd0dfdju73kPVo/wOD9Q3OuvvDVt+9+lG1OAIDS&#10;IBCnH+dkCcQVRb4d4k4spDp/K3nT7LVhhBRcF84IxBVHvmACgThfmL5fq13iXMfdLZfYHc4TMm7o&#10;bTJNAnGwRb5xpxY/mcrcpURc2yOTYEEdkXNNb29d6Tv2pVAAWh1PN541Bde+tSXrJnVCxo5sLUVr&#10;68lmr1k6O3uPfL8QwFwifuociJP+rR3DdsZ0jMVAIM6vBOKcIRCHGLcE4prB/v2XfnW3l7xF6wMY&#10;sL3OatrvPPc1t57/CNuUAACl4/pg3ty0E4iDQsizIJq9Lt9i7KZ2UdZ7UEHOJa18k2QhuDikD2l1&#10;PF0Ccb7Yt++K2uwSx+5wcSJjhtIm20ggDrbIN+4EGYhznbsE/fPVsZNntx7TJjwPqyFyn6C19yTN&#10;uUwgrkC0Op5uPGsKZvwi7AEz7Q5n3+JEXzL9gl3iGohc8/R21Y3t+uE6Bm/ZpPVlAnF+JRDnDIE4&#10;xLglENcM0oO7n6+1P4ZqsmHG1+AWuwGgGciDKv3GXFcehNmX1gLtGKdLIK4o8gbiBAkaaP99p8oC&#10;m7yHfTsvyLmklW2SsshmXwozIgvqWh1Pl0CcT0z/r8Uuca5j7qbmda+1bwEeyDfmEIiDLfKNO0EG&#10;4pweZId2Da4bpl/lCqqE2LdgNsy5RiDOI1odTzeuNYW8YSgZ++xbQMRIO2brJ1obT9auuZzYHW6T&#10;PGtAolzj7FtAhNQ9ECf9POc50qCxmECcXwnEOUMgDjFuCcTVn7TfeXK3l9yvtT8GZi/5ooyr6dpF&#10;D85aDwCgelwfzpsbdgJxUAizBOKEpWJCcacs0FaJnEtauSbJInBxyKK+VsfTJRDnkzrsEpd/d7iF&#10;T7A7nF/yjTcE4mCLfONOWKGlfOcB8+ayMfNJ5912sjkw85o6QSDOL1odTzeua6O5/ufa2Yv713pQ&#10;xO5wm+TtS5kELGNFrnl6m+rKPMW+NBryhj2b068JxPmVQJwzBOIQ45ZAXL15VX/349N+8j+1tseA&#10;7CX/aM7F37xudc9326YDAPAGgTj9OCfLg72imDUQJ8jDPO3vdmq2GOsnFCfnklamSfJAoThk0VGr&#10;4+ny4Ng3pt1eorfNdGWcs2/hFdfxdlPzOnaH84zpewTiYCbyjTuhBeLcHmZmzrMGWTL52iUzlPER&#10;ZkfuE7Q2nqS5DyEQVyBaHU83vjWFPPfuMYZa4FRk/iLtqLXvNLPX6OsseYNDcp2zbwGR0YRAnGDK&#10;nSPs2ZQ1ZgJxfiUQ5wyBOMS4JRBXb9J+59e0dsdwNOfg7WkvmbdNBgDgHdcH9OYGn0AcFEIRgTih&#10;gFCclz4tn6uVZ5IsABdHvmACgTjfzM/PP8a0xd2nt812+t8lbpbd4fbu3fsd9m3AExJu09tnmgTi&#10;YIt8405YgTgzb1nTyzlNdnMpG1PHOX82NTN7eEtwMXYIxPlFq+PpxrmmkF0vtOOZJvOhmClyd7hN&#10;ZNzK15dE5hUxItc8vT11Tf+IMhCXLzi82JCcEoE4vxKIc4ZAHGLcEoirL91+8tPdXudftHbHAOwl&#10;x9N+8sp09YJvsU0GABAEBOL045wsgbiiKCoQJ8hDY+3vd6qPh0JyLmllmSSBuOKQhXStjqdLIC4E&#10;TNtFuUuc61i7qXkdu8MFgDzM1dpnujwAhi3yjTvhBOLyfPlAHnbbl0PJ5B1jTlbai2BcvMh9gtau&#10;k/Rx71NntDqebqyBuDzXGtZPYkXmLuZaUejucJvkWQsS5Vpn3wIiojmBOPcvKcR6rO4QiPMrgThn&#10;CMQhxi2BuHpyXX/PRWkvOaa1OQZgr/M76WqHh6gAECSui5rmZp1AHBRCkYE4wXWRbVzTtyt9MCTn&#10;klaOSbL4Wxz5ggkE4kIgxl3i2B0ufsw1g0AczES+cSeMQJw83HOds4hm3sJzl4qQNtLaII+mrQnG&#10;RYjcJ2jtOcmq73vqjlbH041zTUHGJf14JstYEC9l7A63iZ1bsEtcQ3BdqzN9I9qQmIyv2jFNtwlr&#10;TQTi/EogzhkCcYhxSyCufrzs1vMf0V3t3KS1N3q217mj20uuSh+Y+yrbXAAAwUEgTj/OyRKIK4qi&#10;A3GCa38et8qHQ3IuaWWYpDzosi+FGckXTCAQFwrm2hHVLnF5r0vmdewOFwjmmkEgDmYi37jjPxBn&#10;yn22zD/08m0nc+YqyTOvnqY8jJb3tG8PgeN6nlZ5z9MEtDqebrzXx+zaoB2Trvy9fSlEhMxbXNta&#10;zF4zfXe4TfKOW3K9s28BkdCkQJzrsWY2Yc5MIM6vBOKcIRCHGLcE4upHt5+kWlujP9Ne8uluL3nN&#10;tf3H77bNBAAQLK4P6hcJxPFwryDyLIDal04l/4PbzKoWWOVc0j5/kiz8Fke+YAKBuFCIaZe4WXaH&#10;W15md7hQMNcMAnEwE/nGHb+BOHmgbeYet+hl24ns4FI1s7XXZM37ev3ZcdgeuU/Q2m6S5j6EQFyB&#10;aHU83ZgDcXnutZkTxUaZu8Ntks0z2CWuCcg1T29H3bgDcXl+NrUJO2kSiPMrgThnCMQhxi2BuHqR&#10;9vc8pdtL7tfaGj3Z69xhxso9WQsBAISPPODQbsgnSSCOQFxRlBWIE/It1G8p54V9q9IgEOcPWUDX&#10;6ni6BOJCwlw/otglznWM3dS8jt3hAkIe5GrtNF0e/sIW+cYdP4E4eZAnD7TzP6Q+cb9A2MYD0nby&#10;EFlrkyKsegyFnSP3CVqbTZJztFi0Op5uvGsKee7huY+KC5mz5BlLstfsbHe4TfL1pxPjEWsjEdGk&#10;QJxgyu80h479eHcGgTi/EohzhkAcYtwSiKsP6e3nX9DtJWtaO6MHe8kX037yy790255/ZZsIACAK&#10;XB/Wmxt1AnFQCGUG4gTTt2fcJaPctpZzSf9cXRZ9iyNfMIEHOSEhu8SZcyLoXeLYHa4+yPmvt9Vk&#10;FxYWnppda+LTHjYUSFa3el+ZrMyTZJeJUpU2v1DCdzYEtyYP5fTyuOj/516bStaeWpsUp9w/2o+D&#10;QJD7BK2tJinnun0pFIBWx9ONORAnY4d2TNNkDSUmqtgdbhPpT+Z6xC5xNUeuAXob6spc1L40SmSe&#10;pB3XJGM/3p1BIM6vBOKcIRCHGLcE4uqDac93jLcverLX+ZwZH59umwYAICpy3KgTiINCKDsQJ8jD&#10;Hu19du58aXNnOZf0z9SVB132pTAjsniu1fF0CcSFhrke/4LeVtOt6kG+6/i6qXkdu8MFRp5AXOR+&#10;Mc9DTZhMvnEnTut2rxAjpr9dKA9XtfYp0qrGU9geuU/Q2miSco9kXwoFoNXxdONeU3C9vkj/tC+F&#10;wJH5Sp7xI3uN2+5wm+RZFxLpV/HQtEBcvlBp3QOeBOL8SiDOGQJxiHFLIK4epKu7F9Ne8o9aG2PF&#10;9jo3pavJU23TAABEhzzI0G/GdRcJxBGIK4gqAnGC9FntvXZuOaE413Kx4Fsc+YIJBOJCI3tgs3hI&#10;b69plr9LHLvD1YsGBuKs85fZKoAZyTfuxCpz5RDIxshZ58DbKw+ty/wCCewMuU/Q2meSpt0IxBWI&#10;VsfTjT4Q53ofy3P4SKhyd7hNzHjFLnE1R655evvpytzCvjRKzLzoEu24plv39SYCcX4lEOcMgTjE&#10;uCUQFz/p/9iTmLb8w/G2xcr9fNpLXv2a27/tG23TAABECYE4/Tgny0O+oqgqEGcXWGd8IFj84lSO&#10;BwkE4goiXzCBQFyImGtykLvEuY6tm5rXsTtcgDQ1EGf641ttFcCM5Bt34jOb2+TbIQaKJ5sDuwWl&#10;8mrbnmCCJ1zb2bQXgbgC0ep4utEH4px2YZfrg30pBIxcw01bVbo73CZ51oZEufbZt4CAIRC3E+cv&#10;sS+vKQTi/EogzhkCcYhxSyAufkw7vn68XbFqk8Pd1T1LtkkAAKJmkUCcepyTJRBXFFUF4oTsgWBY&#10;oTjX8rDYWxyy2K/V8XQJxIWIfXAT1C5x7A5XP0w/u1Bvs3rLuFMc+caduJSHl3Kc9pAhIOQaZton&#10;5+47bvJzy34gEOcXrY6nG3sgbvEW/bh05fpjXwoB42N3uE3MOMUucTVGrnl62+nKnNK+NEpk3qUd&#10;13TrvtsugTi/EohzhkAcYtwSiIubV/R2/3i3l/y11rZYjeYc+u+v6CXfa5sEACB6CMTpxzlZAnFF&#10;UWUgTphtkfUrD3ovtG83M3IuaZ8zSYIJxSGL5lodT5dAXKiY63JQu8S5jqubmtexO1yg5HuoEb+M&#10;O8WRb9yJx2yOVPedLeJH7mNmmQvvVPMZhK0qRq7XWltMkjYqFq2Opxt9IM51DYlAXODIPCUby/U2&#10;nGT2mmJ2hs2zPiQyXw2fBgbiztaOa7p1X2smEOdXAnHOEIhDjFsCcfGSrl3wyLSXvF9rVyxfc+78&#10;Xfdgcn3ae+w32CYBAKgFORYzCcRBIVQdiBPyLvRuahd8CwnFybmkfcYkWegtDukHWh1Pl0BcqNjz&#10;Oohd4vLuDmfK/6fmtewOFyhy3dfare4y7hRHvnEnHtkVLC7kfsaMO6UG48z7E7iqELlea+0wSdqn&#10;WLQ6nm7cawquO4mZ/hZ1uKUJ+NwdbhMzV2KXuJoi1zy93XTrcM3Qjmu6BOKwTAnEOUMgDjFuCcTF&#10;i2m/l4+3J1ZkL7k7Xd29aJsCAKBWEIjTj3OyBOKKwkcgTpg12CCLc/Ie9u1yI+eS9v6TJJhQHPmC&#10;CQTiQmZhIYxd4lzH1E3N69gdLmBmHTdilXGnOPKNO+GbzYnq/hNP9aXsYFw21y1m5yCYjlyvtTaY&#10;pGkbAnEFotXxdONeU2hiuKXOyBwlG8/19ptk9ppir/HsEldPmnjN0I5rmvX/cgmBOL8SiHOGQBxi&#10;3BKIi5P04OPO7/Y6X9LaFEu2l6ynt55/rm0KAIDa4frwfpFAHIG4gvAViBNmDTcUsfgr55L23pNk&#10;kbc4ZNFfq+PpEogLmSuvvPLR5vo81NtumsXtEsfucPVl1jEjVhl3iiPfuBO22TyGsbEOyP2Nac9S&#10;gnHmfQleVQCBOL9odTzduNcUcvQ3fjI1YELYHW4TWWPJPx6xS1yoyDVPbzNd0wdi/8nUHPP+un/B&#10;hECcXwnEOUMgDjFuCcTFx4t6Tzgz7SXv1NoTyzVd7fzm9b3kMbYpAABqCYE4/TgnSyCuKHwG4gR5&#10;iKt9xk7NFmrzh+LkXNLed5IEE4oj3wIlD/1Dx5wjL9bbbroyDtq3mAnX8XTLhdfZt4BAMdcMAnEw&#10;E/nGnTCVh5TGtVnmQBAm5QXjuH8qG7le63WvK+ewfSkUgFbH040+EHeLfly6ct9rXwqBIfMTGde1&#10;dptm9ppy5gHsElc/5JqntdkkpX/Zl0ZJvntHAnFYpgTinCEQhxi3BOLiQ9pMa0ss2V7y1nTtogfb&#10;ZgAAqC2uD/DrtpipHeN0eaBTFL4DcUIBobjc54O8VnvPSbLAWxz5ggkE4kLnyiuv8LZLHLvD1ZtZ&#10;x4pYZdwpjnzjTljKw8ksBDH7z8ZD2Mj9jmnvgoNxzKPKRK7Xer3rmvYlEFcgWh1Pl0AchEFIu8Nt&#10;IkG7/GMQu8SFiFzz9PbSlTmnfWmU5Lt3nL/EvrymEIjzK4E4ZwjEIcYtgbi4uLbf+fZur/NHWlti&#10;Oaa95B9NnV+Xrj16l20GAIBas0ggTj3OyRKIK4oQAnGCLDxpn7VT8z5QknNJe79JEkwoDgJx9cWc&#10;J152iXMdS7dkd7gYaGogjjlPccQciJP5SvbAnIfMTUOuAab9CwnGmfcpbTchODEPIRDnEa2Opxt7&#10;IM7tukB/CxMZ17Nrs95u05R7H5kblKX0Ge1zt1OuhfbwICDkmqe11ySlX9qXRkmetU4CcViuBOKc&#10;IRCHGLcE4uIi7Sdv0NoRyzL5m7TfebGtfgCARuD6EH+RQBwPhwsilECc4LpAN26eRX45l7T3miSL&#10;u8VBIK6++Nglbpbd4UxffJJ9GwiYJgbiTP9cv/TSS8+yVQAzkm/cqV7T7vJzqEey+wP5wgABJsjm&#10;7KZfzByMYy5bHlK3Wp1P0rQnAaUC0ep4uk0LxHHuh4gEz7T2il8C/KHhut4m81H70ihxPd7Muvdb&#10;AnF+JRDnDIE4xLglEBcPaW/PD3X7yWe0dsQyTP6s2+v8lK1+AIDGkD3w0m7GdeUhmX1pLdCOcboE&#10;4ooipECcMOuCsOuDJTmXtPeZJA8SiiNfMIFAXCyYc6XSXeJcx9Et2R0uFvIF4uYvy14Xn2Y8fPJF&#10;F130YHv4UAB5xp1sXiKhtPlLinlonb3XlpttvnRhVj7CbzCdfA94t5QH3NLX7NtBgch9glbnk3S9&#10;b4HpaHU83XjXFGSs0I9psnnn2FAeci3Orsl6m8WsXA/tYUIguM4fpG/al0ZJnvUB+9IaQyDOrwTi&#10;nCEQhxi3BOLi4IEH5h5k2usd4+2H5Zj2kmPdg529tvoBABqF64364uLCcfvSWqAd43TnmUsVhNSl&#10;XseTtS8tDdeHSeO6LL6ac4lAnCeyB/96PU+WQFwsXHFFdbvEsTtcMzBtdaHWjtNdutC+HKCQcWf2&#10;OQoBGJgd05fPlr6k9bGdKOFO+1ZQIK7XB64HxaLV8XRjDsRJoFo7pmnW/acA46OYoH3IEr4OieYF&#10;4tzmSebva7XOrkMgzq8E4pwhEIcYtwTi4qDb272ktR+WYC9ZT/udH7NVDwDQOJq2MHEy+R5Osphb&#10;FCEG4oQCQnE7+ga8OZcIxHmiiGAChI05XyrZJU7+Xnuf7WV3uJgw1wwCcTATRY075ppzi/63O1Ne&#10;b98KYCZMX8o1X67TvWRIuLaHPKy3L4UC0Op4uvEG4vIFqbiPCgmZk8i1WG+reijXRHu4EABNWnc2&#10;51eOXTSbMCYTiPMrgThnCMQhxi2BuPBJ+51vMu10u9Z+WLj9627vfL+tevDA4cNnnbN+z66nrm+c&#10;cfHwnvbT14+2l084ar90/Wire+hY6/pDG60bxeFG+5bhqLUmDkat923+e+tr5e+z17WX7xqd+bRD&#10;95z5bcNj7UfajwKACeT7hm89flJJHlbrxzdNHnAXRaiBOGHWB847ecixSCDOG/IQQKvj6fIgJyYW&#10;Fha+xbTb4PR23M6d7xKXf3e4RXaHiwzmCzArRY478tBM//udaa5B/HQdFEL++TI7bheN3Cfoda3b&#10;jIfv1aHV8XTjDcSZvnNcP6Zp8pPcIVH/3eE2ZZe4UGhWIM59jb0Zc3MCcX4lEOcMgTjEuCUQFz7m&#10;OvtSre2wWNN+592vuDX5TlvtUCJra3MPlnDaYNS6RAJrNty2Ptho3Wf++UBFHh9stO8ebrTeIWWQ&#10;stw5OmuPlM0WE6CxyMM27YZ8unUJxOU6dhbVCiLkQJww6wPn7R72mfcnEOeJIoMJEC5LSwsv0tty&#10;ujtdkJa/016/vewOFxvmmkEgDmaiyHHHvJf8ZKXTHOJ0CSTB7Ni+6ByOMeMnz+QKRu4TtLqepNzn&#10;2JdCAWh1PN04A3F55kMyXtmXQwDIfMS0Sa13h9uU9ZNwaFIgTuY42jFNtwm/REIgzq8E4pwhEIcY&#10;twTiwiZ9/wWP7PY692lthwXa69yRrl1wlq12KBDZkW19dOb8cNR6o+ziNtxo3auE00Ly/sFGa8P8&#10;c2VwtHWN8Slrx+d22cMBaAT5HtDV4yFv6IGsuhND/cvDIq0cO3fyA2d5OKC/RpcF3eLId90jEBcb&#10;Ze4Sx+5wzULmPVp7TpdAHGxR9Lhj3k+CSDM+0GZcg9mRfqT3r+1kx6giIRDnF62OpxtrIM4t1CKa&#10;vsmupAHRnN3hNuULrSHQrEBcrl00G9BPCcT5lUCcMwTiEOOWQFzYdPvJm7V2w+K8rt/Zf23/8btt&#10;lcOMHDnytWfLbmuDjfZbIwi/7cxR+0vmn+s21HeJHKM9XIBaIg8j9BvyadZjVwnXxUBZ2LAvhQKI&#10;IRBnHzjPuAuL/sDZ9X0JxBWHLDhqdTxdggMxslTSLnHy37XXbS+7w8WIuWYQiIOZKGPcydcvt5SH&#10;jfRTKIJ8c2XmVUVCIM4vWh1PN85AnPQb/Xim2YSdj+JA5iLZ2K+1Uz1lDSUMmhKIk+uddjzTlDmU&#10;fXnNIRDnVwJxzhCIQ4xbAnHhkvZ2X9jtJfdr7YaFeW+6lpyT1TjkYf3eM84bjlqXGl8/3Gh9wPzz&#10;C6cFymrm+tE2102oPa6LYnVZVJKFB+34JtmchYpqiCEQJyyVFIpz738s5hZFGcEECBPZJc6cO4Xu&#10;Epd3dzgju8NFioSGlPbcRoJGsEVZ4478jf7anZndA7BTF8xGnjm9fDHJvhwKgECcX7Q6nm58gbic&#10;QQ/GmIBo3u5wm7JLnG+aEoiTsVU7nmma8bshu2gSiPMrgThnCMQhxi2BuHDp9jq/o7UZFmPa73wo&#10;7e3+Plvd4MDgaOvc9VH7pUPZNW2jff/JYbEmSCAOmoC5aXfa0j3WxYmTkQfV2rFNUxY37MuhAGIJ&#10;xAmykO96npzuqeEI834E4jwhi+JaHU+XQFysLBW8S5z8e+3vt5fd4WIlz5xh/JoPzabMcSfPfOpk&#10;ZT5i3wogN3J/qPWvSXJfVSwE4vyi1fF04wvESZ/Rj2Wypl/y/D0QZB7iep2ui6yj+KcJgbg8oeHM&#10;pqwzEYjzK4E4ZwjEIcYtgbgwuW41+Q9pv/Nlrc2wAHudo9f1d/+orW7YAR/aOONxg1Hrp4Yb7RXz&#10;z78bD4k1SQJx0ARcF9Az4/6WpeuCjMhOBsUSUyBOmHUROXvtVkDC/H8CcZ4oM5gA4VHkLnEz7A73&#10;SdPv2B0uUuTarbTpNhKIgy3KHnfyzeW3NHMSwjEwE6590PS54/alUAA56p9zvkC0Op5uXIG4/EEP&#10;fi41FJq7O9ym7BLnk7oH4kz/yvWrEvIa+xYNgECcXwnEOUMgDjFuCcSFSbef/L7WXliAvc6fdleT&#10;Z9uqhincMfrarxt+pHXpYNT6zeGo/UktHNZECcRBE8izwBl7OGxxcfEW7bimSyCmSGILxAkScJDF&#10;Oa1sOzF7bRaScF0wkwddJwoBM1N2MAHCY3l54ef1dp2uOe9O2SVO/r/2d9vL7nAxI9dtvV2nSSAO&#10;tqhi3Mk3t91SXm/fCsAZ17CFzIntS6EA5D5Bq+dJmvonEFcgWh1PN55AnBm/8gY95L6Xn0sNAJmD&#10;ZO2ht9Uk5TWhqZVzJ8o10lYHeKD+gTj3L1yLzfrSNYE4vxKIc4ZAHGLcEogLj+tWO89M+51/0toL&#10;Z9PU62fTfvIcW9UwgeFHzvzBwaj1uuFG+/B4GAwJxEEzkIVK7eZ8mrEtUJxMngVB8/fsYlAwMQbi&#10;BNN/cgQjtsz6nvuDBRZxi0OuAVodT5dAXMwsLy9/sznn1vW2nebWLnHsDtdc8l33CcTBFlWNO+Y6&#10;5/yTdqc6z70v5CLPF6zMeUFYpiAIxPlFq+PpxhSII+gRO3l3hwuxDWXcMNev41p5t5dd4nzheh0x&#10;bRzNejN9cqcQiPMrgThnCMQhxi2BuMB4YO5Bab+zX2srnNFe50vdXvJztqZhjLW1uQcPRq1LBhvt&#10;u7UQGG5JIA6aQp4HaLEucro+MBDNa07ZJQhmJ9ZAnCAPqbXy7VRZMHNdNCMQVxyy8KjV8XQJxMVO&#10;3gd6m9f/PGOHyPgRP+aaQSAOZqKqccd8Tq6dfE6VUBy4k29uTCCuKFznKHLvb18KBaDV8XTjCMTJ&#10;XMb0lVw7izEPCgOZf8zQhkFeo/MG/FhP8UedA3Fyr68dw3aa1zUsn0Qgzq8E4pwhEIcYtwTiwkJ+&#10;ylNrJ5zdtJ+80lYznMTwWPuRhzZazxuOWh/Qwl94ugTioCnkCSfZRbKovtGWP8g0f4l9CyiImANx&#10;wqyhOFdZwC0OuW5pdTxdAnGxY9p9lxm3PqO372TNa760sLDwVPO/7x//b9sprzWf+0hbBIgU04YE&#10;4mAmqhx35LOyObr2njuVMQ/cyDOvl75qXw4zQiDOL1odTzf8QJw5P3MHrJsX9AiXOu0Ot4ntm+zI&#10;FRF1DcTl/cJdZtPm2gTi/EogzhkCcYhxSyAuHH7j8JMekvY779baCWcz7SdvuPo3nvQQW9VgWD9y&#10;xnnD0a6fH4zad2qhL5wsgThoCrKopN+kTze2kI4s/mvHMU1ZjJH6sW8BBRF7IE6oMhRHIK44ZCFc&#10;q+PpEg6oAzMsWn9R+Xfbas5bdoerAeaaQSAOZqLqcSdfn93Szn3pw5GRzUtlnKv+gX+Oh93H7Uuh&#10;AAjE+UWr4+mGHYgz15CzJdSml30nct8UAjIWZOO51kaTjWH9i13i4iLHHCH4QJx8aTrP+SXK9dW+&#10;TYMgEOdXAnHOEIhDjFsCceGQ9pJ5rY1wRnvJW197x7d/na3mxnPo6EM7g432Lw032ofHg164MwnE&#10;QZMwN/N5v2UZxQOzvEGIZi5WlE8dAnFC3n7lKou3xSEPB7Q6ni4PdurAc57znHNNe951evuW4icX&#10;FhaebD8aIkbmOUr7biNhItjCx7iThaO0992ZMTwQhwy53pweXqn2p29lnnrq50/X9K8j9qVQADnq&#10;n0BcgWh1PN2wA3GmP+X6CUBRrkX2bcAzddwdbhOZn8ywfskucRVTt0BcNu/KF4bLbOLaEoE4vxKI&#10;c4ZAHGLcEogLB9MeR8bbB2e017kjXbvowbaKG83hw2eds3601R1stO7TQl64cwnEQZOQb7jpN+vT&#10;zRYCwn5gNtuCBUGYMqhLIE7Iu9jsojzosh8HMyKL4FodT5frQF0w59LP6W1crGbMeb39SIgcmUNo&#10;bTxdAnGwha9xZ9bQvrmOEVoKHJlPa/c48u/sn1SC+TynYAKhmWKR+wStnidp2otAXIFodTzdcANx&#10;s4wb2bWI+U8IyLxDGxu207ZhFGF4domLhzoF4uT8MOXL9XPSoul/Dd1BnkCcXwnEOUMgDjFuCcSF&#10;gbmWXqK1D87kp9K15BxbxY3lrmMPe7j8NOpwozXSwl3oLoE4aBp5b+zldfYtgsMuBub69igPa8qj&#10;ToE4wfVBlKss3BaHXBO0Op4ugbi68Jzn7K1ilzh2h6sR5ppBIA5mwue4M+v8xMyhCc4EiOlTO/hJ&#10;w/lL7J+XivRV/fMna8rOT4oXiOt5znldLFodTzfMQJyUy/SNnF8ijGNnsaaQNywWUxtm4yC7xMVA&#10;XQJxO5t7TTa7vjZ192UCcX4lEOcMgTjEuCUQFwbdfnJAax/MaS/5zCv7nUtt9TaWuz/S+g/DjfYf&#10;jAe6cDYJxEHTyPNAY1NZGLBvEwx2kWxNK+/O5IF2WdQtECe4PoxyUd7bfgzMiCyAa3U8XQJxdcKc&#10;T6XuEmfGHXaHqxEyF9DaebrMH2AL3+POLA/vROYgYTFpV7hxpd3tS0rFfE6On1cM+ycjY0POUb2e&#10;deX+2L4UCkCr4+mG1f/NGCUhj9w/kyqaPnVE3se+JXhE5hw7GSPGzV4TVxuyS1wc1CEQZ84N+dWR&#10;nAHMTZs89yEQ51cCcc4QiEOMWwJx/rmuv/tHu73kfq19MKere16W1W4zuevomd8+2Gj/p8FG62+1&#10;QBfOJoE4aCLy8ES/ed9eWUi1b+Mdu7A7y7GwSFYidQzECdJvtLLPKv2xOOQhgVbH0yUQVyf27i11&#10;lzh2h6sZ8gBEaedtJBAHW4Qw7mRhBe1zduo898UB4PpQWfqefWkpyPvnCV6UXa6m4Xr/YdqMQFyB&#10;aHU83XBCEeZcnGnNRMyuAdwrhUITdofbJOu/7BIXOrEH4uT6lm+us6VcZ+3bNRQCcX4lEOcMgTjE&#10;uCUQ5x/TBr+ptQ3mM11Nfitdu+AsW72N4vBfzrUHR1s/M9ho360FubAYCcRBE5GFIe0GfqeGsMBu&#10;jkG+vZf7wV+22MECWZnUNRAnyDmglX8WCcQVR75rHA956oY5p0rZJc68L7vD1QyZU2htPV0CcbBF&#10;COOOKYM8NJ41FFfJT3CCjlxXsnsUrW10ZU5qX14KMj/VPneaPBQuHtd2KLtfNA2tjqcbRiDOXlNm&#10;HBdEdnwMBZlvuI4TYvaaOHf4Y5e48Ik5ECdlz3NOnax5/fFYz6/iIBDnVwJxzhCIQ4xbAnF+ecVt&#10;e77btMNfjbcL5rTXueNVq49/oq3eRjE81n76YKN9kxbgwmIlEAdNJc/DjZM1N/zykxleAmVFfHsv&#10;xm/HxkadA3GC6YOFhuJYsC0OuTZpdTxdAnF1o6Rd4tgdroaYawaBOJiJUMYdKcesc2T6tj/y9SOx&#10;nLBKnrl8JsHKoiEQ5xetjqfrP0BWxJqJyD1qWDRpd7hNzNjILnGBE2MgLutXs62Li9l1lnkPgTjf&#10;EohzhkAcYtwSiPOLqf/Xae2COex1/k/aT37SVm1jWDs+t+vQRuu1w432/ePBLSxHAnHQVOyi0qzf&#10;gpMb/8rOISlzQd/ekzBfw7+9Vz51D8TZc6iAb9xn8rChOEzbEIiDE7guzm+nOU/ZHa6GmGsGgTiY&#10;iZDGnXz9ectsnk3/9oGp9xke+hcbwJE+kOeey/Yf7rMKhkCcX7Q6nq6/QJwNwhVyj5q9D+dzKJi2&#10;aNzucJuwS1zYxBSIk3PB9Isb8pxLmnzZehMCcX4lEOcMgTjEuCUQ5490dU/S7XU+qrUL5vLltmob&#10;w2Cj/UODUet9WmgLy5NAHDSZpRkfmG1qF0pL/eZlUQu7djGQh3wVUPdAnJAtphX1wIHF2qKQ65FW&#10;x9MlEFdHzHn1KNO+d57e3rlkd7iakm8+xFwCtght3JH31j9zZ5q5DT/95Im8D/3Foh7KyvUt6wP6&#10;50zTjLs8jysBuU/Q6nuSpv0IxBWIVsfTrT4Ql62XLN6il8ddOw6wu1ZA5B0f6hDYkTlJ3nGJflw+&#10;MQTipA9JOeWztTLl0Vxzb7BvDwTiPEsgzhkCcYhxSyDOH91e5xe0NkF3037y2+mt5z/MVm0jOHSs&#10;9TODjdbHtMAWliuBOGg6srW7dmOfx2yhvtjFpqKCcGK28MFW9lXRhECcYBdnCwhrEogrCrkOaXU8&#10;XQJxdcV1gX6S5hxld7iaYq4ZBOJgJkIcd2a99sncxr4VVIjMK7X22KnZnDTf9Sn77FkfFjOfKoPs&#10;Plurb13ThgTiCkSr4+lWE4jLztkTQbjCdjsSs/dinhMSpj0auzvcJnkDgayzlI/rnFP6pX1p6ci1&#10;zM5tCllX3lSuu/Yj4AQE4vxKIM4ZAnGIcUsgzg/pe5Nz0n7nQ1qboKvJna/o7XmSrdra8+FjZ5w/&#10;2Gi/eTBq/4sW1sLyJRAHcGKB/QbtBj+vi4sLa9l7uj8Q2VzUlcWuohcsqlqYhoymBOKEvAvUJ8tC&#10;bXFIe2h1PF0e4NYVc249yjjrLnHsDldjsgclartPkQfFsEWo447MLfTP3pkyp7dvBRWS3UfpbbJT&#10;s/fYWR876d4r5+47mfKZ9i2hYFzPZc7dYtHqeLrlrTuY8WYzuLo26/2nZvaefIkwNPKGweR19i2i&#10;R/p+/nGKXeLKJKRAXHaNLGtNOdOMybfI59iPhBMQiPMrgThnCMQhxi2BOD90e8lVWnugm6b/fjbt&#10;7b7MVmvtWR+1f2Qwat2mhbSwOgnEAWRkN/T6zf6synvLIn62iCchKdmVTn7KSf4pi7nyjeYT32ou&#10;ZVFXlPe3hwoV0aRAnLC0dOLnpXL3XzlH7FvBjMiCt1bH0yUQV2dcF+nHNecnu8PVmGxOorf9ZOcv&#10;y14Xn5dffvk59tChIEIed8z1a6Y5PnPo6ske5urt4arMTaUNs/uwzevAV+7BbizqYXE2B+bhcFlI&#10;W2n1PknTHgTiCkSr42nKOSf3hvmVc/SUtRI5V2WtpJRwx6bZeUwYLjRMn2j87nCb5A0Gyjlk3wJK&#10;IE8g7tRrXh5PXCeXT7pO3mLet7Q15U3lM8znM985DQJxfiUQ5wyBOMS4JRDnh24vuVtrD3TTjEEv&#10;tVVaa/bvn/vqwdHWNcNR+xNaQAurlUAcwBbmxr7UBVZfsmDhh2xxSm+TSdqXRku2MKcf23aySFsc&#10;ph0IxMEpmPNrll3iPnnllewOV2eygIja9jV2YeWiiy56sK0CmJHQx53Z5/jz3DNXTPagV2uLUGUn&#10;7jKR+wS93nXl/te+FApAq+O6afrMfdwPhUneEJi8zr5FbZB1PdNX2SUuMFwDcbFqxmIJO7O2rEIg&#10;zq8E4pwhEIcYtwTique62/f8W1P3/zTeFujs76S3PLr2E8rDo7P2DEft/6IFs9CPBOIAtrCLS7UK&#10;xcnDABYs/NDEQJyQN1hBIK44ZLFbq+Pp8gCo7uRdqDfnJrvD1ZxmBuLEhefaKoAZCX3csXP8mX4O&#10;UwJa9u2gIlxDUL6U+y1bZCgJAnF+0eq4TmZrQISFQkTaxbQPu8OdBLvEhUcTAnGm/7Bj8lQIxPmV&#10;QJwzBOIQ45ZAXPWkBzu/qrUF7lzTbz+a9vc8xVZpbRkcbZ073Gjdq4Wy0J8E4gBOR270tQWA2MyO&#10;gzCcL5oaiBPyhCtYoC0OeXCg1fF0CcTVHdMvdi0uLnxGb39d8/dfMq97pH0LqCkNDsS93VYBzEgM&#10;446UMc9D9VNdutC+HVSEabOgv6yUlY/7rbKR+wSt/idp2oVAXIFodVwXpa9wDocLu8OdjvRX02/Z&#10;JS4g6hyIM33NzJ3ZBXd7CMT5lUCcMwTiEOOWQFy1XP+Bxz9awlxaW+DOTXvJS2yV1pb1UftHBqP2&#10;h7RAFvqVQByATt6FtxDMFiz4aSffNDkQJ7gGLAjEFYcsdGt1PF0CcU3AnGc/p7e/rvl7dodrAOaa&#10;kfvnrmOWcac4Yhl3Zg1/ZnNsHiZXidR3Vu96m/g0CyTQH6qAQJxftDqO3ey6QsgjZPJe/7PX1Dvk&#10;yC5xYVHXQJw5lyT0z5dBdgSBOL8SiHOGQBxi3BKIq5Zur/NTWjvgzk17yftfc+v5j7BVWkuGH2ld&#10;Ohi1jmhhLPQvgTiAycz60MyH2eIfP+kUAk0PxAkuC4MszhaHPDzQ6ni6BOKawPLy8jebc22g94FT&#10;NePJ8eXlvd9pXwo1Rh50aH2g7jLuFEdM404BoTgJQbGbUIVI/8oeyupt4sPsnouHxFVBIM4vWh3H&#10;bHYdZ80kdNgdbjIyD8n6sV4H0yXIXTR1DMRl4y7z3Z1DIM6vBOKcIRCHGLcE4qrF1PcfaO2AOzPt&#10;JV+4brXzTFudtWR91N433Gh/fDyEheFIIA5gOvKgI/9CU7Wacsq391jcCgQCcRk7XcgmmFAcch3Q&#10;6ni6BOKagukfL9L7wKmac/IN9iVQc2Suo/WBusu4UxyxjTuzPrgkbFM9po/Jw/8gQnGmHHwBqWII&#10;xPlFq+MYzc5duf4T8ggdmVdk7aW35SSz1zSjfdklLhzqFIgz55CZazHHcYdAnF8JxDlDIA4xbgnE&#10;Vcd1t3e+P+13vqy1A+7U5M22OmvJYNR6vvHTWggLw5FAHMDOCHmBg4XdMCEQt8Xi4uIN2vGeLAuz&#10;xSEPELQ6ni6BuKZw5ZVXPtqcb4f0fpBpxhV2h2sQ5ppBIA5mIsZxR9pfL9fONNdJAjcekHrX2qMq&#10;s8/nnqtqXM9Xzs9i0eo4Nu25y66OkcDucNsjY5Hp1+wSFwB1CMSZvsS68kwQiPMrgThnCMQhxi2B&#10;uOow9f368fpHJ49ce+v5T7TVWTuGx9q/OBy1Pq8FsDAsCcQBuLG4g2BPVbJgETYE4k5luwdZBBOK&#10;Qxa4tTqeLoG4JmH6yEv0fpBpzkd2h2sQpj8QiIOZiHXcyQISWtl2ZpMevIeE3P9k90F6u5Th5n2X&#10;LQJUzHb3EePKuW1fCgWg1XEsZtd57nNiQuYUea7x2WuatTbGLnFhEHMgTs6brB8RkpwNAnF+JRDn&#10;DIE4xLglEFcNv3T77kelvWSktQHu2J+11Vkr7rprrjUYta4fbrT/aTx4hWFKIA7AnWyBbrZdJWbx&#10;pAULgnABQyDudKadNyzKFodco7Q6ni4PiprEvn37HmvOuQ9rfcGMMceXl5fZHa5BmGsGgTiYiZjH&#10;HXPNm/FnOHmA6Iuq7sdMH2FnKc+4trW0mX0pFIBWxyEr6yWct/GSN+TVxJC66eOz7BLHemJBxBiI&#10;k+sk68pFQiDOrwTinCEQhxi3BOKqodtLrtLqH3doL7k5vfX8h9nqrBXDjfZbxgNXGLYE4gDyIwus&#10;soCQfwHKTVnUtQsWPHiLgKWl+Uu0dpymfWmtyR5OnH7si4uLN9g/gRnZu3fvuVodT9NcW55qXw4N&#10;wZxzL9P6gvn37A7XMGQ+o/WF+rvwdlsFMCPyME2v42mGEYiTss82l5/nftojcv0qIxgnD4qz9yVQ&#10;EwJyvdbaaYqr9qVQAEr9Bml2n3liB33WSyLGXHtv0dp3mnLNlvHcvkWjyNYI9XqZLl+IK4pYAnHZ&#10;3Eauk7JWSRCuWAjE+ZVAnDME4hDjlkBcNXT7yYpW/7gDe53Ppat7nmGrslasj1qv0QJXGLYE4gCK&#10;QRZdZREkW1zQFx9c3VqsOLGoy8OYyJAFJq1dJyltbV9ae/TzZP4S+5+hAEydfur0Op7oF1kQbR6m&#10;zXeZth/vJ9IXHmn/BBrCRRdd9GDT9p8b6wu1d3Fx8Tm2CqAAzNi+41CZzHHNtSaYwIKURSvnzuSB&#10;cihIOFGfY+5c8/oj7JgSHuZ++Llae03SXN9fa18KBTDreVWWMpZIeMqes6yX1ATTpjdo7T1N6QP2&#10;5Y1DxitzLjgF++XcCWkeFjty/dHqOQRlXpOdU/ILFsxtyoNAnF8JxDlDIA4xbgnElc8rbk2+s9tL&#10;vqjVP25v2k9quePCcNR+6WDU/hctcIVhSyAOoBwk3COLcouLizfKArL1tEUqWYiSf2+URYpbZKEi&#10;W6zYezGLFfGTffPy1DbXlPZv0oKk9G3p71vHL32e/l4k5vrzVFO324bi5BpEGLG5mPNuj+kD99r+&#10;8DnpN/Y/QcOQtjd94TMnXx/q7cLbJQhoDx8KwFxPLjR9aNsHsnbcCe4edKfl3zQ7joVr7MshMKRt&#10;snux7D5Maz9pbyMPiiNArtemnd413o6aWXvTlkVi6vM8OV+0+q5Ce75+Zb1k8wuDtHN9kbbW+sK4&#10;Wd9gp3k5H6QutDoaN/s7drctGplzaPVdlSddJ2/MysKacrUQiPMrgThnCMQhxi2BuPLprnZ+Qat7&#10;3JGD9NbzL7BVWRsGo9bzhxutz2thKwxfAnEAfpBFZRYnmoNt74naP2sc5tjPFu3/hRLIfj5V73fy&#10;3+yfQcOhL8Am064ZdfHSSy89yx4ulIBW52MGPe7bMkrQYjuZv0SIabfg+yBM5vLLLz/HtuEk2eW2&#10;RJT6LlPuExuO7QPa+Huy9JGTMPUh545WTydLnZWIUt9lyXUyKAjE+ZVAnDME4hDjlkBc+aT9zq1a&#10;3eP2mrp7rq3G2jA81l4ajNp/qQWtMA4JxAEAAAAAAAAAAAAAAAC4QCDOrwTinCEQhxi3BOLKJe3v&#10;eYqp538Yr3fc3rSXvPPNt55/hq3KWrC+0XrmcKP1MS1khfFIIA4AAAAAAAAAAAAAAADABQJxfiUQ&#10;5wyBOMS4JRBXLulq8lKt3nG6ab/z5ev6e37UVmMtGN7T/uHhRvvweLgK45NAHAAAAAAAAAAAAAAA&#10;AIALBOL8SiDOGQJxiHFLIK5cuv2kp9U7bmMv+X1bhbXg0Mau7xlstD+ohaswPgnEAQAAAAAAAAAA&#10;AAAAALhAIM6vBOKcIRCHGLcE4srjul7yvWkv+Uet3nGypk/+S9rf/RO2GqNn7djcWcON1r1asArj&#10;lEAcAAAAAAAAAAAAAAAAgAsE4vxKIM4ZAnGIcUsgrjxM3V6r1TluZ7JiqzB6Dh+ee8hg1P51LVSF&#10;8UogDgAAAAAAAAAAAAAAAMAFAnF+JRDnDIE4xLglEFce3V7ndq3Ocbppb/dltgqjZzja9fNaoArj&#10;lkAcAAAAAAAAAAAAAAAAgAsE4vxKIM4ZAnGIcUsgrhxe0d9zUbfX+WetznGKveQ9Vx9+0kNsNUbN&#10;oY3Wvx9utI+Ph6kwfgnEAQAAAAAAAAAAAAAAALhAIM6vBOKcIRCHGLcE4soh7e3uavWN0zVjyiW2&#10;CqNmfeOsxw+Otla1MBXGL4E4AAAAAAAAAAAAAAAAABcIxPmVQJwzBOIQ45ZAXDl0+0lPq2+c6m1v&#10;7D3hTFuF0XL48NxDBqP2r2tBKqyHBOIAAAAAAAAAAAAAAAAAXCAQ51cCcc4QiEOMWwJxxXPtbY//&#10;1rSXfEGrb5xs2k+eY6swaoajXT+vhaiwPhKIAwAAAAAAAAAAAAAAAHCBQJxfCcQ5QyAOMW4JxBVP&#10;t5dcpdU1TvUDr73j27/OVmG0HNpo/fvhRvv4eIAK6yWBOAAAAAAAAAAAAAAAAAAXCMT5lUCcMwTi&#10;EOOWQFzxdHudt2t1jVPsJT9jqy9a1jfOevzgaGtVC1BhvSQQBwAAAAAAAAAAAAAAAOACgTi/Eohz&#10;hkAcYtwSiCuWdO2Cs7r9ZEOra9RN+50Ppe+/4JG2CqPl0EbrRi08hfWTQBwAAAAAAAAAAAAAAACA&#10;CwTi/EogzhkCcYhxSyCuWNLV3U/T6hmn2Et+zlZftBza2PXs4aj9D1p4CusngTgAAAAAAAAAAAAA&#10;AAAAFwjE+ZVAnDME4hDjlkBcsZj6vFarZ5xk8pl07dG7bPVFydra3IOHG617teAU1lMCcQAAAAAA&#10;AAAAAAAAAAAuEIjzK4E4ZwjEIcYtgbhiMfX5fq2eUTftd37ZVl20rI/aL9VCUzijo/afDEat9w2P&#10;tW8YjlrPvWt05tMGR1tPWT9yxnni2vG5U4KUa8fmzpJ/b/7+wvWNMy42r71EgmuDjfaLzXu9a7DR&#10;2lA/J4cE4gAAAAAAAAAAAAAAAABcIBDnVwJxzhCIQ4xbAnHF8ar+43enveSvtXrG0037nX8y9fUD&#10;tvqiZHC0de5w1P6iFprCnTvYaN1n/nmLqc9rDt1z5reNh92KQt53OGo9eXi0/RzzeW8x3mG8X8rg&#10;IoE4AAAAAAAAAAAAAAAAABcIxPmVQJwzBOIQ45ZAXHF0+8mCVseom/aSg7bqokV2HtMCU7it9w82&#10;WrdJAE52dLPV6YUjR7727PXRmfOmTCs7DTcSiAMAAAAAAAAAAAAAAABwgUCcXwnEOUMgDjFuCcQV&#10;R7eXvFWrY9SV8cNWXZQcykJUzruLNdnBqHX7+tH2L951tP0dthqD4sgftx61vrHrssGo/V9MWUfa&#10;MYgE4gAAAAAAAAAAAAAAAABcIBDnVwJxzhCIQ4xbAnHFkfaTu7Q6RtW/Sm9PnmCrLjqyn95s/4kW&#10;lsJTPfFzqMfaN/jeCc6VtbW5B2fhuNaR8WMiEAcAAAAAAAAAAAAAAADgAoE4vxKIc4ZAHGLcEogr&#10;hmtv63RMXf6DVsd4umk/+T1bdVGyfrR97XhICk91MGp9ZrDRfrH8JKmttmi5a3Tm04YbrdXNYyMQ&#10;BwAAAAAAAAAAAAAAAOACgTi/EohzhkAcYtwSiCuGtJ/8pFa/qBtzv1s/csZ5w1H7SyeHv/AkR+0/&#10;GRxtXSO76Nkqqw2yy505vnetj86ct/8KAAAAAAAAAAAAAAAAALaFQJxfCcQ5QyAOMW4JxBVD2u/8&#10;sla/eLqmz3301bfvfpStuug4tNG6UQ2CNdzBRutzw6Pt58hPjdqqAgAAAAAAAAAAAAAAAAAwEIjz&#10;K4E4ZwjEIcYtgbhiSPudW7X6Rc3kzbbaouOuI7u+d7jR+rQWCGuso9YXDm2033znPe0n2moCAAAA&#10;AAAAAAAAAAAAADgJAnF+JRDnDIE4xLglEDc7L3vPY74x7Sef1uoXTzdd3fMMW3XRMRy1f1UNhTXW&#10;1v8YHGs9y1YPAAAAAAAAAAAAAAAAAIACgTi/EohzhkAcYtwSiJudtLfnh7S6xdNN+53/la49epet&#10;uqgYHms/cjhqf0kPhjXO+9dH7Zfy86gAAAAAAAAAAAAAAAAAsD0E4vxKIM4ZAnGIcUsgbnbSXvIS&#10;rW7xdNN+8kpbbdFxaKP1OiUY1jgHG+0PsiscAAAAAAAAAAAAAAAAAOwcAnF+JRDnDIE4xLglEDc7&#10;aS95p1a3OG7yxetW93y3rbaoGB5rXzgYtT+hBcSaZes37r73zG+31QIAAAAAAAAAAAAAAAAAsAMI&#10;xPmVQJwzBOIQ45ZA3Gykxy74GlOHH9XqFk8z2jF2/WirqwfEGqL8VOyo9VxbHQAAAAAAAAAAAAAA&#10;AAAADhCI8yuBOGcIxCHGLYG42TDXwD1aveLppv1OlIGqwbGzLhiOWh9Vg2KNsLUxPHrmFbY6AAAA&#10;AAAAAAAAAAAAAAAcIRDnVwJxzhCIQ4xbAnGzkfaSea1e8XRf0Uu+11ZbVAxG7VfqQbH6a459cOhY&#10;68dsVQAAAAAAAAAAAAAAAAAA5IBAnF8JxDlDIA4xbgnEzUa3n1yv1Sue5tEX3Hr+GbbaomHt2NxZ&#10;g43WfVpYrP627r1zdNYeWxUAAAAAAAAAAAAAAAAAADkhEOdXAnHOEIhDjFsCcbPRPZisaPWK4yb/&#10;zVZZVKyPzpzXw2L1diA/k3qs/UhbDQAAAAAAAAAAAAAAAAAAM0Agzq8E4pwhEIcYtwTiZiPtJSOt&#10;XnHc5KdtlUXFoY32TVpgrNaOWj3jk20VAAAAAAAAAAAAAAAAAADMCIE4vxKIc4ZAHGLcEojLT7q6&#10;+7HdfvL/tHrFU71uNflOW23RMBi1nzTYaP2tGhqrqeaY71zfOONiWwUAAAAAAAAAAAAAAAAAAAVA&#10;IM6vBOKcIRCHGLcE4vJzXS/5d1qd4qmm/eTw3ANzD7LVFg3Do+1f1EJj9bV1dDBq/6g9fAAAAAAA&#10;AAAAAAAAAACAgiAQ51cCcc4QiEOMWwJx+Un7XP92ZC95q62yqBhutFb14FgNHbU/sb6x69n20AEA&#10;AAAAAAAAAAAAAAAACoRAnF8JxDlDIA4xbgnE5SftJ2/T6hTH7CVX2SqLhuGx9oVqcKymrm/suswe&#10;OgAAAAAAAAAAAAAAAABAwRCI8yuBOGcIxCHGLYG4/HR7yZpWp7hl2kv+8VUHd/9rW2XRMBy1Xq8F&#10;x2rpqP2r9rABAAAAAAAAAAAAAAAAAEqAQJxfCcQ5QyAOMW4JxOUjHZz/sG4v+YxWp7hl2kvuslUW&#10;DXcde9jDhxutD6vhsZo5GLXeN7jnjMfYQwcAAAAAAAAAAAAAAAAAKAECcX4lEOcMgTjEuCUQl4/0&#10;4O7v0uoTTzXtJf/ZVlk0DD+y6ye18FjdHGy0PjbYaP+QPWwAAAAAAAAAAAAAAAAAgJIgEOdXAnHO&#10;EIhDjFsCcfm4rt+5VKtPPNX04O5FW2XRMNxovUMLkNXN9Y1dl9lDBgAAAAAAAAAAAAAAAAAoEQJx&#10;fiUQ5wyBOMS4JRCXj7SX/LxWn7hl2k/+76v6ux9vqywK1tbmHjwctb+oBcjq5GCjdZs9ZAAAAAAA&#10;AAAAAAAAAACAkiEQ51cCcc4QiEOMWwJx+Uj7nV/V6hO3THvJB211RcP60fa/0wJkNfP44MiZ328P&#10;GQAAAAAAAAAAAAAAAACgZAjE+ZVAnDME4hDjlkBcPkzd3TJelzjmaucttrqiYXis/QolQFYrB6N2&#10;ag8XAAAAAAAAAAAAAAAAAKACCMT5lUCcMwTiEOOWQFw+ur1kXatP3DJdTZ5nqysaBqP2e7UQWW0c&#10;tf7nhz+y69H2cAEAAAAAAAAAAAAAAAAAKoBAnF8JxDlDIA4xbgnEufPAA3MPMvX2F1p94pbp6u6n&#10;2SqLgrXjc7uGo/aX1CBZXbyn/XR7uHFz8+Bc41PmDgwumdu/vjy3sj5vvHjuXevnzd24tsv+FQAA&#10;AAAAAAAAAAAAAAAEAYE4vxKIc4ZAHGLcEohzJ1294Fu0usQtTb/6B6knW2VRMBi1LlFDZHXxWPvA&#10;3ANzD7KHGw8Scts/uMbM0VaNn1Lnb6c5+NzcymDD/O83zu1ff+rc2tqD7bsBAAAAAAAAAAAAAAAA&#10;QOUQiPMrgThnCMQhxi2BOHfSg53v0eoStzT96h5bXdEwONZ6tRokq4tHz7zCHmr47B9eOHfzoevn&#10;DgyOqPM1ZyUgd+jGEzvKsYMcAAAAAAAAAAAAAAAAQMUQiPMrgThnCMQhxi2BOHfSfvKTWl3iSfY6&#10;N9nqiobhqNVTg2Q1cDBqve/WW+fOsIcaLjcPfnTuwOD3zJzsn0+boxXlyuCuuf3DF8y9e/j19lMB&#10;AAAAAAAAAAAAAAAAoFQIxPmVQJwzBOIQ45ZAnDum3l40Xo845sHkeltdUXDoj8947HDU+hstTFYH&#10;14+2wz7Pb7rrIjMHe5uZi33+tLlZefaMy3O33hp+UBAAAAAAAAAAAAAAAAAgagjE+ZVAnDME4hDj&#10;lkCcO93Vzg1aXeKWr7wtWbDVFQWHNnY9WwuS1cJRq3fs2NxZ9lDDQn6+9MDwjWb+df9pc7LqvGPu&#10;5kPfZksEAAAAAAAAAAAAAAAAAIVDIM6vBOKcIRCHGLcE4tzp9pP3aXWJW6a93Rfa6oqC4bH2DWqY&#10;rA4ebT/HHmZY3HTXd5m51/7T5mI+XBncO3dgcJUtGQAAAAAAAAAAAAAAAAAUCoE4vxKIc4ZAHGLc&#10;Eohzp9tL1rS6xEzTp/4lvfX8c211RcFwo9VXw2Tx+2fDe74msYcZDivDZ8wdGHxQnYv5cmVwn/nn&#10;y0/sWgcAAAAAAAAAAAAAAAAABUIgzq8E4pwhEIcYtwTi3DH1ds94PeJJ9pI/t1UVDcNR+xNKmCx+&#10;R63/ag8xHFYGV5o510dPm4OF4srwLXPvWj/PlhYAAAAAAAAAAAAAAAAAZoZAnF8JxDlDIA4xbgnE&#10;uZP2O/9bq0u09pI7bVVFwR2jMx47HLX/RQ2URe6hjV3PtocZBvvXLzNzrfvVOVhYrs2trT3YlhoA&#10;AAAAAAAAAAAAAAAAZoJAnF8JxDlDIA4xbgnEufHmW88/I+0n/1erS8w0feq/2+qKgrtGZz5NC5PF&#10;b+vDw48+9OvtYfrn5uGPz60MPqHOv8L0V+f2P/DVtvQAAAAAAAAAAAAAAAAAkBsCcX4lEOcMgTjE&#10;uCUQ58arb9vzr7R6xJNcTd5oqysKhkfbz9EDZZE7aoXTDgfu/t65lcFd6twraNdfao8AAAAAAAAA&#10;AAAAAAAAAHJDIM6vBOKcIRCHGLcE4ty49rbHf6tWj7jlK/udn7XVFQWDjdbr1EBZ5B461voxe4h+&#10;ObC+e27/+h+o867QXRn89dzNh/bZIwGAQFlaWjrbeJ71QuuJ/2//BKAUTB+TvrfZ/77S7+Tf2T8B&#10;qC3Sz63j1176PwAAAAAAAAAAKBCI8yuBOGcIxCHGLYE4N9LV5KlaPeKW6cE9z7DVFQXDjfb+8TBZ&#10;7A5G7b/88L2tb7KH6JcDw3ecNt+Kyy/O3XTX+fZoAKAiJFCRhSvmL1laWrhmcXHxhsXFhTXjEeNx&#10;433i0tLiAzvR/r28Tl5v3mfxFnFhYaGbfQbhOdgiC/XsvVjpe879z/6tvMb2v6/0u+XsMwgPQVhk&#10;11/pm/PL0ldNvy2z/3PtBQAAAAAAAABoDATi/EogzhkCcYhxSyDOjbTf+TGtHnHLV9y257ttdUXB&#10;cKN9eDxQFruDUfs99vD8snLoJ+ZWBl9W51wxuTJ4uz0iACiBLHwxf8lJwaMTgQstXFG22WefEpS7&#10;0BYTashm8Gcs9OOr750IamZ9b+/FtogApRFY/z/p2kv/BwAAAAAAAACoJwTi/EogzhkCcYhxSyDO&#10;DakvrR5xy3R1T2KrK3hGo6/9usGodZ8WKovca+0h+uPw4YeYudXKaXOtGF0Z/N+5m9bD+AlagBog&#10;ITO789aNEsDQwhGhKUENKbMESOxhQISMBYC8hX92KgEhKBL6PwAAxE42lhXm5k/d55F7AtgR0lfG&#10;+k4Z0h8Baoyc42PnvDcvv/zyc2yxoCD27t17rlbXVSvlsEWKHnM8jL3BQyDOrwTinCEQhxi3BOLc&#10;6K4mP6fVI26ZvjeJ5sZoOGo9WQmTxe+x9tPtIfpjZbikzrXi9V1zDzzwIHt0AOCALBLYHeCiCcBN&#10;0xyD7OR1AyGNOIgpALSdWwEhfmYSdobpKxfWqf9n11527iwa20dO/BRuQ7Q/4ZvtzGm9cTOAyTV2&#10;i6xO9HMSw1PayzZdadjzRzuvpqqVty7aYzxpp1P5Eg33CZCRzV30vlOUpv8dsR9XW+T80o4d66Vc&#10;S22TF4bvvmOLMRNmbDHTU/39q9a00f8yhdlliwYzsry8/J2mXv9uvJ59aNr2N2yxokfu7bRjLFJT&#10;X2v24yAXBOL8SiDOGQJxiHFLIM6Nbj+5XqtHzEx7yd8+8MBcNKGhwah1iRooi9lR+4tra3MPtofo&#10;h5vuevjcyuCgOteK2yvsEQLANiydCMHtvVgWIRZr/xBMFlrmmU8FhARm5IGk6XvRBzAnKYtv2UNX&#10;vpUKpyJ9ogH9/4jt/wSXCiCrS72um6zpZxJwMWP8iR1iGxnEpG/EpbSXbbrSMOdFref1RSvzNXMd&#10;uUG+HMScrXnIPKW6c6be45Q5jwjENUCZe9kmLwzffccWYyauuuqqbzR1E8y9nZlvPMMWDWbE9M+X&#10;aXXsx6Vn2mJFTcVjL+sRuSEQ51cCcc4QiEOMWwJxbnR7nbdr9YibJoXfuJbJ+qj9UjVUFrGDjfbd&#10;9vD8sX/9MnWeFb0D/3ULEDg2BHdDdYsPYZk98GJBxAem3s/Ofoq3viGgSWaL/IQym0zW/+eXpf83&#10;7fqb9f+Fa2xVQA4IPe1MObeadr2lb8Qlgbjw3RyzZNy2VQo1psprqDk3a71TTXbu6MeO9dH0YwJx&#10;EzBjx+u09/ehqdM322LBDFx66aVfbdr1f2p17MG7rrzyyofaokWN6Z+l78y6qfmsG+3HgjME4vxK&#10;IM4ZAnGIcUsgzo20n7xNq0e09jpDW1VRcOhY+5VaqCxmB6PWb9vD88eB4TtOm2PVwy/P3XzoO+1R&#10;AoBFHujIYv9iA4NIk8wWXfmppCrIQpiy+wYPaEVZkCOU2RyashPnTuXamw9CT/nMrrfzl9hqrCX0&#10;jbgkEBeX2ZjFFxrqitwjV3++1PceIDtftGPGOmnOGQJxEzDH8f3m/b48/v6e/OhznrP3XFs0yImZ&#10;t/2wUreeLH8OWQUyDjL2xgKBOL8SiHOGQBxi3BKIc6PbT27U6hEz037nVltVUTActd6ghcpidjBq&#10;v9Ienh9uHpxr5lPH1XlWHVwZ/Jw9UoDGky00NHc3uJ1o6uYID7qKRx4w2SAcIcwJZgv/BIPqCv1/&#10;uqZu1rj27hxCT7Mr86E6Pgyhb8Qlgbg45X6hnvi4fpqxqLY71WT3NvpxY30010MCcVNYWlp4j/YZ&#10;PjT1us8WC3Ji2vONWt1WrTnvvri8PP89tlhRw9gbEwTi/EogzhkCcYhxSyDODQJx2/oOW1VRMBi1&#10;f10LlcXs+ujMeXt4fqjtz6VuOrjZHilAY7E7EhGEc1TqzFYh5CQLwmU/C6nVMZ4uD1nrA0FQd+n/&#10;O4PQU3HKWF+nYBx9Iy4JxMUtY1Z9kDmbac/jWjuXbz13qjHjK4G4BijnjW3ywvDdd2wxCsGM88/T&#10;PsOPC++0xYIcXH311edk475Wt9VqzpFaPOuwY6+neSq7xLlDIM6vBOKcIRCHGLcE4txIe8kBrR7R&#10;2uu83VZVFKyPWr+rhcqidrTru+3h+WFl+BZ1jlUXV4Z/NfeuYWKPFqBR2CDGmn7zjzsxW5zhQZcr&#10;srAlD3llgVyrV9zebLGVvhcj0v+XlhauydpQb1+cbnbtoP9PgtBT8WYPX+N/MELfiEsCcfXQztlq&#10;/XPMdcfntdOMP7XcqYZAXDOUObtt8sKoUyDOHMvjjB/XPseDnzPXuifaooEjph0vV+rUi6YsP2WL&#10;FTWMvbFBIM6vBOKcIRCHGLcE4txI+8l7tXrEr/hfbFVFwXCjfctpgbLIXTs+t8seXvXsP3bW3IFD&#10;R9Q5Vp1cGVxpjxigESwtLV1obu5ZgC5Q+6CLOdg2ZEGgEzvCEYQrSB6yxoUNItP/CzKrS6694xB6&#10;Kk8zf4p6d1j6RlxKe9mmKw1zHSUQV5GmrtfkPsxWPUSC3L/4n7vVb6ca1iOaoZw7tskLw3ffscUo&#10;jKWlhbdon+PH+ZfYYoEjpl/+N71Oq9Wccx+fn59/jC1WtNix19scNftsdolzg0CcXwnEOUMgDjFu&#10;CcS50e0nPa0e0braiWrBfzhq9bRQWby27rOH5oebPtRR51f18432iAFqTbagwE+jlmm2OMuiiQY/&#10;DVmupu/dSN8LF/vT1Dz4K8ns2kL/34TQUxXGGcSkb8Qlgbi6unCNrX6IALne6+1YnTLPt8WpDcyL&#10;m6EZYwjEbYMZ65+hfY4nV02RHpSVDHaKacPE1N2fj9WlF80592u2WFETwj1LFfPwekEgzq8E4pwh&#10;EIcYtwTi3Oj2kzWtHjHTjAlvsFUVBYNR+049WBatn7KH5oebDl2kzq9q5+D37BED1BZ2JarWxch3&#10;kCmSzSCmVk9YvPS9sCCIXK30/4wQHiA0QXNeRxfEpG/EZRUP4hif/Mh4FQ/ZtV5vx6rMztN6Bf/N&#10;OUAgrgGavksgbhuuvvrqh5h6ul37LB+a+v0hWzTYIcvLC8/T6tKHpv1+zBYrWrI1FP/r1zL22iLB&#10;jiAQ51cCcc4QiEOMWwJxbqS95C6tHjHT1M+rbVVFwWCjdVQJlUWrOZ577aH54cChZ6vzq9o5uN0e&#10;MUDtYFcu3zb3p/wIAvkzO+f5GUmfSP+XNqD/V29W583u/4Seqjae3Z7oG3FJIK7eZvM1djcNGTOf&#10;uERrOx9WcT2oEgJxzdBc5wjE7QAzl/wF7bN8uLy8GNXmCCFg+nkg17OFPzTzil22WNEi9/L68fmQ&#10;XX13DoE4vxKIc4ZAHGLcEohzo9tLPqzVI2am/eSVtqqiYDhqf0ILlsXqYKN9tz00P+wfXKPOr2rn&#10;4Jg9YoDaQBgpHE0brEl72KZpBOZ4L8we8ul1gtUoDwtsk0CF2P5vznu9XbAas2tQM4MGhJ6qN5br&#10;LX0jLgnE1d+s/vdebJsDAiOk+Zz0FVusWkAgrhmafksgbgeYY3qCee9Pj3+WD02bHdm3b98jbNFg&#10;G8z95lNM+31Rq8vqXXi5LVbUSB/Uj6966zb2lguBOL8SiHOGQBxi3BKIc6PbTza0esTMdDV5qa2q&#10;KBhutP6PFiyL1cGotWYPzQ8HBq9T51f182/m9h/7GnvUANGThTFYYA5JWUSRHQZsE9Ua+QZldrx6&#10;XWC1Zm3Bg9aqYFe4sGzStfdkCD35MetvSxfaZggS+kZcEohrkuxAEhoh7Q63ZX36CesVzdCMMQTi&#10;dog5v39L+zwfLi8vXGGLBdtg+uO1Wh1WrSnH3y4v7/1OW6xoCXPs5dcXdgaBOL8SiHOGQBxi3BKI&#10;c6PbT45r9YiZpj9da6sqCrRQWdy2Vu2h+eHA8B2nza3q6u8fPsceNUDUEMYI28XFxRtsU9WOpWxX&#10;Qh5sBGoVD9WbjO3/N2p1j/6t87VXg9CTb8MNIdM34pJAXLM0beH3C5FwCtIeWjv5VM5XW7zo4b6x&#10;GZo+SyBuh5gx/9na5/lQ7mttsWAKV1999UNMfX1wvP58aNrsXbZYUcPYGzME4vxKIM4ZAnGIcUsg&#10;zo1uL/ljrR7xK77IVlUUDEetL+jBslhtvd8emh8ODP/baXOrunrTXY+yRw0QJTaMcYN2845huZj9&#10;jF/QO8i4Ig//ZbFbO14MR9v3GvkTkmVC/4/DOl57J0HoKQTD3MWHvhGXBOKaKDvFhYDM7fT2CcF6&#10;7FRDIK4Zyj2SbfLCqGsgzq7pDbTPrN6Fv9i3b+8FtmgwATNP+xG9/qrXlOVKW6xoCXN3uE3ZJW57&#10;CMT5lUCcMwTiEOOWQJwb/GTqNvb2vMxWVRQMRq3P6MGyOB1stD9oD80P+4evUedXtXPw2bn9+7/a&#10;HjVAdMgDfsIYMRr/Ay+7aEsQMyKzB9/N+wnJMtjs/4QJYrP+YQNCT2FYRZjJFfpGXFbRhxjDQpR5&#10;mm9CDmvJOWuLGTUh1zEWp6xT2SYvDN99xxajFMx9SjDzNFPPP2uLBRMw7fWrWt1V78KxvXv3nmuL&#10;FS3mehHc7nCblnEtqx8E4vxKIM4ZAnGIcUsgzo20nxzW6hE3TVJbVVEwGLX/RAuWRexhe2h+ODB4&#10;vjq/qp9H7REDRIc8MOFBVrwuRvxTFDYMxIOMSA0xqBET9P+4NW1X659QJfQUjqFda+kbcUkgrsk2&#10;Y0fTEJG619skJOPfqYZ5dDMkEOeGGfe/23zG58c/04em7fz+ak3gXHXVZd9o6mik1V31Lv2qLVa0&#10;hL0z66Z8YWE6BOL8SiDOGQJxiHFLIM6Nbj+5U6tHtPaS19iqioLBqHVECZVF62Cj9TF7aH64efAs&#10;dX5VP3v2iAGiQna54SFW/Jo2XLNNGg3yoEgWt7XjwXhcjDiQ6RPCcPUwxmvvTiH0FJrhBBfoG3FJ&#10;IK65Zu3Cz9z7QObHWpuEpNyH2eJGC3PpZlhGX61zIE4wx7df+1wP/j8zD7nIFgvGMGP0XqXOPLn0&#10;dFusaIlhTDDXsyO2uKBCIM6vBOKcIRCHGLcE4tzo9pI1rR4xM+0nb7BVFQXDjfYd46GyyP0Le2h+&#10;2L/+VHV+VTdXhr9jjxggGhb5mcpaKQsrErKxzRs0ppyE4WqkacvahoLKgP5fL2O69rpA6ClEwwjF&#10;0TfikkBcs5UxyjYTVISZE5wXzzkR9041BOKaodw32SYvjLoH4paXF67UPtePC9fbYsEYph+GEp5e&#10;TdP0q2yxokTWWJTjClR28J0MgTi/EohzhkAcYtwSiHMj7SUHtXrETFM/b7JVFQWDUeugEiqL11Hr&#10;8/bQ/HDz4Fx1flU3Vw691h4xQPDIg/uAFl6wQLOHL2EvrsjPGPDgtH7KA1e5tthmhgnQ/+upPKir&#10;28I2oadQ9R9eoG/EJYE4NO3DFxcqJKZrpMzfbbGjhEBcM5R5tm3ywqh7IM4c36PM52yMf64nB3v3&#10;7n2YLRpYzFjx+KWlhb9Q6suDC79gixUtMa1xy/XHFhtOg0CcXwnEOUMgDjFuCcS5kfaT92r1iJmm&#10;P/26raooGG60V04LlUXu2rG5s+zhVc9vHH6ImU8NTptf1c8r7BEDBI0Nw7FwXGOzh5J7L7ZNHhT8&#10;RG+9lYcVdQsFFYkEWej/9TVr2/r0f0JPYRpCP6NvxCWBOMxcuMY2F5RIdq8d2/kQ79yFdY1maM4p&#10;AnE5MMf4K9pn+3HpmbZYYDHj8gv0uqrc/7Nv3/y/tsWKEtO/ItqZdVN+0l6HQJxfCcQ5QyAOMW4J&#10;xLnR7ScrWj2itdd5u62qKBhstH5bC5VF7dFd32cPzw8rg19R51j18c/n9h/+Fnu0AMFiF+iP6Dfj&#10;WD/D+Gm1TeRBnF5OrJPZQiShuHEIgzbJMAPJrhB6CtcyHgy7QN+ISwJxKNr5GQ9fSybG62PMO9UQ&#10;iGuGZcx7mhCI27dv4Wnms/5p/LP9uPA2WyywmDp5j15X1WrOhd+1RYqWSMfeG23x4RQIxPmVQJwz&#10;BOIQ45ZAnBvdXvL7Wj2i1dSPraooGG60f+20QFnkrh9t+z2nDwwuUedYdXFlEFUfh2aSheFYMG6e&#10;/n9aTSAM1yztQ1dCcRYJpxIWaJrx939CT2ErczrbVJVD34hLAnG4KQ9fyyW73471XIgzLMn6RjMk&#10;EJcfc5z/Q/v8qjVt+KemLI+zxWo8y8vL32Pq5O+1uqpa0y7ztlhRwthbNwjE+ZVAnDME4hDjlkCc&#10;G2kv+S2tHjHT1M9BW1VRMBy1Xq+FymJ2sNF6lT08P7z38DlmPnWvOs+qhz9tjxQgSLIFAhaLm6vf&#10;3YrYGauZZm3OAh9huGZq+3/UoThCTzHoZydY+kZc1j8QJ1+6WDqvJC+UL5fIuSb1KJp7qhvN8Ua8&#10;4zZzs7KI+doo/doeRlSwxtEMzTWXQFxOzPj1Qu3z/bjwXFusxmP6X6rXUbXKfGZ+fv4bbLGihLG3&#10;bhCI8yuBOGcIxCHGLYE4N7q95K1aPWKm6U+HbFVFwfqo/QotVBazg43W79nD88eBQ29X51mxuzL8&#10;/NzK+hPsUQIExxJhODyhn2AGYaBmKw8v5Bpku0PjkPOO/t9cs7aPNxTn/+FCOXVn3vc8CYqfHHKJ&#10;dZ5k+1jl4ZaYHzw1UWkv23Sl4Xes8xMMNefe2dmXPuK6fkh57SFAgUh/yOa9er3HYXxhSdY5mqGc&#10;W7bJC8N337HFKB0zB0jM531y/PN9aOr8ZlusRmOutbtMfdwxXj8+NG3yelusKLFjb7TrLb7u5cKG&#10;QJxfCcQ5QyAOMW4JxLlBIG47k8JvXMtksNF+sRYqi9nBqHXEHp4/VobPUOdZsbsyXLVHCBAki4uL&#10;N2o33tgs7UJLpcEM+byYF6ewGE0f8D8H8QD9H0V77Y0yFFrXQNw0JCQn86aYzl15oGuLXxkE4uKS&#10;QFw1SDlMPUQSiIo3rB0q0v56XcejjH/2cKJBxkDtWLBeyrXVNnlh+O47thiVYI71rVoZqta04xfM&#10;+PMUW6zGYuZlz9Dqx4P/ZNrjB22xoqQO9yRVzNPjgkCcXwnEOUMgDjFuCcS50e11rtPqETNNf/q7&#10;/Q9c+tW2uoJnuNF+xnigLHpH7S+tHZ/bZQ/RD/uPfY2ZUx1Q51qxujL4e+N/sEcIEByLi4s3aDfc&#10;TVEezlmPWxsdTsmOv5pvH8qDtibXtxy7lb5nNMe/ZrtGI6D/0/9PVurA9InoQnH+HzD4DWxshuP0&#10;soXm/CW22JXgs2+YNrkt2+EPd275cz+/1/kwAnGbxBCMM+Vr5JcVykTqVKvrmMzO47h2qvEdasJq&#10;lGuqbfLC8N13bDEqQeaJWhl8aOr9WlusxrK0tPAmrW6qd+FWW6Qokfvr0OdbO1HGXntIcAICcX4l&#10;EOcMgTjEuCUQ54aps58dr0M81bT32G+w1RU8g432v1ZDZZF76Fjrx+wh+uPAoWfOHRj8P3W+FaMr&#10;w/9qjwwgOOQnfLSb7booiwbGI7KQabwhO97soZ8sjIi2KlTs333lZ9Pk4a55v7U6LKhMMzu+coMZ&#10;Uq/SPtrn10E5NuNY31u60PapnfQ9+Rvztyf/XF8j+l4jQnHSvnVuS3Nss157m9r/owsfND0Qt4mU&#10;Q9pPL2MYmvJV+iDFcyAuuh2MmoD0Qa29qjGsQNwmUi6/9bKd1QZp60w2p9HqOD7l+m4PKwpkPqod&#10;B9ZLcy0lEDcDZi4rP9H5wfEy+HHhD1/wghecYYvWOK688rJvMv35I3rdVO3CNbZYUZKtQ2jHFaNx&#10;t0WxEIjzK4E4ZwjEIcYtgTg3uv1kQatH3NKMC3tsdQXPh+79+ocON1qf1UJlMTs42nqVPUS/HBj8&#10;tjrfis//M7dyZ9Rbi0N9kXBC2A9g8mmOSUIYN9jwRcmhLnmwsXCN+cw1rSwxW+bDZGmXutWZnEty&#10;TFX2Pfks85k1DAjVf6HP98OVMjR9sdJrr+3/0e+0Mq70DXuYUUAg7lRM3wx616cqQwwE4mAcc24Q&#10;iFOw8+IgxzO5ntliwoyYuqzNvY+cy/awokDmCtn8NB5lHNPqvirN50e402rxP7Mp83KtfqrSFqMy&#10;zPG+TCuHD8088hm2WI3DtMOiVice/NS+ffsusMWKjpDnV3mMbewtFwJxfiUQ5wyBOMS4JRDnRnpw&#10;zzO0esQtr+sl32urKwqGG+3BeKAsdgejVhhbYR8Y/vDcgcHfnDbfis8b7BEBBMVSzXbnyh4wnNiB&#10;q9QQxnZkD8LjD7pki0bl1aWpoxu0z41NOYeyvje/7LPvyWfbYGaNwkF7L7aHVzv8B4iKM4Rr70n9&#10;v0Yh23h25CEQpxPqeS7jlqmzSn7qjkAcjJP1P73NyjfcQNwm4c6P4/p5zBCRcV2v25hlp5oyyebX&#10;Wr1Xo6xp2KI0Gt9rO7YYlbG8vPc7zFj9Wa0sVWvq/s22WI3DHPvvanXiwf9mixQl9Rx7w5/PVgOB&#10;OL8SiHOGQBxi3BKIcyM92PkerR5xy+v6nUttdUXBcNR+pxYqi9vWX9354V2PtofoFwmTaXOuaBx8&#10;Zm7/8JH2aACCQcIDvhf2inBxceF49rA1zIfhsvhi6tnrN7vzaOq11DCc78X9IjR1tGb7XnAPCCVI&#10;Zvqd7JwVdeA1K3/9HsBm14Xo2ybYa6+UScomZdTKHpdhjm3j+Aw9ZYZbT9luJVqZ/SptZotYKj77&#10;hsy/bDEgIPyOf3E8QJRy6uX3p8wrbfEgJ6bv1yi0nynnsz08KAECcWEg9aDVT1XaYlSKOeZQwlgf&#10;3bt377m2WI3B1P+3mmP/9FhdeNHM5Z9tixUljL11hkCcXwnEOUMgDjFuCcS5IT8HqtUjbpn2kp+3&#10;1RUFg1Hr1XqoLG7X72k90x6iXyRMdmD4jtPmXDG4MvwzY1QBT2gO/h9ez2a2qBFHUECQsi5GEowz&#10;dVtyGE7qIt4wUHx9L+yf7ttOqW97KLXA9J2od+aMsP9L+DDm/h/Fz9QRiJuOHfeC6ofZdaj8wDGB&#10;OBgn63t6m5VvPDtqhPblEWk3WzTIQajh6GJkp5qyIBAXBlIPWv1UpS1GpZg54l6tLD409b/PFqsx&#10;LC8v/qxWF1Vrxv5DV1xxxdfZYkWHrAVox1UPGXsJxPmWQJwzBOIQ45ZAnBsve89jvlGrRzzJXieq&#10;b56uj86c1wJlNfAt9hD9s/9DF86tDFbVuVeorgy/PLd/+AJ7BABBEfOiwGJkYYxxsofi4QbjTP2W&#10;HYY7O/sM/fNDNv6+F++ufHUJNdj+b/qRfpwhW4f+b44hymBcDA8jCcRtT4jjn7SbLV5pEIiDccx5&#10;QCBuh4R3z1Dfn7IvGxnL9TqNXzmn7WFCwRCICwPf568tRqVcfvnl55j+d1grT/UuvNMWqzGY6+r7&#10;9bqoVtP3X22LFCWmHqNce9mJ5tii+OJcuRCI8yuBOGcIxCHGLYE4N64+/KSHdPvJF7S6xE2TFVtd&#10;UXBotOsiJUxWA1uj4bF2OD/1edNdT59bGWyo868Q3b/+GltygKBYinR3omwhI94wxjjZg/GwHnKZ&#10;OpYwXKm7xcT4MKhufc+0wQ3acYbv/CX2EKIlxrqv37U31mBo2CEOAnE7JxtrtWOoXlOW0kMMBOJg&#10;HOl3WntVY3y7aYQ0d64iRFtHZIzS6rNeslNNGRCICwPf12FbjMoxx/1qrTxVa+YNnzPjzxNtsWrP&#10;8vLef2OO+ctaXVSpKcOXTB/4Plus6JD1I+246mXTx14CcX4lEOcMgTjEuCUQ5063n/yZVpeYmfY7&#10;A1tVUXBoY9c3Dzba/6iHyuL20EZ7wR5mGNw0fLqZa92vzsHCcmVube3BttQAQbEY2TfkTHmPyEKG&#10;LX7tkAck2THqx1+VpgzHTVlKDcPJYo322aFa576X9bs4fsJ3U9Melfy8X1nE9lNZWX3Xc4HV9KPg&#10;Ask7M9z+TyBu52T9L6QvJpR7nhOIg3H89v84xzVTZ0HscCptZ4sEDsQ553BT+qg9XCgQAnFhIPWg&#10;1U9V2mJUzvLysgSz/l4rU/XOv8QWq/aY/nadXgdVu/AeW6QoMX23trvDbWqO8Yg93IZCIM6vBOKc&#10;IRCHGLcE4twx9XZkvB7xJHvJX166f+6rbXVFwWDU+pgWKIveUet37SGGw/71y+YODO5W52G+PRHW&#10;O/S6uZvv/AZbWoCgiGlnHHngkpW3vJ/vDAmfbSMPMMoOWoQXAJhsk/qeOcYgApk7NdaHMrb/R1HP&#10;0v+zB7dN6f/xPKQ2bbNmix4cBOLckPLqx1G9ZfcrAnEwjowzWntVY5yBOFPugHY5aca9WVGY+opy&#10;d/Z8Nn2nmuLxvX4T671X0Ug9aPVTlbYYXjB98N1amarWtEHfFqnWXH311W1zvHeOH78f53/GFis6&#10;Yvsy4mzWZzd/dwjE+ZVAnDME4hDjlkCcO6bePjBej3iq13/g8Y+21RUFw1FrTQ2Uxe/9hw+fdY49&#10;zHB496GL5g4M3qfOxbw5+HMzD3yhLSFAcMjDi1gW4+XhbBNv6rM2qjacYeq69DCcYI4rip+KbG7f&#10;m1+O52FdfLv2+Q8L7UzTB440s//vvTi7Fur1EpZh9n8Cce5IW+rH4sPy5gEE4mAcv/ONeAM7vgMZ&#10;W+692BYJdkAs90BFKPNIe9hQEATiwsD39dcWwwtmjni1ViYfLi8v/1tbrNpi5s3/QTt2D37S1Pdu&#10;W6zokHsA5ZhqqRl7g/3SXPkQiPMrgThnCMQhxi2BOHdMvd0yXo94qmm/82RbXVFwaKP1WiVMVgsH&#10;R1vX2MMMi5sOdeZWBm9X52NVuzJcn7t58CxbMoAgiWUxPitns3ceqGrhO3sgWX6IIJZvZza978mx&#10;y4MsrW5CUvqtLXIUmHqNYmeQbNG46f0/lLDBZO11O7h2IhCXj3D63EJp93sE4mAcv2NivIE4mU/o&#10;x1Stck7bIsE2SJvFMAcsVgKTRUIgLgx8z9dsMbxw5ZVXPNpcx+7VylW1ph3eYItVW8w5/xbt2Kt3&#10;4W22SNERynypWsv/knOYEIjzK4E4ZwjEIcYtgTh30l7yK1pd4inus9UVBXeNWj+uhcnq4GDUvuPO&#10;e84M9ydADwyeP7cyuE+dl1XjO+b2Dx9pSwMQJDEEkrKHBfHt/FQW8nDf1ElpOxZl9V1FGO5EyGpN&#10;K0Mo2r7HfNayGEF4NqaHsXH0//LCMLHh+8HjTgzx4SSBuHzIGKkfT7XKdcAWqXAIxME42bijt1n5&#10;xj3fkz6tH1d1hjgGhYr/sbF6Zd5rDx8KgEBcGEg9aPVTlbYY3jD98E1auarWXF+O7Nu37xG2WLVj&#10;796955pjDCJ8uLy88BO2WNFhztfG7My6qcwP7eE3DAJxfiUQ5wyBOMS4JRDnjqm3nx2vRzxV069e&#10;Z6srCgZHW+cON1qf1gJltXDUeq491DC5aXDB3MrgejMX+8Rpc7MyXBn8i/H3524e/KgtAUCwRBJI&#10;kp+pbOg32iZTVtuZ96wkDCeE/iDI1IX8RCR9b4w4dvULv91CD1fZ/h9lkKhMpE6y66Reb2EYVrsR&#10;iMtPOONkOddUAnEwjt/ra9yBOHOeeg/RytzBFgemIG0V/lyiLLm3KgoCcWFAIG7p6Vq5fLi8vHCF&#10;LVbtMPW8rB1z1Zr+fuell156li1WVMj4w9jbJAjE+ZVAnDME4hDjlkCcO9cd7DxTq0vcMu133m2r&#10;KxoGo/Z71TBZLWz1B4OHP8weari8++7vmlsZvMn4V+o8rQhXBu+Z279+mf1EgOAJP5Ahi4vN/onU&#10;7TB1VNg3HLPFoWp24gt9McqUTYKY9L0JmLoJOhQk7WeLGiTStwKvP8KgU7DtF+xPCJuyHbdFDQIC&#10;cfmxfa20HWF3bjlBIQJxMI7fsTHuQJzg+3oh7WeLAlMIJ+xcvVx7i4NAXBhka1Z6HVWhLYZPHmT6&#10;Yk8rW9XW+fpiju33tWOuWlOO1BYpOhh7mwaBOL8SiHOGQBxi3BKIcye9ffd3aXWJJ9nrfMRWVzQM&#10;Ru1X6mGymni0Hc+5ftNd327mZT99Yhe3lcGfnzZfc3Fl+CXzHqtzBwap+d8/OHfrx8+wnwIQPOEH&#10;MiToRSBpJxSxsJP1hep+llYWZLRyhGBWNvredthrSLChoCr7syshL8aaNiUMugMi6P/BzM399/e4&#10;dzqUttSPqzrLeojis28088FQ+Pi9N6lDIC6EnwJjDjENO38I9h68GvnSRREQiAsDqQetfqrSFsMr&#10;Zj7381rZqnfhL/bt23uBLVZtMH3sCeb4/ur0461WM3Z9wbT1d9tiRQVjr9i0sZdAnF8JxDlDIA4x&#10;bgnEuZP2O9/U7XX+WatPtPaS+9PV3Y+1VRYF66P2j6hBsrp4rP3e/cfmvsYebjzcuLZr7sDgEuPb&#10;zVztDjNXO268/7Q53FccfMZ4t/F9xufP3Tw4174TQHSEHMiQstliwg6ZZUE8WxiqLjwkCzGhLkZl&#10;DxJ5kLdT7MJikKEgU66gdsnaJOTFWNP/CYM6YtoyyJ8dlz5mi+gd//ON+H/6V65n+rFVY1n9yWff&#10;kOudLQYEhN/xMf5AnFzv9GOr0vivuWUS8j14VXL9LQYCcWEg9aDVT1XaYnhl3759F5jx+39r5ata&#10;0x4/a4tVG8y4EUTg0LTxAVuk6GDsbeLYSyDOrwTinCEQhxi3BOLy0e0nf6bVJ255XS/5d7a6ouCP&#10;Pn7WI4Yb7eOnBclq5PrR9n+0hxs/+4ePNF44t7J+8dz+9afOvWudb7BCrQg5kCELFbaY4EieRfGs&#10;H1S7k5YsxGhl8a0p1w22iOCAvZ4EulNWeLvEhboYK/1f2tIWExww/T/IUFwo4Q7/fb4Ogbggdn0q&#10;/H7IZ99o3kOhOPB7fxJ/IE4wdej5Z5b3XmyLAmPYOXMAP4MdguwSNysE4sJA6kGrn6q0xfCO6Y9v&#10;18rnwffZItUGU7e3KsfpwfmrbZGiwo69Qa5/V2lWB00aewnE+ZVAnDME4hDjlkBcPtJ+50NafeIp&#10;RveNn+FGe2U8RFYnBxvtuw7d+9COPVwACJiQAxm2iJATl4XxbEGk2sCQLMCEuBhF35sNu8gYXCjO&#10;lCmoXeJCXYzNHuQQhpuFQPt/ELvEEYibHRmr9WOr0uJDLgTiYBy/Y2RtAnGeQ9oE4iYhfUyvs+bJ&#10;NXh2CMSFQXYfpddRFdpieMfUw7O08nnwy6Ys32eLFT0ypppx/R+V46zaP5a1PFusqAh1/duHUhe2&#10;WhoAgTi/EohzhkAcYtwSiMtHt5+saPWJJ9nrvN1WVzQMj7Z/UQuS1cnBRut19nABIFACDmQQSCqI&#10;nSyOZ32g+t2zpJ218vjUlImfiSyAUK8tPvr5JEJcjDVtdoT+Pzu2/we4U6L/gAeBuGLwf31duMYW&#10;pTAIxME4fvt5XQJxvndiDm933lAIZZ7gfzzZLAO7xM0CgbgwkHrQ6qcqbTG887znPe8sc15/SCtj&#10;9S5cb4sVPaZ/vVo/xqpdeIstUlTYe3TvO7PKmBfK2GurpgEQiPMrgThnCMQhxi2BuHyk/eQNWn3i&#10;SfaSdVtd0XDn0TN/UAuR1cvWXw1G7R+1hwwAARJmIINAUtFMexiWLcRU/7BKHnqEsAh0sqY8hIEK&#10;xNTlhVo9+9S0cRC7xNnFWPp/jQm0jb0vehOIK4Zp43oVSjvaohQGgTgYx+81tDaBOM9fPqlHPRaN&#10;3Hvp9VWtpn/cIm2k/beqLWNcaRIE4sIgO6f0OqpCW4wgMH3yFVoZPTjYu3fvw2yxouXKK698qOlf&#10;A+X4Knd5ef7f22JFRSjjXUhjr4wdtnpqDoE4vxKIc4ZAHGLcEojLh6m3F2r1iSfZS+5Pe7uje7gx&#10;2Gh9Tg+S1crowooATYFARrPI6va0+jbt7+dB1WJgu8NldUHfKxr5WQ+tvv3qf7eS0MLItv/XIigU&#10;ElKnWn371W84gUBcMch1TD++aizjwTeBOBgnG5v0NivfegS5/F9z2SFOw/Rtzz9lu2n2k7amPEHs&#10;mHOiciAXBOLCIAu66HVUhbYYQWDq4rtMmf52vIx+XHqmLVa0mPr8cf3YqtWU44NPf/rTz7DFigoz&#10;zgSxM2u2RhbObnW2emoOgTi/EohzhkAcYtwSiMtHenDPM7T6xFONsX+tH22/RQmQ1c71Uful9pAB&#10;ICAIZDQLu+Ay9mDRz8M+vSy+5YFdWSyGF370uktcoP2f+7SSkLrV69yP0vds0bxAIK4Y5DqiH181&#10;ltGPCMTBOH7HynqMizK/1Y+vKplfj+O/TTLNde8rzybDmas0Zaea4iEQFwZSD1r9VKUtRjCYfvlO&#10;rZzVu/A2W6RoMcfxX04/ruo1ffyXbJGiIsSxN5w1+SasBRGI8yuBOGcIxCHGLYG4fLxq9fFP1OoT&#10;TzXtJ9Hd3Bw61voxLUBWQ/9iOGr9uD1sAAgECYXoN8O+5IFJ2Zy6W5e/RY/wwpiLN9iiQUmY600g&#10;38bddOk8W7TKCWUxdlP6f/n4fjh2uk2+/tcneO83LFT8Q1cCcTAOgbjZkePQj68q+bLTOKZfB7I7&#10;3Na9t4SsfY8popTBFgkcIRAXBr7n/LYYwWDmdubyope1Ss215U9N2zzOFis6rrjiikebY/i4dmxV&#10;asrwN6ZNn2yLFRWm7EHtzCrI2Kv/TbU2Y+wlEOdXAnHOEIhDjFsCcflI3/ukdreX/LlWp7hl2k8O&#10;P/DA3INstUXB4cNz7cGofacSIKuhrQ8Mjp11gT10APAMgYzmkj0Y8/uQbzGgcFS2MMZPpZZNKA/a&#10;NvUZfvD9oORks3OR/l82tv8HE0L32f8JxBWH/7G02GsHgTgYx++8oS6BOL8hGXOd8PYFhBA59ctJ&#10;/pTxwxbpK8j9uPa31VuPc69qCMSFge/7PFuMYDBjwCNNndyjlbV6F55rixUd5rp4lX5M1WrGjnfZ&#10;IkWFqb9AdodbWLNF+gpyD6L9bfXWfewlEOdXAnHOEIhDjFsCcflJ+0lfq1M81fTg7u+yVRYN60db&#10;1+kBsvo52Gi/dW1t7sH20AHAI+HcdGcL8kU/VIVwkTCC1g98mD1oZeeKqghlIVKUtrfFqhR5MKyV&#10;x4dZ/9/6hjKUSygPwUV77fMy7hKIKw7Tjp53OiAQB+WSXav0NivfejwY9H3NtcUAi++wzJan92+5&#10;put/W62+5uixQyAuDHyf47YYQWH65uu0slataZubbZGiw5T9XdoxVa0pxz5bpKjwf8+06em/ihLQ&#10;2HvcFqmmEIjzK4E4ZwjEIcYtgbj8dHvJW7Q6xVNNe8nzbJVFw13HzjhfC4/V1lEr2m9kAdQFueH2&#10;+4BpXAIZTcJ/GGJLKYstFlSE74cEp1r9w+6Q+r9pC3bmrBhT58GE0eXBqS1Wpfg/B+oUiPPdn4rd&#10;+cln35C6tMWAgCAQNzs+rxMEm05Fxh+tnqpWHnrLeoAt1imEM0+p+041xUMgLgykHrT6qUpbjKAw&#10;dfL9pmz/b7ysHvz8vn3z/58tVjTYseNzY8fiww3Tlo+yxYqGkHdm3SSgsfe0wF59IBDnVwJxzhCI&#10;Q4xbAnH56faSn9HqFE817SW/ZassKgaj1vvU8FgNHYzafzHYaC/aQwcAD8gCs37zW73mxp9ARoOQ&#10;hy/ZQxi9P1SpLEhNehgE5WHqPKAd0qp/cBNQ/5/4MBTKw14DgwikSx+wxaoUAnHFIXMo/Rirsti6&#10;JBAH4/i9XtYmEOctnOFrnAkVuc5o9VS1cq21RToNmador6la+o47BOLCwOc1V7TFCA5zTr9XK2/V&#10;mva51hYpGsw1+xe0Y/Hgf7JFigrf5+SWk+eVZuwNYo3MnKcTQ3vxQyDOrwTinCEQhxi3BOLyk67u&#10;fppWp3iqaS8ZvfnW88+w1RYN6xutn9XCY3V1sNH62Po9rWfawweAijE3uUFsF2/KcZ8suttiQQOQ&#10;bxxqfcGP7EzoC/+BmJMtdoejaYTV/9l5wxdS93qb+LC6/r8Jgbji8F+XxY6jPo9Hgiq2GBAQ2b2C&#10;3mblW5dAnL8gPgGZLWS89dufM3dy/y3XQ+211VvnnWqKh0BcGPgO39hiBMfy8sLztPJW78IfvuAF&#10;L4jquZEpc08/lmo1bfjDtkjRIPd92rFUbTYX23bsDSS4V5975VMhEOdXAnHOEIhDjFsCcfl5+cHH&#10;fXO3l/y9Vq94qumtyVNttUXD4NhZFww32n85HhyruYeN0d1MAcROKAsCmX5+rg38EcoijykHOxN6&#10;xucD2lOt7jpk+l0QDxjlPLRFAk+Y/n9Ea5uqlT5pi1QZBOKKw/81hUAclIvfAFH8gTjf931yTtui&#10;NB7/Y1/mTtoklPUCmSvZIsEOIBAXBlIPWv1UpS1GcJh6eZwp35+Ml9eH5jr4DFus4Flenv8Bcy38&#10;Z+04qtS0X/+BBx54kC1WNMj8Xjueqo1r7K3rtZxAnF8JxDlDIA4xbgnEzUa3n3xYq1c81bSfRBmw&#10;GI5avzMWGKu9g432H67fsyu6ACNAzISyGM8Cd/NYCucneGRnhMp3RYJTCWWXLOkPtkilk/U9vRzV&#10;yu6IvpE20NumWqvs/5v4n4fUKhDnOWTOT6ZCufgdN+sQiPMbkGG+kSH3QCHMAbMy7Gx3dvO3QQT3&#10;6zRmlw2BuDDwPTezxQgSc135Na3MVWvK8WZbpOAx18Bf1o6hak2/frEtUjSYuotmZ9ZNzN8G8qXR&#10;Oq6XEojzK4E4ZwjEIcYtgbjZSHvJO7V6xVNN+8nv2SqLisGodYkWGqu/rXvXj5xBMAGgIvw/PN20&#10;Hj9DBDtHfvZG7wvVykPvcAhowa/0n24OJwDFw6pQMP0/lIfNlc7DCcQVh+lDnn8Cv9i+QyAOxske&#10;IuptVr7x36v4vEZI29liNJ5QvpAm5bBF2paA7tuYt+4QAnFhIPWg1U9V2mIEibkGPUMrswc/unfv&#10;3nNtsYJF1ihMfzqklL9SzXj+GVOOJ9hiRUOkY28gXxqt430RgTi/EohzhkAcYtwSiJuN7sEk1eoV&#10;x00+9voPdR5qqy0a1o7P7RqMWp/RQ2P1Vo770D1nfputCgAoiWxBJYhvyB23RYIGIYsqWn+o0qz/&#10;s9NAKISy4FfFQ+9QFmTZrSUcQnnYXOXPBgv+z4VaBeI8h4oJxEG5+L1viTsQJ9c6/biq0ZxTPPcy&#10;BHT/LfdATtds/2PMpnXcqaZ4CMSFgdSDVj9VaYsRJFdfffVDTP18QCt31Zpy7LPFChZTxmdpZa/e&#10;hd+xRYoGGTcCGnudvnzJ2FsWBOL8SiDOGQJxiHFLIG42uqvJs7V6xdNNe8kP2GqLiuHozBdpgbEm&#10;ONhoHRseO3OvrQoAKIFwHr6zO1wTCWFhZ5EH3sHRlH5hPsP77pxSBlscCIRA+n+l/YJAXHH47j+2&#10;GIVBIA7GMX2cQFxOfF9r5fNtURqN/zEvM881Ts4B7b2qluvzziAQFwZSD1r9VKUtRrCY68pLtHJX&#10;78I7bZGCxZTxbXrZq3Ypumc1oYy9eeZCjL1lQSDOrwTinCEQhxi3BOJmI72tc55Wr3i66cHOi221&#10;RcX6vWecN9xoHx4PizXFwaj9v4cbrZ+21QEABRPCokD28Lb8nyeEsJAAgtYfqpfd4UIjhAU/eeBu&#10;i1MKcs3z+1B/U3aHC40m9P9x/M9F6jEOyHVFP77qtEUpDJ99g8BFmBCIy4e5PgSwM8r8JbY4jcXO&#10;/7wH3zPzjX0BlZ9d4raBQFwYEIibjqmfJ5hyfnq83FVrrm2fzXtdrIL5+fnHmHP6E1rZK/aP9u3b&#10;9whbrCiwY6/3tZesDO5jly1/AF+ay1f+cCEQ51cCcc4QiEOMWwJxs2Pq8ch4vaJir3ObrbLoGIza&#10;L9PCYk1xsNG6b3C09ar/9UdnRXXDBRAD5oZ2TbvRrdI835CD+Akk9LFmiwMBIQt+WntVb3mLffJQ&#10;WP/M6jT9/4gtDgRGCAvepv9X9kCIQFwx+L6ulHFNIRAH45h+RiAuB9Kf9WOqRuYcGb4DSpvOElQK&#10;4R5O5Bq9PQTiwkDqQaufqrTFCBrfY9SWC79gixQc5tp7tV7mql14nS1SNPi/18ycZdwK6BhusEWq&#10;AQTi/EogzhkCcYhxSyBudsx18Le1usUxe8n9rzjY+X5bbVGx/pGv2T3caB3VwmKNctR+16GNXd9j&#10;qwUAZqQJoRMIF98Lw5n8VG+ohLEovnCNLU7hhLCgKWWwxYHAkIVmrc2qtbz+P47/86EegTjf46p8&#10;vi1KYfjsGzIO2WJAQBCIc0d2g9WPpzqZc2T33mEE3sX8OwTb4/C+004m6wjTIBAXBr7nZ7YYQWPG&#10;18u0sletaau+LVJwmLLt18pcsfcvL8//gC1SFIQ19ua/55Tj0N+zWrPxvy6/8EIgzq8E4pwhEIcY&#10;twTiZiftcx3csb3kNbbaomMwar9SDYk1z8PDY+0lWy0AMANLQexQxCJpU/G9KFWvhZz6Uffrk+l/&#10;3nfnNP2fh4iBIm2jt1l1Vjk+E4grBv/javE7BhCIg3Gy+ZveZuUbXyBO5rq+5xx2zt34OUcIc1ux&#10;iPFdrvfae1dtGeNOnSAQFwZSD1r9VKUtRtDIWGXKOhgvuw+Xl+f/rS1WMJj6eZIp29+Ol7VqTV/+&#10;H7ZI0eD/PjOziOuheY9QdlKs7Itz5UIgzq8E4pwhEIcYtwTiZidd7Vys1S2qDn9x9bFfa6suKo4c&#10;+dqz5adDlYBYMx213rh2fG6XrR4AyEEYN9Pzl9jiQIOQ8IHeH6qziAUpKBf/4Y6F+2xRCsUu+Kuf&#10;WZX0//Cpa//XIBA3OyHsAFVGWIhAHIyThav0Nivf+AJxIdzvMefIMH33iFY/1Zt/d7hNQpjLitn1&#10;gC84TYJAXBhIPWj1U5W2GMFj6uk6rfxVa8rxBlukYDBl+kWtrFVryvGztkhRIOOD73vqLes19toi&#10;RQ6BOL8SiHOGQBxi3BKIm5107dFnp73kz7T6xdO9brXzTFt10XHoWOt6NRzWXD84PNbmGgKQE98L&#10;cyxgN5cwdkggjBk65hoVwO4TxV+jzHt6D4TG+FC/aYTxbfZqgmIE4mYnjP5S/LjqNxC38BnjGu7M&#10;qsYV81kE4nZIGPMocfaHwLEj10e9bqpVzlVbpJkx/YudagKHQFwY+F53s8UInvn5+e8x16gvaMdQ&#10;paYMR/bt2/cIW6wgMOVaHS9n1Zp6+d9mXv54W6QokHmbdixVW+S1MJyxtw7rSQTi/EogzhkCcYhx&#10;SyCuGEw9/oFWv3i6aT95m6226Bgea184GLU/oQTDGu1g1LrxrtGui2w1AcAOWfT/01rc+zQU/4vz&#10;hDFjIIyHh8UHZcJYmOWny0JHrlF621VpNcFhAnGzIX3F95wus/jrShhBP9yJ0la22Uolm8PpZSjf&#10;eB7++Z5rb2ra64gtUqMx9RDAT+WLxY3rYcxTsvs6WyQYg0BcGBCI2zmmrvZrx1C1Zk5zhS2Sd+Qn&#10;XLUyVq1pm/9qixQNMgfRjqV6i/tigNxv6Z9RrfUYewnE+ZVAnDME4hDjlkBcMZh67Gr1i6dr6uoT&#10;1/eSx9iqi47hsfYNWiis8Y7aX1o/2urKT8vaqqota2tzD7b/EyA3YSxg823uprLo+VuN8lDKFgUC&#10;pq7XqQACoTycjgRZaNbasDqrGacJxM2G72uKWNZ1hUBcPBKICwOZO5l5diA7w4l12EFkNiSEptdN&#10;tZZxnfZ9T7cl/UzD/z0HgThB6kGrn6q0xYgCcy5fpR1D1ZrrZTA/m2/K8nqtjFVr+vFP2iJFQUBj&#10;b+Frj76vKVvGPvYSiPMrgThnCMQhxi2BuGJIb08u0eoXddPenqtt1UXH4cNnnTPYaN2nhsLwAamb&#10;ugbj1jfOuNgc323rR/mZWJgdefir39BWKTsUNRXfCzhVPbSF2ZGHd1obVmUZfcV3/zeff4MtCgSO&#10;aSvP4eFqHmQSiMtPFn7xvztcWdcVAnHxSCDOP3It8z3HONkyHgLHiNSDVj/VW3z/DWNN4URfY5c4&#10;BQJxYeD7umyLEQV79+491/TbY9pxVOynzLzG+8+DXnXVVQ83/efDSvkqdmEo9xy2WFEQ0Nhb+I7r&#10;AY29x22RIoVAnF8JxDlDIA4xbgnEFcPLe8ljTF3+nVbHeLppv7PfVl2UDEdnvkgLg+GWg1Hrj9c3&#10;Wr88GLWfZKstSu469rCHDzbaV5njed/msRGIgyKQBXHthrYqzY0zOxQ1GFk40fpFdVbzM4AwOxKy&#10;0NuwGst4kEP/h50SwFhdSZiBQFx+wgmMlXNdIRAXjwTi/CLnoN+6OdWsLMX9RFisSB1o9VO12dyz&#10;nDCDee9AfpKOXeLGIRAXBgTi3DD19SvacVTv0gttkbxh6uIn9bJV7cL1tkhRIHMi/TiqVcZHW6TC&#10;ycZ1/XOrNeaxl0CcXwnEOUMgDjFuCcQVR9pLPqjVMWomf5v2O0+2VRcd8pOZg4323ScHwHCCo/aX&#10;Dm20brxrdObTbPVFwdrxuV2DUev5pvx/Mn5MBOKgCAJYHA3mJwigWuRhjNYnqjJ7QBfXt1ubjO/F&#10;TFlotEUpDP+Ll+zOGQshXC9tUUqFQFw+pH9kY5p2TFVbznWFQFw8EojzgwSu5L5KL68/TZnYjdZg&#10;6iGIHfvKPD8DCh6wS9wYBOLCwPd1wBYjGpaX5/+tOZ//WTuWin2fLZI3lpcXf1MpV9X+w/Ly3n9j&#10;ixQFpv/UdmfWTeS99c+sVlPXEe8SRyDOrwTinCEQhxi3BOKKo7vauUGrY9Q148dLbdVFyaGN1k8M&#10;N1qfHw9L4VSHw1HrNYMjZ36/rcagOHTvQzumjM8xZfyd4aj9ybGyf0UCcVAE/h+cLFxjiwINQ4IH&#10;ep+oxkV2J4yKugWCJDSifU5Vxr1g2UykD2ptWZ3lB4gJxOUjlLBYmeMqgbh4JBBXHdncSIJwoezM&#10;daoy16hi7AgdGVu0+qna7Jwptz2yNtc/v1rZJe5kCMSFAYE4d0zfvVU7lio117Uvm7b7Plukypmf&#10;nz/flOOT4+Xy4B/YIkVBE3Zm3SScsTfWHYEJxPmVQJwzBOIQ45ZAXHGk/eQntTrGiX4gfWDuq2z1&#10;RcngWOvtWmAKt3cwah05tNF6rewcJ7ux2SqtnMHR1rkndoLbaK2act0/Xk5NAnFQBObG2fM35vjJ&#10;vqbi+5uMEga1RYFIMNcr34GgwnY+8r1AK9d+WxSIBNNmngMP5YfFCMS5Y8Mwnq+NmWUGoQjExSOB&#10;uHKRh6py3ks9+x8XtpNQkuD/C2iZVZybvu/vNjXnBl/8OAkCcWFAIM4dM+a9UDuW6vX3U6Hms5+r&#10;l6lazRjyPFukKPB9vm3asLE30i8dE4jzK4E4ZwjEIcYtgbjiSFcv+JZuL/lLrZ5RN+3t+SFbfVFy&#10;+PBZ5ww2WvdpoSl0cNT+0nDUWls/2upKQE7q1VZxocj7Du9pP32w0X7xcKP1DtN2G2p5tpFAHBSB&#10;LBZrN7LVyU/2NZUAFub5CafIMNcrzwHe4sIyAQRC6f+R4X9Rv/wAuzww0D+7KuMKxMkcylwXgwjD&#10;ZeUob07nv2/gTq3iwZ/gt++XG/Qy59LZ1gsz5y+RejXHfCSUc347zZjFF08Mcl0Moc3sNbqS3frM&#10;Z7FTTWAQiAsD33N5W4youPLKvZ0Qrimm7QZ79+59mC1WpZjjP6CVqUpNGf5UdqqzRQqebO6kH0uV&#10;VjX2ymeEM/bGuMZPIM6vBOKcIRCHGLcE4oql20tu1uoZJ9hL3mirLlqGo9ZztdAUzqYNGq4f2mjd&#10;uD5qv3Qwal2yvnHGxSc8csZ54pEjX3vi5kZ2mJP/f+ieM79N/vuJvz3aXpbgm+xCZ/7/+4yfGf+M&#10;vBKIgyLwfdNsiwENxP/DbXYnjI3FxcUb9LasyuIerPl+MCWfb4sCkeC//5e/0w+BuJ1jH3x4Dglv&#10;WfbDbgJx8diMQFz2kLMstc+LSXMMR6p4ABwDoVy7qjovBZkvaGWoWumHtkiNh0BcGEg9aPVTlbYY&#10;0WGuX2/Tjqd6l55pi1QZps98l/Hv9PJUpynDW22RosCUtzE7s24SynxDrnO2SBFBIM6vBOKcIRCH&#10;GLcE4oolPdh5sVbPOMnkM+nao739XGYR3DH62q8bbrT/YDw0hfWVQBwUgXYDW5UsUjebRe/hDnYn&#10;jA3/i3zFhSj9B+IIhMaGtJnellVZfojS/zkeTyDO/xg6brnXlFAe8uD2VvXwrw7BsTqatUt8Pz9d&#10;BhIKDKGf2jap7L4nlOPO5H5PIBAXBlIPWv1UpS1GdJjz2PM9UKaZ37zNFqkyTJ/5Ja0sVWvK8eO2&#10;SMEj1/2mjr1aOfwY29hLIM6vBOKcIRCHGLcE4orlutt2/xutnnGyaS95ia2+aJEdyYb8dGpjJBAH&#10;RaDfvFbj4uLCmi0GNJBF79/a5AFJbPgPBBW3QxbBH3BFdijU27IqCcSFgv9A7anaBz6l7gZFIC4e&#10;CcQ116xNCNxvEsp1S+65bJEqw3xmEKFtUw6esRoIxIWB1INWP1VpixEdz3rWs1qmD/+hdkxVasa4&#10;PzVt+DhbrNK59NJLv9oc9//UylKl5rg/ND8/f6YtVvCEMvZWNR8+mYDG3sh+Np9AnF8JxDlDIA4x&#10;bgnEFcvVh5/0kLSfHNbqGifY6wyvP/i4b7ZVGC2DjfZbtfAU1k8CcTAr8vBSu3mtyvhukqFIWBAG&#10;V+q0Q5b/xUoCobEhYS29LauxikV9/w8wwg7EybwtlAcdJ9uMvoE7taoHgATiQpSfY98ku16H0ker&#10;H9vk+PWy+JA5L4G4MGD9Iz+m7oLYKW15efGnbJFKZ3l54Ye1MlTvwittkYInlLE3K0P1Yw9jb14I&#10;xPmVQJwzBOIQ45ZAXPGk/c6vaXWNk037SfQLeIdGZzx2uNF6vxagwnpJIA5mRW5Q9RvXalwkENdo&#10;WBAGV+q0Q5Zc//TPqEoeDsZGAGP2DbYopUEgbjKmbBKG8zpuatoHPqXuDicQiItHAnHNtIoxIiZC&#10;uWbJuGGLVDn+57qZUg5bpMZCIC4MpB60+qlKW4woWV5e/g4z7n9WO64qNW14wBapdMx5+0atDBX7&#10;eTPPf4otUvAw9jL25oNAnF8JxDlDIA4xbgnEFU/aS+a1usYp9jp3vOz2x3yjrcJoGd7T/uHBRutj&#10;WogK6yOBOJgVefCr3bhWpblB5sFJg1lcXFjT+kUVykNUWwyICN/XrCIf8vtfqCw/wALFIm2mt2U1&#10;VrGo7f8hRpiBOGl7n2PmNKsKP4XygAu3t6o+QSAuHLmnOxV7zT6u1VX17r3YFqtyfM9bTrXZXwQh&#10;EBcGUg9a/VSlLUa0mH78Du24Kvbz+/bN/3+2SKWxb9++R5hx5Ijy+RW7sGKLFDx27A1kbujvnlLG&#10;O71M1Zq1RSxjL4E4vxKIc4ZAHGLcEogrnvTg487v9jqf0+obJ5v2kufZKoyawbHWzwxG7X/WglRY&#10;DwnEwazITbp241qVPDxpNj4X+OQhlS0GRITvxb0ir1k8EAFXTP/3HYgrfZ2SQNzpSJhBxiy9vH61&#10;DzoqCdcSiItHAnFNk59JHWdpaX5Zr6tqrWLc3g5TBnaqCQACcWEg9aDVT1XaYkSLqb957biq1pTj&#10;Wluk0jCfcbn22dW78B9tkYInlHuFEK53vq81m1Z1TzA7BOL8SiDOGQJxiHFLIK4cuv3kvVp94xR7&#10;ndtf+v5v/zpbhVEzPNa+QQtSYT0kEAez4vvnB+O5OYYy8PmA33z2EVsMiIgAAnGFPUwzfZAdEsEZ&#10;rT2rsorFff8PMsIJxNkgXJC7wm1a5TwulIdcuL1V9QsZy7TPx2rM6n+e9QgFUzcB7Oojzl9ii+QN&#10;33P3TbP+2txd4gjEhYHvkIotRrRcffXV55i+fFg7tmpd+MMXvOAFZ9hilYLpK/9N/+zqNGX42BVX&#10;XPFoW6SgkS/omOt843dm3UTuafWyVauMvbZIgUMgzq8E4pwhEIcYtwTiyiE92HmxVt84XTOmeF84&#10;KoJDozMeO9xovV8LU2H8EoiDWSEQBz7x+bBIFstsMSAifD9UWyx0hzgCceCO1p5VWcXDTAJxmw90&#10;Fm+Q81QvYxjKOCpltcUuHQJx8Uggrv5mde8/bBUiUi9anVWtaaNgvvwjZdHKWLVNXnsgEBcGUg9a&#10;/VSlLUbUmL78Gu3YqtZcT55hi1Q45r0T8xl/Pv6ZVWv663+2RQoedmY9nexeTS9ntcawkzCBOL8S&#10;iHOGQBxi3BKIK4f09t3fZer378frG6eb9ju3pu99UttWY9QM72n/8GCj9TEtUIVxSyAOZsX3t8bk&#10;ga8tCjSQRQJB4Eidrlnmvbz+hJQtBkSE6f+12SFxEv5DT34CcRIsy3aECz8It2W1ux/47xu4U6sK&#10;ncRzrtRLU+9HCMNNxuf9zamGs3uf7y/hbdrk+z8CcWEg9aDVT1XaYkSNqcPvM/6DdnxVaq4nb7ZF&#10;Khxz/f4Z7TOrtszQX9FkcxP9OKo1nPlROCHBGMZeAnF+JRDnDIE4xLglEFce3V7nf2h1jtuZLNgq&#10;jJ7BsdbPDEbtf9ZCVRivBOJgVprwcB3CxecDoyY/EImZOu1qKdc/7TOqs7qdnaAYAhizSw+xNy0Q&#10;d1IILpBv8O/MKvrCOATi4pFAXD2V+pZzn/nDZORBuFZ3VZuNKWG1UzjjXAw71RQPgbgwkHrQ6qcq&#10;bTGix/Tnd2vHV7Ef3bt377m2SIVirpde+4loyrB26aWXfo0tUtAENPYGszPrJuGMvaH/xD6BOL8S&#10;iHOGQBxi3BKIK4+0z8+m5tH0yT9I1y56sK3G6Bkea9+ghaowXgnEwazIQrl+s1qNLIw2GxaEwRX/&#10;O0wU9xAte6isfUZVLp1niwKRIGEtvS2rUfqsLUpp+A89yTfp5TpTtPKgZuEaqUMZ++SBSTgPKNw0&#10;5b7PR9CCQFw8Eoirn3LNkuuYrXqYgKmnQHaHCy/0lY2vWlmrVa4btkiNgkBcGEg9aPVTlbYY0WPq&#10;8ae046vepcLX5M17PsVcp76of151Li7Ov8wWKXjCGXvDC30x9u4UAnF+JRDnDIE4xLglEFcer+rt&#10;eVLaS76g1Ttu48Hk2bYao2ft2NxZw432HeOhKoxXAnEwK/JAU7tZrUoWRpuNaX92yAIn/C/oFbfI&#10;6T/c4eenISE/WbBKa8tqrCLkQugpBv0ELegb8Uggrj5mdSxBGubM2+F7jN7UtFlwu8NtkpVNL3e1&#10;hr5TTfEQiAsDAnHFYK5x55nryce0Y6zY37dFKgzTR65VPqdq/9rU8ZNskYLGXM/ZmXUKUibG3p1A&#10;IM6vBOKcIRCHGLcE4sql20veo9U7buNq5yZbhbXg7o+2v2Mwah3UwlUYnwTioAj0G9VqNDfmwW0p&#10;D9WxyA5Z4Ijvhzmy4GqLMjP+wx17L7ZFgUjwv+BffhCK0FPYyrhtm6py6BvxSCAufqVujWtmrkx4&#10;fof4DrpsWtX5lwd5GK6VuWqlf9siNQYCcWHg+zphi1ELTJ9+k3aMVWquJZ8tcpyUnyg17/vB8c+p&#10;3oV32iIFTzZX0Y6hWkMee0O5hzJtddwWKUAIxPmVQJwzBOIQ45ZAXLlwjcxvupo81VZjLTg02nXR&#10;YNS+UwtYYVwSiIMikAVh7Wa1Cpu4GA1b+F+YIRAUG4vedxUsLhDnP9wX3s9pwXT895nyv9UdyoI9&#10;nq6Zsx3xufMBfSMeq3oo6PMepq5KnWbnGl8acUECEVp9Vm12ToS7m5+UzZSRnWo84HsOSSAug0Bc&#10;cZi6/HfaMVbvwi/YIs2MGX9/RP+Mqo3j+hjQzqzBj71auf0Y6s/vE4jzK4E4Zwh7IMYtgbhySXu7&#10;L+z2kvu0usfppr3kwOs/1HmorcpaMBi1f3S40TqqhawwHgnEQRH4f5gU7sIBlIv/h9sEgmLD90OE&#10;IkOUstCsf0Y1VhVYgOKoUyB0Ev7HBdS0D3q87hRF34jHqsYX//cw9dHU5VoWmOG+LA/+x+fMGOZ2&#10;pq487xCeafp8wDvVFA+BuDDwfS9ri1EL0jT9KnMe97XjrFLTpn1bpJkx5+mvap9RpeZ4Rldeedk3&#10;2SIFje/zaVPG3p1rztlAfyWGQJxfCcQ5QyAOMW4JxJVP2u+8W6t73F7TP19oq7E2rG/sumw4an9S&#10;C1phHBKIgyKQG1LtRrU62aWrqfgOBC0uLt5oiwKRIA+vtLaszuJ2TJFwkf4Z1SgLyLYoEAn+F/0J&#10;xDVRc929T8Zr20Te8Nw3vijjD+7Mqr5wYD6LQFxBZg9K2RUuD1JvIfTFrAzht6GELrXy+zHUnWqK&#10;h0BcGPiey9ti1Ibl5YWf146zapeX5/+tLVJurrrqqm801/GR9v5Vavror9giBY0ZS9iZ1YGwxt4Q&#10;f46fQJxfCcQ5QyAOMW4JxJVPd7XzAq3ucQf2On8ku+zZqqwNw432cwYbrc+OB60wDgnEQRGYG/g1&#10;/Sa1Ktmlq6kQCAJXtHasUluMQlhaWjpP+4yqlMVbWxSIBNNmtQmEToJAXIiG8bNJPvuGmS8QoA+Q&#10;7CGk3maYT9PXCcY5ktWZXp9VGtN1SsqqHUPVmmtIoDvVFA+BuDCQetDqpyptMWqDqc9vNcf1qfHj&#10;rFpTjjfYIuXGjL17tfeuWnMsP2SLFDSmnOzM6kgodWbKEeB4QCDOrwTinCEQhxi3BOLKJ11Lzun2&#10;kvu1+scd2Ou8PavJejE42vq54Ub7H8bDVhi+BOKgCMzNqNdFfLkpt0WBhrHk+VuKBILiwvQXr98C&#10;Lvqhme/+L9qiQARIQEFrw6qs6npJIC4sZY5om8Y7BOJgHAJx5ZndHxKM2w6po3D6YYg7ruiEMAfe&#10;Mp56mwUCcWEg9aDVT1XaYtQKcw3+r9qxVqmsE+zbt+8Rtki5kLmm9t7VutCzxQmaUMberAzxzJWk&#10;rNpx+DG0eiMQ51cCcc4QiEOMWwJx1WDq+Xe1+scd+fm0v+cnbFXWiuGx9iu0wBWGLYE4KAL/u3QR&#10;Smoy/heyeNgXC/4f5Cys2aIUhnlPzzt+8ZPVsRDAWF3JLioE4sJRAjG2WYKAQByM438OWX/lOmDm&#10;ysH/FJgvQhmzJGRjixQNYYQ/4qy7PBCICwOpB61+qtIWo1aYOn2WdqxVa8aDK2yRnDGvfbx5D+87&#10;3Znx/kW2SEFj2pydWXPi+xq0aXh1RyDOrwTinCEQhxi3BOKqIe13rtDqH3doL3mf7LRnq7NWDI+1&#10;b9BCVxiuBOKgCCQQod2gViuhpKYiIQu9T1QlP9kbC74X72Th1RalMCRkp31WVcqDXFsUCBxZNNba&#10;sCqrWrQOJVzQdMu43s2Kz75RVf8HNwjEVWM2V2/GLlouSFAwnD4Y3xcc5P5fPxYf1n8tgkBcGEg9&#10;aPVTlbYYteLKK698qKnXO7XjrdaF37JFcsa89gX6e1bqp5eXl7/dFilY5Hodztgb39xIyqwfiw9D&#10;GnsJxPmVQJwzBOIQ45ZAXDWkBy94uKnvwXj9o4O9zi/Y6qwdg1H7ZcON9hfGg1cYpgTioAjMTWgA&#10;P1kyT19uKPKQWe8T1cjifDwset9NrfjrlOl/nn+ymh06Y8F3/5e+aotSKgTiQjDMoDiBOBgnnAei&#10;9Tera3aVPZlQxquY72VMv/L6xZBNm3CNJxAXBlIPWv1UpS1G7TD9+5Xa8Vbsp8y48HhbJCdM+d+j&#10;vF/V/rYtTtAw9s6O73WFTcMaewnE+ZVAnDME4hDjlkBcdZi67mptgDu01/nIK3q7/z9bnbVjOGq9&#10;YDBqfVoLYGFYEoiDovD9QKkJi9Cg43tBS/q+LQoETBjfZJ2/xBanMHw/nMrkp9BCp679XyOUhxxN&#10;NJsLhvsFBZ99g3lqmPi+f2mmfIlJkLlTKA+UYw4qhrFT/ab13iWOQFwYSD1o9VOVthi1w9Trd5nj&#10;+9vx463epRfaIu0Y85rvNePJ3+vvV53Ly/l/8rUq7NgbyNwv5rF3flk/Jh+GMvYSiPMrgThnCMQh&#10;xi2BuOpI+3ue0u117tPaAXdoL3mrrc5aMjzWXh6M2h/XQlgYjgTioCgWPf9spSxq2KJAw5CQhdYn&#10;qpWf7A2dMEIyxfeTMPo/D7dDJ4xF62oW/QnE+TF7uFRN6DEvBOJgnHAeijZLORdtEzSWUMYqcw6s&#10;2SJFizkGdqqpAAJxYUAgrjxM3b5LO+aKfZ8tzo4x5U6V96lUU4YPX3315efYIgVLOGNv/Nczxt5x&#10;CMT5lUCcMwTiEOOWQFy1dA8m79LaAXfsl7r9PZfb6qwlg6OtZw03Wh/WglgYhgTioCjMTajXn+3L&#10;5Gd4mshSADsfSf+3xYFAWaxpaFe+5ax9XpWGswgJk5BFd63tqrWa4DCBuOqVQEUMwXACcTCOjM1a&#10;e1Wh9IksYLJzpQ/L6zIX1mRuYwxklzE3ZVyyzdA4ZO4WTruFHWTeCWGE/jet75eksuuQdszV2ORr&#10;xslIPWj1U5W2GLUkhGuJGRu+bNr4+2yRtsVcc3aZ190x/j5Va8r8WlukYLFjL7vDFUQoY2/WpiGM&#10;vQTi/EogzhkCcYhxSyCuWtLV3YtaO6CLSe/Vt+9+lK3SWnLXPe2nD0btP9TCWOhfAnFQFGEsHvGw&#10;sYnIwpbWH6pUFmFscSBATB8JITRZ2vqM74eqdhGSn00NFFkg1tqtSk0fOWKLUzoE4qpTzv2svuM4&#10;/wnEwTjZ+KW3WfkWu7uqeb9LssCc3y8AuBl/GCsPAT1ErmxsLhtzLOxUUzIE4sJA6kGrn6q0xagl&#10;Zj77SHOM94wfc/UuXG+LtC1m3H+G/h7Vaa6//2j65ffbIgVLKPeIpr6i35lVkPu/UMZeaVtbLI8Q&#10;iPMrgThnCMQhxi2BuGpJe4/9hm4v+bDWFujky22V1pa7N3Z973Cj9X4tkIV+JRAHRSE3w9qNaZWa&#10;m3FCGQ1FFpW0PlGt/GxkqISw+FnmIp08fNM+s1rp/6ESQv83fbSyXTRDedhRd7M5V1xhFp99Q67T&#10;thgQEFk/1tusfMsdN+X8DGN+MFl771bbHbUmYY47kNBifeZuciz6MVar7dO1XI8gEBcGUg9a/VSl&#10;LUZtMefw67XjrlLTxoO9e/c+zBZpKua8fJP2HlVq6uz9tjjBElJ4K7b7p2mEct8tY68tkkcIxPmV&#10;QJwzBOIQ45ZAXPWYen/teDugo73Ol9LbOrVfBDxy5GvPHo5aa1ooC/1JIA6KJIwFBkIZTSSQwAcP&#10;uwMknMXPpQttkQonhIeApo5rs8tI3ZC20dqsWqtb+CcQV67ywMGMdzfE+MCfQByMI/1Za69qrOae&#10;ReYf0v/0MvhX5mi2qI1AxkOtHqpW6j3G6/gkwpnvh7JTTfEQiAsDqQetfqrSFqO2zM/P/4A5zv83&#10;ftzVO/9MW6SJXHnlld9kzstj+uurdOmFtkjBEsJ6iWjGqVqtmcjYqx2nH30/CyAQ51cCcc4QiEOM&#10;WwJx1fOK23b/m24/+aLWHrhzr+t3/vvL3vOYb7TVWlvWR2d+42DUevVwo/V5LZyF1UsgDooke0Cq&#10;3ZhWZ9MeqkBGCAsxpu/VdkeAmAnhwaP0DVucUghnIbJ5u7yEjmkT7z8XnFld3yAQV57mWrYmfcpW&#10;dXQQiINxsrmb3mblW+2DOzl3Qw3GNen8yK6jej1UaR1DWyGsRYhlz/t9QSAuDKQetPqpSluMWmPq&#10;+L3asVepKcNbbXEmYv5mUXttxf65mV/ssUUKFnNdZmfWkjDdkLH3BATi/EogzhkCcYhxSyDOD6bu&#10;V8fbAnP5WlultUdCWINR68NaQAurlUAcFEkIwZPM+mxBDzvH70PNzLruCBAzITx4XKzgAY45Tu+7&#10;YpjjJPARGNImWltVqTyAsMWpBAJxxZtdR+N/gEMgDsbxO3f0c04tLe29WC+Pb+t//xbKvXLW7+v3&#10;JR45Ju14/Vi/0AOBuDCQetDqpyptMWqNOX9/Rjv2al34xL59+x5ri6Ri+sLv6q+t0oW32+IES0Bj&#10;b612Zt2EsXcTAnF+JRDnDIE4xLglEOeHbn/P5Vp7oKO9zudf2du9ZKu19ty9set7h/9/e/cDJ8lV&#10;1vu/rgZI1ihBokZBs0C2exKjRkFFRRMVEBGvURMl7O7s8kfEC/4MIBeQQPUSQL2AQVEQgu6VGONO&#10;9eyGELPbvcFRQnaqZhcXspEoqKs3ICpqRNCIEfmdZ+pMdrbnmZ7p0/XnnKrP+/X6vhay2z3VdU6d&#10;U13nmaq7tvy+VqRFqgsFcSiSL1+Eq158hx88Kfxo5B0BQuXLxc8qLsyZ/u/Fb+aaeYC7xHnCtIUX&#10;d4eTvmk3qRIUxBUXM6ctF8I1ZfGGgjiMyguD9DYrP/Ut2sn8IN+X9O2qJ204h87HVP3zVxmzHSdl&#10;TGpm6v8FKUkT+zMFcX6Q/aDtn6piN6PRduzYcYH5rB8b/exVx7T1T9tNWsP83debf/O3o6+pOrt3&#10;77zSbpK3mHurCHMvBXF1h4K4iVEQR0jYoSCuHvEtj9/SG3aGWpuQyRIPO8fiQ93vtLu28XiEav2h&#10;IA5Fky/52hfT6hPuI73gJl+01/pC1dl5td0k1MyXi59VFIn5UvwnF0TtJqFm0hZaG1Wfau/6Q0Hc&#10;9MnHzuadR1EQh1H1LuDVfwcp0y89KaZfSXPPof29Mx8pL/Uf40WiIM4Psh+0/VNV7GY0ntnPv659&#10;/ipjzlH6dnPWqPt4tEmf//znP9xukpd8uUZCqkxdcy8FcfWGgriJURBHSNihIK4+vUHnhVqbEKfc&#10;9MrbLvgKu2tbgUeo1hcK4lA0XxZWZrlLXOvIHWy0vlB1ZHHVbhJq5MvCY1VjkU/9v4oCQIwnbZC3&#10;hd5OVcX2h0rvLkZBnFtMWy3k+665v1BAQRxG1TtO+lEs49OYKe1hN6tx6i5iIdWnaf2Zgjg/1D2W&#10;2M1ovN27d/yw9vkrzqd37Njx7XaTTmPGl1uVf19pTF98rd0cb8n3G23bSXNj2vykbf6KURBXbyiI&#10;mxgFcYSEHQri6hMvXPDo3qDzQa1dyOSJh13vv1QUjUeo1hMK4lA0v377fftldrPQEnLxQ+8LVadZ&#10;dwQIkS8XP2Wh2W5S6cxn9uLxZ1V+ZuhmvSlOr37x0qfiDt8jY0a+v9pxV906+4Y5FiiI85A5Blpf&#10;ECekf+rbWEeadw4tY6z+WUnz05z+TEGcH2Q/aPunqtjNaLwrr7zyoabP/6G2D6qMae9r7CY9aPfu&#10;3d9tzl/+Q/v3VcX8/H8z59VPspvkJe7M2uZUe4f6HAVx9YaCuIlREEdI2KEgrl7xsPMarV2IQwbd&#10;+3rDzk67a1tjYSE6Y/HDW67J7tpyv1a8RYoPBXEow6wnRUmyHXaT0BKePDpC+h53yaqRXADT2qWe&#10;VFdoIotu+jbUEfp/Xfy6+F/9xWgK4taPmZuOzy4XS0ofqfbOfT6gIA6j8vM1vc3Kj1+FMnUXWaxE&#10;2sRuUmPI8a99VtL8NOl6BAVxfqh7rLab0QrmXPl/a/ug2uz845/92ac9zG7SMtMH9uj/trqYsc37&#10;49GX8xpSfeQ7r+0GFaIgrt5QEDcxCuIICTsUxNXrtYe2fVNv2DmptQ2ZPKY/L8XDmSfa3dsqx+4+&#10;80nZXWe9Kzux5b9GC7hIsaEgDmWY9eTONBJZ/LSbhRaQBX6tH9QRLtrXQ/qAXADT2qTqVH0hzq/+&#10;v3PBbhYqJvtea5OqY7ajlkXgthbEmf19n81JEyl825vvCymUlbsTta8AbhQFcRglx4zWXtXEvztH&#10;mf3hyaPFmnRXLT8eYU7qTB13qikeBXF+kP2g7Z+qYjejFXbs2PFNZvz+pLYfqow5f32G3STZpi8x&#10;feBO7d9VGbMNP2M3yUv5dx9920lbUvUd0CmIqzcUxE2MgjhCwg4FcfWLB523aG1DXNO58Q2HZx5p&#10;d2/rpCe27MzuOut9WiEXKSYUxKEMsuiqfyGtK9ypqE1k0VnvB3WEx/ZWzadiGNkWu1mV8av/N2MB&#10;MCS+3CVTUkf/F/WPAct3X9taYVpf6LZZdfYNGZvtZsAjFMSdTsYTs09qv9O3bIPdpOD5dF5K6onp&#10;zzXcqaZ4FMT5QfaDtn+qit2M1jD7+/9q+6Ha7HyL3RyZU35E/zdVZudfmP3yOLtJXpLzbn3bSVtS&#10;/ZxBQVy9oSBuYhTEERJ2KIir357bu99r2uLTo21D3BMf7rb67kbH7j7z69K7trwmu2vLX2kFXWS6&#10;UBCHssiFX+1LaR0x28KdiipWZyGMLDBq/aCONGlBLwRSHGL2uRd34ci3o/piXPMzvfltaNkHdrNQ&#10;AVvI4NFdaKr+rexc/cUH9XxubIyCOIyqd8z08y5ocg6vb2/VCf8ucf7Ny6S+hH9uQEGcH2Q/aPun&#10;qtjNaA1z7D5T2w9VxrT5n5o8Kt+enW/V/k212fm25Z3jKdNm3JmV2FR5PY6CuHpDQdzEKIgjJOxQ&#10;EOcH0xY3jLYNcU886Pxz73B3u929rXXkrjMvzU6c9dvpXVv+WyvsIm6hIA5l8akoKU9zHr3ju1MX&#10;y3debf9T5WY9uLvFqdS3H9rELjp68qivehdtfOr/LF5Vp+4FstWRY9FuVuUoiMN6KIjDqHoXTP39&#10;buLDfNKEY6b++Yj4kiacD5/6jl9PmrAPi1D3+Gw3ozUuvfTSM8znvnd0P1Qd0+5XmO8YZ9Z73rIS&#10;v5+CwNxLVlLtuSQFcfWGgriJURBHSNihIM4P8cHuZVr7kGnS+WR860Xn2V3catmHtjwtO7Hl5Ghh&#10;F3ELBXEoixSnaF9I6w2L1GWTu0qcfpGunsW+2dnZ605v+7rDo1PL5t+FzzrvkujPYzPz8OjUsnnY&#10;5rWdX1IQh/VQEIdRFMTp/PkeV/2ddosi+9CPwgXiT8Ltz4KCOD/IftD2T1Wxm9EqnlxneK9p+yuU&#10;/151PmZ3i5eYe8naVDX3UhBXbyiImxgFcYSEHQri/GHa4ve1NiLTpJO8dnjhNruLW+0DHzzra7K7&#10;zvrZ9MSWP9KKvMjmQ0EcyiSLf/oX0nqSXxjZdY7dPBRMLjToF5+qX/CTbVm7HfWFvlcuKbjS9ntd&#10;Me1d66Nypa9p21VXbP8PehHQZ2bfXqKPvfWk7vGOgjish4I4jKp37PS3IE7I9unbXWXCvcuyJwUU&#10;xKOEPg9QEOcH2Q/a/qkqdjNaRb7Havui4jxgcsfIf6s8pv9dY3eLl5h7yWiqm3spiKs3FMRNjII4&#10;QsIOBXH+2DPY9qPxoPOfWjuRadLZ+wsHZ77a7ubWO/ZnZ5+b3XXWC9ITZx3Wir3IxqEgDmXy5MLR&#10;aZmt8TFuTSbFD7JvtX2ep/pFP7M9x/VtqSf0vXLIOFPvgvbayIVYu3m1kQt/2rbVFdNGtRYJNpUd&#10;e70a6+ru//UvhFAQ56s6+0Z1izGYRL3nD34XxAmZu/VtrybSPnZTgmLnZm8eX098Ssh3PaQgzgey&#10;H7T9U1XsZrSO6f+Jtj/aFDOv/cuOHTu+3e4S79i516vrQqT+5H2iirmXgrh6Q0HcxCiIIyTsUBDn&#10;F9MmN4y2EZk+8aDza/HCRWfb3Qzj2LFHPDy9a8tzshNn/YFW9EXWDwVxKJtvRRkSs03X2c1DQWSf&#10;avv69FS78CdFCfp21Bf6XrHyi571LgqMxl5wq/1ugHLRT9u+OiNtZTcPBfC4/9e62EtBHNZDQRxG&#10;1btw6n9BnB93iQuvgMiP/UZ8TMhzAQVxfqj73N9uRuuYuei52v5oU0zfm7O7w0v1fwckvkb6hu0m&#10;Jeqn71ULtUg1SZb4sj0hCuIICTsUxPllz6D7w6Zd/m20nUgBGXReb3czVjl2LNqSntiyMzux5ebR&#10;wi+ih4I4lE0WMbQvpPXH/0WoUEx2cbza/T7r2Z2T8tD3imDGFu+KgSTVXGzbHFl007axzphtoii0&#10;ILIvtX1cZ3zo//UvhlAQ56s6+4aMx3Yz4BEK4jZm9lHNd4kL79jx8/sH8SH5mBPmXeIoiPOD7Adt&#10;/1QVuxmts3379kebY+BubZ+0JabvPc/uDu/k14a4MyvRI3Ov7SolkoIsrVCLVBPuEDcxCuIICTsU&#10;xPlHHvGptRWZOv8dH+68wu5mKBZPPOyyjEepbhgK4lAFWcjQvpTWHwqTpuV2YXz7ZfblpZPCBH0b&#10;6s6Oy+0mwpGP44pd5Kr97nArZMFN2876w9g7rboXJbX4sshLQRzWQ0EcRuXjlt5m5SeMubD+Ipiw&#10;Hpsq5/ja5yBkJT788oALCuL8IPtB2z9VxW5GK5l9/2Ztn7QkHzFj19fZXeEdH78bE9+y82rbXUrS&#10;T29QC7VINUmyW21LYJMoiCMk7FAQ5589g84Pmrb59GhbkekTDzr/Gg+3vcjuaqwj/fBZT8xObLkm&#10;PbHlj0aLwQgFcaiGv0UZEgqTXE130am6orhZb+/SUN0+aBpfL3j6uMDlY+FgHoriXNH/x6uz6CkP&#10;BXG+qrNvUBDnJwriNmbGtHP07a8y4ZwzmD61oH8GQvKEVuS5ou7zTwrichTE1Wf37t1PMcfv57X9&#10;0vzsfIvdDd6R8xR/r/kRX1L+3Ntf/C21UItUlaFtCWwSBXGEhB0K4vzUG3Sv19qLFJBB5xO9wcwu&#10;u6sxxrFj0UMW79ry9OyuLb+SnTjrLq04rI2hIA5V8bcoQ0JR3KSKuSBeTUGYFCfoP7/eyAUZiuIm&#10;52sxUN6e/twdboXZJgqSG0T6f97XtP1ZX2z/9+IRYBTEYT0UxGFUveNpSEVe9T6iO5TjR85rtO0n&#10;ZG3KvlNN8er+DiaFYHZTWk32g7Z/qordjNYyx8Ft2n5penbv3vl0uwu8w9xLNp8yz72TpbcpRVqk&#10;uvyRbQlsEgVxhIQdCuL8FB/e9uTesPNPWpuRItL5s3g482N2d2MTFu/6kq/K7v6S7eldZ/3f7MSW&#10;j48WibUpFMShKn4XZUjCuyhdl2ILMqopCDPb6/FvjFIUtFl1L8iOiy93x9LIQrK2zX6EsXez6l6I&#10;HBc5Nu1m1o6COKyHgjiMoiBuc+r+HiftZDfFa2Y7uTsc2VRC6dOr1X0eKoVgdlNaTfaDtn+qit2M&#10;1jL7/+e0/dLwvO/5z3/+Q+wu8A5zL9lsyp17k+wtSpEWqSrJ4qJtCWwSBXGEhB0K4vy1Z9h9m9Zm&#10;pJjEg86xPbfPPMXubkzg+PGHn5PdddYL0hNnHczu2vIZrWisyaEgDlWSxUDtS6kv8bmgxRemDUso&#10;SCq/KE4KFPSf7UsoChrHtN85Po8fs7M7T8o22s31Tt0L2RuFsXdj5Yy9xUQuLEsfs5taOwrisB4K&#10;4jAqH7/0Nis/4RTEifxcR/scVcXv/SW/4KJvNyHrJawxgII4P8h+0PZPVbGb0VrPec5zuvXPh9XG&#10;9LmX24/vHeZeMnnKmnuT7P+ohVqkmiTpB21LYJPiYed5WqEBISSMUBDnr/jQ4y7oDbr3a+1Gikrn&#10;ZHzrRefZXQ4H2Ue+9JHZh7Y8LTux5Zr0ri3vMfnEaAFZ00JBHKokBSP6F1J/woVWnbRdWRdfbTFF&#10;6QUEZvspyAxQmX2vuPi/oFV/kdD4yPFpNxWr2P7P2DUBCuKwHgriMIqCuM0zfbjux6Z6/R1Ntk/b&#10;bkLWi4w/tvsEgYI4P9Q91tjNaDVzLPymtm+aGDNO/YM5f/5m+9G9Y7aPu8ORiWL6zEnbfQqWpK9T&#10;C7VINUnSE7YlsEm9wcwuvciAEBJC4kMdHjnlsd6g83qt3UhxiYedW+LBzMV2l2NKH7znrK9JP3zW&#10;j6R3n3VtetdZh0z+USsqCyp3bfmo+TMxuWbpxFk/fOcHzzzfflygErL4o30p9SnmC/LxXR7d7aZu&#10;si/KvtBk3r/0ori8sMTv3+bN97O/dxqrmvQJ/9ssnMWZAPo/Y+8qtv97/LhnP8csCuKwHgriMMqM&#10;YRTEbZKM9frnqDJ+niPIuK9vLyEbJZxxgII4P1AQVz/TBj+q7ZsmxnzW37Uf2ztm/OTucMQxO0qo&#10;Ieinr1ELtUg1SdI/ty2BTdpzqPvjWoEBISSMxAe3PdkezvBQvHD+Ob1h55Na25ECM+jeES90zrW7&#10;HQVauDs6W+4gt3jXlldkJ866IT2x5Wh64qz7Tis48yh22xbNdr49+/CW591519kz9qMAtfJ9gf9U&#10;wlqoKoM8ztS0VyVFNPmiZNlFcf5fNKtiP4RAFl3qXajeOKG1lRzP2ufwKfk+LeMCZVhkH/je//OU&#10;/8jrSVEQh/VQEIdR9Y6z4X3PMPur5sL6nVfbTfGKHN/69hIyPnJM2W7kPQri/CD7Qds/VcVuRqtd&#10;ccUVZ5nj4Y+1/dO0mP42az+2d8z4yd3hiFNM3zluu1GB+ouvUAu1SDVJsmBOqHwRD2aeqhYXEEKC&#10;yJ7Btm+3hzM8FQ9nXqS1HSk28bB7256D277b7naULLt7y3mLJx52WXrXWS8y//u69MRZB7MTW06u&#10;Lk4rK+ZnfSo7cdY9yz9TfrbZBtkW2Sa7eYB3du3atVX7UupjZmdnr7Ob3SqmjeQxfddVvVCY/7xy&#10;iwnCuXDm56Jf2WzfC2JhUYor7GYHw+zbIB7pFeK+LcLK2KvtE9/i6/xIQRzWQ0EcRlV9nnt6wiuI&#10;q78gZueC3RRvmDFf7qQdQAE78Tdh/CIIBXF+qPu7nN2M1jPt8Ava/mlWdn7YzHFeri2E8It+xPcU&#10;/Z19Pn2xWqhFqsonbEtgk+JD3e/UCgsIIWHktQcv/Hp7OMNTLz/82Iebtrp5tO1ICZE7xQ23Pd3u&#10;etRg4WR05uLxh23N7jrrCVKktpwPb9ktWS5c+/BZPUl691nXL504a+9ozOveuPJvJHKXN/O6y9MP&#10;n/VEed+FhegM+6OA4MhCuv6l1L/kixztuVucvStcbXfxy/d3eQUFsnCl/Vwfk7dDex4hWeUdCaeN&#10;bZvgHm8r25wfY/rn8il2H7emuKjusXeS5Mepn/2fgjish4I4jKp3PgyxII7Hpo4K6Tst8TNy7me7&#10;k9coiPOD7Adt/1QVuxmtZ+aix5tj91PaPmpOdr7RflzvyHm1vs2EbC7m+C34lyzmFncrRVqksqSf&#10;tC2BTYpv63yjWlRACAkir7r1wvPt4QyP7Tnc/fHeoPNvWhuSwnM8HnZ+wu56APCGLKjkC+r6l1Mf&#10;IxerfVuEKVLeJtXfFU5Lvg3lFRXUXzAxWaRd7KY3krR13Rf3J49/j4rcLLkThf6Z/EwL+n8wd4U7&#10;FX8LOSiIw3ooiMOoes95w/xlm/q/v/lzB2Uz3nN3OFJQ/D93oCDOD3V/Z7abAcMcEzdo+6gh+e/d&#10;u3c/xX5Ur8jcq2wvIQ4p8vp+kv2UXqhFKsq/R/uOnGVbA5tw7aDzGKWYgBASSOJDF325PZzhud6g&#10;83atDUkp+Quzv59rdz0AeCPU29w3sTjDxzsTlV0U59vn3Sj5/mjWnQpN+3pThDlJmjAGmH0eyKOD&#10;8zS1/8viYoD93+vCHgrisB4K4jCq3vE31IK4egu4TZudtJtSu9B+wYb4G3NceV/sRUGcH2Q/aPun&#10;qtjNgGHaYoe2jxqSQ/Zjesfsd+4ORwqJ9CXbrQqQZLuUIi1SZW7+4NfY1sAmvP62C75CKSQghISQ&#10;Qedz8dxFD7WHMzwnj6iOB92/UNuSlJG/j4cdb36TFgBWmC+gwT5mJt/28B6ZuJrvj+jLFyrL2cfm&#10;fYP8zdK8vcIuDJI2lUVEWdTUPqPPyfd/2Me9kM8Q7v4Pv//bQrgQ97/ZZr/7PwVxWA8FcRhlxjQK&#10;4iZkxjgPzp/rv2O3zIX19p9TkbnZZIG4Rdun9cTvO9FTEOcH2Q/a/qkqdjNgPPvZz/4KM4Z8UNtP&#10;oWf37p0vsR/TKzJOmn3uy9x7fGUeIRPHo2vQRc29SXqVWqRFqsv80sW2NbAJL9736LN6g84DSiEB&#10;IcT3DDr/mB/JCEU87LxGbUtSSuJB99/jw91r5uau/GLbBADgBflCrH8xDSO2MC6oR6n6Xgi3OmY7&#10;SyvACPUuhZK8/cJaTJV2tIVwXlzEnDT5djen2EU+i/Y5Q0jg/T+4QjhJ3v/9f1QwBXFYDwVxGFXv&#10;+Ui4xd31z2P1Pza1/rlmdZh3puHLeZnv8wQFcX6gIM4v5rh4vbafQo4ZEz+xY8cOL+tKfJl78/PH&#10;sK4B+6Z5c+/c4jPVIi1SXZJF7y9W+aY36N6nFRIQQvxOPOj8tT2MEYjlx1QPundo7UlKzS/HC+cH&#10;f2cTAM0hRQK+fBmeJvnFSX8Xt2Q/y/aZfR1EIdzq5P2jnKI4027B3qVQIu2ZXxj094JcXoAZ3qNR&#10;12bH5fYjNYaMCfpnDSMyNuTHsN/9X47RfBzTP0cYqb8AYTPqXyihMMFXdfaN4hZbUKR6z0tCLoir&#10;99xZ2s1uSi3kO4kv57SmLSgSmpJf58I+n89SEOcD2Q/a/qkqdjNgmfb4HrNf/n10P4Uc85m8PGf1&#10;bO7lvH5KzZt7k/SpapEWqS5J+iO2NbBJvUH3XqV4gBDieeJB5257GCMgpu2ebfL51W1Jyk886L7t&#10;VYce97W2GQCgdiHfqUvLbF6gUfuiuFw0kovXs7PLt/MPuhhJPoN8HvvRCmXeO+i7FK4kv0DuxwKr&#10;tJUtAgquAFOLHNP2ozVO3m/0zx1S8uPYn/6/MvZq2xpaQur/FMRhPRTEYZQZoymIc2C2/XL9M1WZ&#10;+gqH6p9nVsf/O7eGwIwF3CVuAxTE+aHu7212M7CKGT8a8V16JaaPXWU/mlf8mnv5vleEZs29SfYE&#10;tUiLVJe5xWfb1sAm9Qbde7TiAUKI5xl0Fu1hjMDEg+471TYlZeeG+LYLLrLNAAC18+s3xIpLftFS&#10;LiCXf9EkL8KQxyA2owhudfKLJeUsfsl+8+ViTFGRfpdfNKzmYl3e9x68E1bD+p4cw+UUY/rA9v9G&#10;FG6t5FT/r2ahuNn9v7xi5DLUv1jCAomv6uwbxSy0oGj1jtXhFsSJuuc5c0zVUqhtz5l8WcClQKgg&#10;fl2H8PMucRTE+UH2g7Z/qordDKxi2uSntX0VZnYeM+fLj7QfzRt27vXi+zVjUXHq/96eJ+9b0869&#10;/aXHqkVapMq8xLYGNqk37B4fKRgghISRw/YwRmDiWy86j8dV15RB52h86HEX2KYAgNrVfYGv7MgX&#10;bfmM+Rd/ufAud8abvNBAXpNH7tAgxW+zB8x7N6oIY3XsBYpSiwzyttB/fhOyqt+ZPjNdkZDtf5fI&#10;e8l7NrzvSSFmY4vhVpjPuFX7/E3J6LhrP7YTpf8vNLj/lz72Fi1vZ/3zVBMK4nxVb9/YmeTjLJkg&#10;pc+99Y7doRfEze7VP1c1kbazm1Kp/DxC36bqw93hiiLjjelTDbpTTfEoiPOD7Adt/1QVuxlYRc5Z&#10;TLv8mba/wsvON9iP5ZX6v9+tDnNvUWTu1fdx9ZE+ZjfL0Y13PCLqZ58fKdAiVSZJX2dbA5vUG3R/&#10;Ry0aIIT4nUHnrfYwRoBMG/7cmjYlFaVzt5n7fto2BQDUbrYhj6+cNHIR3kaKixbkYmf+53Lkv8nf&#10;3SfRXt/U5J93x+W2e5Sq6UVxo7F9yva15ew1uU4uBknkf9v/ttIXG1v4piX/rO0pbqH/q/3fHgMP&#10;jsWNupPkuJjPWtnYWyRpO+3zVBcK4nxVf98gk0TayzZdafJxTv/55SfsgjiZH/TPVWWqv5OW6TNe&#10;3FFXzknsJqEgvswR+bjk313iKIjzg+wHbf9UFbsZGGGO21/V9ldg+ZwZe7wr9jLbxJ1ZG0yut2j7&#10;uurI3Gs3aQr97FNrirRIdUnSt9mWwCb1hp1YLxgghHidw50X28MYAYoXLjrbtONNa9qVVJTO5+JB&#10;502vet+F59smAYDa2AsejXp8H3FLviBQbUGGLFBq20LalTr6ng/aVhRH9ITc/ymIw3ooiAsrFMT5&#10;Tb6v6Z+rukjBut2cSsi8qG1HPWnfOWrZfOjTK6li/JsUBXF+oCDOT6ZdflDbX4HlvfbjeEXOl5Rt&#10;rSncHa5oPs29Ms/ZzXKUZCfVQi1SVW6yLYFNig9tm9WLBQghPic+1OFiQODiw9ueHA86f621L6ko&#10;g8574oPbnmybBABqQ1EcyVPPYmHdF/xJvWlrMdwKvxZ8SdWx/T/YQg0K4rAeCuLCCgVx/pOCNP2z&#10;VRNpP7splTA/z4u7mJvtOGk3CQWru0+vpOq+vRkUxPmBgjg/xXH8RaZthto+Cyc7f9Z+HK+Y8ZA7&#10;szZcc+befpaOFGiRavNHtiWwSfHhzpPUIgFCiNeJb+98oz2MEbD4cPcarX1JdYkH3Y/0DnV+xjYJ&#10;ANTGFsW15vF05PTU/Zvxs57cup9UG7kI1uZiuBUUhbY5YRdpUBCH9VAQF1YoiPOffAb9s1WZas7Z&#10;5OfoP7+OTHsHE6ynWXeqKRYFcX6gIM5f5hh5qbbPQojpV3/9nOds79qP4g2/5t7wz9t8Zeberfo+&#10;ryPTtHM/u22kQItUm7+yLYFN+oX3bntUPOz+h1YkQAjxM+aY/YeX3dz9UnsYI2CvOzjz1b1B9w+0&#10;diYVZtB5wPz55nihuzVvGQCoh3wxrnexitQRKUazXaBWZju8+E1FUk1sMRwXOi2KR9qY8BfZKYjD&#10;ehjTwgoFcf7zoXhIztXt5pTK9BVv7g4n+91uFkrgy/c/GZ/sJnmBgjg/yH7Q9k9VsZsBhWmbrzf7&#10;6N7RfRZCzLa/034Mr/g099pNQknqHttWMt3c21/6XaVIi1SX/4r2HXmUbQ1sUk/ujqMVCBBCfE1q&#10;D180wJ7Bth/tDTv/pLQzqTydW/YcmnmKbRoAqIUsLsuXUu3LKmleZj0phlthtoeiuNaEYrhRcjzq&#10;+4o0Lb6Nva4oiMN6KIgLKxTEhcHsw1ofZTbdwuXm7Nq1/TLtZ9eRKo6LtjPzeEPuVFMsCuL8IPtB&#10;2z9VxW4G1mHmpHdp+833mH51hf0I3jDjH3dmbRH5Dq3v+zriOvcm2VuVIi1SZfZl32FbA5vE3YkI&#10;CS432cMXDdE73L1OaWdSRwadz8SDbc+0TQMAtbBFcTw+tfHx80ITRUHNTr4gTjHceigiaXby/t+c&#10;i/wUxGE9jGVhhYK4MNRdJJOn3H1ZdwHKSvL+yt3hquBTm9tNqh0FcX6ou2/azcA6du/eeaW233yO&#10;GWcWt2/f/mX2I3jDbBd3Zm0Zs69r/SWLlUib202aUJLtUYu0SIVZ+knbGtik3qD7VrUogBDiZwad&#10;19vDFw1x7aHHfW087NyitjepI/9l5sbr4sPbHmubCAAqJxchfPmCTIqNaVfvC5JYSG9mbN+73DYz&#10;1iH7SNt/JOyEMPZOioI4rId5PKxQEBcG+X6mf77qMlviY1NlTNd+Zh2p4phAzqd292WsoCDODxTE&#10;+e05z3nOl5o2ulPbd77GbO8eu/ne4M6s7eTXNSeXa4T9pZ/Ti7RIdUlfZlsDmxQPOi9RigEIIZ4m&#10;HnaeZw9fNEh8qDMjdyfT2pzUluPxcOaJtokAoBaznvymICkmIRUk+XRhjkwf0/fkt3232ubFBuj/&#10;zUpIY+8kKIjDeiiICysUxIUjP5/SPmM1kXa0m1I4KbbTfmbVyfsq56xVqrtfr0S2w25SrSiI8wMF&#10;cf4zx8prtH3naT5r5pbvspvujbr7+Urs3Mvd4Srk0dx73G7SBObSWb1Ii1QWeWwtJhIf6lyuFAEQ&#10;QjxNPOh8nz180TAUKPuXeND9l+W7xd3e+UbbTABQuVkeYdmI5Bc7wlrckWKH/MKY/plIGJELXCws&#10;Ts72fy8uUhL3NLn/UxCH9VAQF1YoiAuHH9/Lit+fMk/6cs4v+9huFioifUpri3pS/y8wUBDnh7oL&#10;hexmYIwdO3Z8uy9zx8bZud9utjfku5S+rdWninNRnM6vuXfS7/VJ9gy1SItUlyR9j20NbNI1h7Z9&#10;k1YEQAjxL/Gg+9+vGnQeYw9fNMyv3nbBw+Jh911a25O60/lgPJx5Ubxw0dm2uQCgUixshp2QCzLk&#10;wojZfoqCAo1puwXThvymryPZd/nxq+9f4nfs2NvY/k9BHNbDeWNYoSAuHGbc26p/xupSRrGML2NG&#10;3k+ZW+pg9n3Ad6opFgVxfqAgLgymnW7S9p9/2fkCu8neMPuOO7O2nD9z76Tzznz6RLVIi1SXJLvH&#10;tgYmwGP6CAklnU/awxYNFR+c+RbTzkf09id1Z8+wOxcPtz3dNhcAVEp+W1r74kr8zmwDCpJk++u+&#10;IE0mj2mz60Lve77w5WI12XzyNmt2/6cgDuuhIC6sUBAXlroXL+3CdWHzW36eX2f/OJXJF2RRlLDv&#10;VFMsCuL8IPtB2z9VxW4GNuDX2LFuPvbsZz/rsXaTvWDGOZ/uzLrXbhYqVvd8c3omKYqcy85Ti7RI&#10;dUmyB2xrYALxsDunLfwTQnxL57fsYYsGiwedHaa9P722/Ykn+ft40P2l+FBnxjYZAFTGLlhwt6IA&#10;kl/c2nm1bbpG8OtiDVkved+r/3FDTUP/DyO2/zeq+GI9FMRhPRTEhRUK4sIy27DHpvo1Xmy/zG4W&#10;KmavMwR6p5piURDnBwriwrB9+/avNsfMh7V96EtMX/oNu7ne8ONcYiV8p6uLzL16m1Qf0ycnKIyc&#10;u/uhUZL+vVqoRapLkj3Btgg2qTfovkxZ8CeE+JZDnZ+xhy0aLh5236D2AeJN4kHnSDyYef47jj3+&#10;IbbZAKAyLHT6ndn8MX2NvKgkn8uXxRKyNqZt5I6EPO6iJLb/U5TsadrW/ymIw3o4TwwrFMSFRX7p&#10;QP+c1aWoghkzjnN3ODzIr7mjvvM5CuL8IPtB2z9VxW4GNsG01S9r+9CXmLHtR+ymekHGN+ZerDBt&#10;4FNx5ARzb5IdU4u0SHXZlz3LtgY26dWHut+rLfYTQrzKf8fDLgW/LRHfdsGje4POe5R+QDxLPOj8&#10;7p5h5/tt0wFAZWQhepbCJO+SX8xo/mMqzefkEZIeJb+g2qw7EvrMr4uWRPp/vojbrkcE179wTUGc&#10;r/wqaiAbRdrLNl1p6l14bd5dO/1YyJ6+YMivsYK7w9VNzqP0tqk+8l3TblblKIjzg+wHbf9UFbsZ&#10;2ITdu3d8n5kX/1Pbj3XHbNf7r7jiirPspnqBuRerhTv3JtkBtUiLVJg0tq2BTYoXLjq7N+h+RFvo&#10;J4T4kXjQXbKHLFoiPvS4C3qDzme0/kA8y6B7f2/YuTZeOP9M23wAUBn5wqp9kSXVJl8Ya9djKmWB&#10;U9sXpNqYvtfYOxL6TC4e+7Eg3u60cexdQUEc1kNBXFihIC48fnz/mu4XIWQB1vQLTx6RuXPBbhZq&#10;Zvp2oHeqKQ4FcX6Q/aDtn6piNwObZPbZe0f3oQ8x/egau4lesHOvF9cQGGv8YdrCi+v6ed/c7Nyb&#10;pL+mF2mRypKkN9rWwATiQffd6iI/IcSXePese5TPjM1XKH2BeJvOSdNmu+OFS8+wTQgAlZCFJl8W&#10;NNoYWcSRC1u2OVolv6BHUWYdyS9WyYJNO/ueD+j/9UX6f77v29v/KYjDeiiICysUxIVHCrH1z1pd&#10;pE3t5jipu+jn9LSzsN1Hcl6lt1H1kfM8u1mVoiDOD7IftP1TVexmYJPM2PFCbT/WGft98dvsJnrB&#10;r3N07g7nC5/m3s1/L+mnL1OLtEh1SVLuouSgd7j7s/riPiHEkzzbHq5omfhw53VKfyBep3Pna4bd&#10;l8YHu7X8NiOA9vJrYaP5mV2+M1fzFvlcSGGE2R8UZVYUs6+lCJNiFE/Y/m/GA729SLGh/+coiMN6&#10;KIgLKxTEhceMf54sXLrdQUu235fzdjl/spsFT+S/cKC3V5XJx63q7xJHQZwfKIgLy44dOy4wx85f&#10;aPuyvuzcZzfPC57NvdyZ1TM+zb12kzYwt/hMtUiLVJj0X6L5D32lbRFs0qsPznyHvqhPCKk9g+79&#10;8WDmYnu4omXihc65ph/csKZfEO8TDzvHeoNtr4wPz3RscwJA6eSisS9fpJua/OI8d+bSUJRZbkzf&#10;kyJM7qLhKen/vlzkbmJWxl67u1uPgjish4K4sEJBXJh8+L4l22A3ZyJyLqm9Xz3hl4t8I9cT9Laq&#10;PlWMj6Pq/j4rhWB2U1pN9oO2f6qK3QxMwLTZb2j7sr7seK7dNC/4dX7ONSXfyHdrva3qyGauufSP&#10;fpdepEUqzf7FJ9kWwSbJ4916w+7x0cV8QogXeb89VNFSrx3MPD42/UDpGySAxIPOXb1hJ6awFUCV&#10;5Ms0hRnFRhYT88Wv6n9TPSRm//AYyYKzUggk+9buZnjM9P/rtHYkbpH+ny8g0P9Xq39RhYI4X/m1&#10;4EY2ShUFHxTEFU8+l/55q0verpN/LzGv8+KutmY7zHdV5nYf1V2MtBLp43aTKkNBnB/q7oN2MzCB&#10;3bt3/LC2L2vKR3bv3v21dtNqJ3NdPuep21pp5BzAbhY849H52Sbm3rljX6cWaJFqk6TPsS2CCcSD&#10;7ju1hXxCSL2JD3V/xR6maLF4OPNjvUHnb7Q+QkJJ589MG74+vn3mW2yzAkDp5IKuLxdeQo7Zhzyi&#10;b0KyvyiMmy5yISrfhxRhhob+P33y/s/Yux4K4rAeCuLCCgVxYTJjoCePTZ3szqlyVxj9fapPFX0f&#10;bmSO19qsnlR7d2AK4vxAQVx4rrzyyoea4+cPtf1ZfXa+xW6WF3wooj8V7szqK5/O0TbuJ1/4wv+I&#10;+tnH1xRokWqTLP2ibRFMIB7MPF9fwCeE1JuZq+xhipbrDTov1vsICSqDzsl40HmTPK7cNi0AlE6+&#10;zM5SGDdx8mIMHicwDQqDJo8sXOcFDRTChY7+P3mk/+f7jIKrcSiIw3ooiAsrFMSFy4fvVtK2dnM2&#10;xfx7891Gf68qk/dJ7g7nM9NGAd2ppjgUxPmBgrgwmXZ7ubY/q445t3q63SQveDSecmdWz+VtpLdf&#10;ldnc3NtPj6tFWqTCpAdta2AC8cHuVnXhnhBSXwadB+KF8zlJwYN6w85eta+Q8GKOb2nP+NDjLshb&#10;FwDKJ8Vd5outFwshvka++Of7iMX+Ipn9uZXCoPGRvmcL4Tj/bxhp07oX2HzPqv5PIegm1F/0xBzp&#10;q/r7Bpkk0l626Uoj46v2s6tJcwvi/DnWNreP5Xug/vrqU0W/x3R86i9VjiMUxPmBgrgwPfvZO77J&#10;nHN8UtunVcX0nfddeumlZ9hNqh1zLyYh853WdvVko7m3n82tLdAilSZJ/zK6If0y2yKYQG/YPbhm&#10;wZ4QUmM6iT08gWXLxcuD7gG9v5Aw0/lsPOje3Bt0Xvjag92ubWoAKNWuXdsvozjp9KwqxmCRv2QU&#10;Bp2efKFa9gmFcG1A/z89q8Ze+v8E6i/EYK70Vf19g0ySKhYnKYgrh8xb+meuNtK+dpPGMv+Ou8Nh&#10;IqatArpTTTEoiPMDBXHhMvvv/47uzypj+s7L7aZ4gbkXk/Jo7j1pN2kdSfpmtUiLVJt9Ry61LYIJ&#10;9Ibdl65dqCeE1JV42H2BPTyBB8WHO0/qDTt3an2GhJ142Pl/pm1/Sx6VHC90zrVNDgClyRdydl5t&#10;vuh6cQv/OpJfoKIYqQ7y27J1X+yuK3JBMu972y+j77WT7f+tLEw+1f/lN6Dp/y4oiMN6KIgLKxTE&#10;hc3sWy8WLTfaz/n5pva66lNFn0cx8vM0vR2rTzVjCQVxfqAgLlym7a7S9mkVMXPyP5g55pvtptTO&#10;jFvcHQ4TC2funV+6Wi3QIhVn6edsi2AC8WDbJb1B91PaIj0hpOp0TsaHLuJRilDFw+7/NP3knrX9&#10;hjQox3uDzhvjwcxT4zj6Itv0AFAaWSiRiyT+LOyUF1kYzC+ysqDvi7YUZprPSAEm1rD934vfHi8z&#10;9P/iyHyt7ePqwvzpq/r7BpkkVSxQynmv9rOrSdML4mav0z93tZE2tpukqru4ZCV5X+TR6CExbRbI&#10;nWqKQUGcH+oes+xmwMGznvWsR5jjKNP2a9kx48Tv2s3wgtkeL77f27mX79+BkLbyaO49bjdL0U8v&#10;1wu0SMW5ybYIJtQbdm8aWZAnhNSQ+FD3XfawBFSmnzw7HnT/YbTvkEbmffHhziviYfcJtvkBoFTy&#10;m4yzs7N78wsn+hfj0CJf5PNF4l2XcDHIX9I+TSvMXN337McEVKaPbLXFcY0pDqX/lyPfp/o+rya0&#10;p6/q7xtkkkh72aYrjRmHKYgrST5va5+7+qzXl2S81v59HZHvl3azEAjP7lRzud2s0lAQ5wcK4sJm&#10;2u+12n4tO7OzO2btJtSOO7NiGuYY8uIXLvKs973/wNFvUIqzSPX5UBTH3E3FQTzsPE9ZiCeEVJx4&#10;sO2Z9rAE1mX6ijzq+r9W9x3S5HT+OR525+LBzPOvHXQeY7sBAJQqv5AjBRqzB+pdUJsssq0mC/nC&#10;MAv3ITLtdo4swsjFoMD63vH8AhaPg4Q72/+lOFn6fzAFcrb/H7D9n7G3JCt3da0rjG3+qrtvkMki&#10;7WWbrjR5gUddaf48oLVrHZH9bTfpND6NCaY/cHe4wMh8r7VlHammIK7u86vyP2MI5HuEtn+qit0M&#10;ONq+ffujtf1adi699NIz7CbUTo5lbRvrCN/bwhPG3Dt390OjJD2pFGiRqjOXPt62CiYQH+xu7Q07&#10;H9MX4gkhFeV4vNA51x6WwFi9w503Kn2IND2DzmfMnwfiQ52rTWZsdwCA0slChiy42AI5X27jLsVv&#10;y0UY+Rd2KeLjok/TSJvKxXFbIOTNHeRs31spgKMACKWw/d+7Arl8/KUADgAAAAAAoB36SwfVAi1S&#10;cdLn2hbBhHqDztvXLLwTQipLPOi8yR6OwIbiA+efs2fY+U2tL5E2pXPCZK+Zw18Y377t2+IvRNwp&#10;F0Bldi0XyeW/ATmbP2p1oYyCpbzwYk3hG49AbbGK+55579m99D34ouL+L2Mv/R8AAAAAAKDVkuwt&#10;eoEWqTaLv25bBBOKB90r9MV2QkgViQ91nmYPR2BT4sPbHtsbdhKtP5G2pvNBk3f0Dm37qWtuu+Cb&#10;bVcBgMrlBRtSOCEFFDsut9ktd5mTwgpbyHHdqUcryd/Jv3mw4EIi70HhBSai97tTj1+RfifJC3zG&#10;9j/6HoJj+q0ZN9f2/9GxdxPjL/0fAAAAAAAAVpK9QC/QIpUmSU/YFsGE4oXzz+kNOkf1BXZCSJmJ&#10;B50/ihf8ed49wvHq2zrfavrPH2r9irQ8g84DJosmb+0NZnZdc/DCr897DQAAAAAAAAAAAABsxr70&#10;+9QCLVJ1/j1KFr/RtgomFA+6v6QuqhNCSo059q6xhyEwsfhQZ6Y37HxS61uEjOQekwPxYFtP7gwr&#10;fcd2o8aIF84/Mx7MXGw+2+XxocddYP8zAAAAAAAAAAAAgIntO/KoqJ9+RinQIpUnfb5tFUwoPrzt&#10;ySML54SQsjPofCYezjzRHoaAk+WiuEH3U2ofI2RcBt37l+8QO+heb/rRK+LBtmfKmBTfetF5tnt5&#10;J1646GyznZfYor5XmO1/u/ksh03uXf3ZzN/vti8BAAAAAAAAAAAA4CTJjukFWqTi/JZtETiIB53+&#10;6sVkQkjp+R17+AFTiQ93niQFlkofI8QtUiyX31XuYO9w963Ld5Ybdl9gzhV2xAe7ly0XpR3sbrVd&#10;0Fm80DlX3sfmsuUcmnmGFLQtZ7norXu9yR2T3A2RgjgAAAAAAAAAAABgWkl6o1KcRarPn0Y3f+BL&#10;batgQnJnGG1RmRBSQgadB+Jh93/aww+YGkVxpLYs97vOyTUZdBZOy7D7Mft3pT/ml4I4AAAAAAAA&#10;AAAAYFr99DVKcRapI/sWn2JbBROKFy49Ix50b9YWlgkhxcYca79vDz2gMHL3LtO//mq0vxHStlAQ&#10;BwAAAAAAAAAAAExr3+JPqsVZpI5cY1sFDmwxhbq4TAgpLvHt3SvsYQcUyvSvZ5vcu7q/EdK2UBAH&#10;AAAAAAAAAAAATGvuA5cohVmkjiTZrbZV4CBeOP/MeNC5VVtcJoQUk3jY3R/H0RfZww4oXHx45vm9&#10;QffvtP5HSBtCQRwAAAAAAAAAAAAwrYWTZ0ZJ9tdqgRapOp+K9h25wLYMHMgisra4TAgpJq851N1u&#10;DzegNL1B54W9YeeftD5ISNNDQRwAAAAAAAAAAABQhCRbVIqzSB3Zl/IowinECxedHQ86h7QFZkLI&#10;dJE7MMqdGO3hBpQqHnSv6A06D2h9kZAmh4I4AAAAAAAAAAAAoAj97Lo1hVmkpqTX21aBo3jYeZ62&#10;wEwImTrPtocZUIl42H1Bb9D5hNIXCWlsKIgDAAAAAAAAAAAAirAv3akXZ5Hqk94dzd/5lbZl4CBe&#10;OP+ceNC9XVtkJoS4JR50hvFtF3yZPcyAysSHu8/pDTsntX5JSBNDQRwAAAAAAAAAAABQhANHvyFK&#10;0s/rBVqk8iTZT9iWgaPluwopi8yEEMcMuj9tDy+gcvGgs6M36Py52jcJaVgoiAMAAAAAAAAAAACK&#10;kmQfVIuzSA1J325bBY7ihUvP6A2794wuMhNCnHKPHFP28AJqEQ87P9Ebdk4o/ZOQRoWCOAAAAAAA&#10;AAAAAKAoSfrbenEWqT7pn0W/94GvsS0DR71D3e29Yec/tcVmQsgmM+h8Lh52n2UPK6BW8aHO5WZc&#10;P6b2VUIaEgriAAAAAAAAAAAAgKIk2f+nF2eRmkIBSgHiQfed2mIzIWRziYed37SHE+CFeLjt6b1h&#10;54jWXwlpQiiIAwAAAAAAAAAAAIqyf+lSpSiL1Jb0etsymEJ8qPudvUHnz7UFZ0LI+MSD7kf2DLZ9&#10;uz2cAG/Ehzozpo/eO9pnCWlCKIgDAAAAAAAAAAAAinJg4Zyon51cW5hFakmS/kU0d8fX2dbBFHqD&#10;mVdqC86EkA0y6L7MHkaAd/YcnvkO008PrOm3hAQeCuIAAAAAAAAAAACAIvWzm9cUZpH6Mp/O2pbB&#10;FF53cOar40HnkLboTAhZJ4POe1952wVfYQ8jwEvx4ZnOnmH3XWofJiTQUBAHAAAAAAAAAAAAFClZ&#10;7KmFWaSu3GRbBlOKB9ue2Rt079cWngkhIxl0/yUezvyYPXwAr8ULnXPjYef/qH2ZkABDQRwAAAAA&#10;AAAAAABQpGTxx5SiLFJfPhH9fvpNtnUwpd6g83Zt4ZkQcnriQect9rABgvCFL0T/ozfsvNz03X/W&#10;+jQhIYWCOAAAAAAAAAAAAKBI/aXHRkn2r0phFqkrSfZy2zqY0p7Btm/vDbof0RafCSF54kHnT177&#10;vm0U4iJIveG2nzL9+GOj/ZqQkEJBHAAAAAAAAAAAAFC0JL1DLcwidWUh2nfkLNs6mFI86PxvbfGZ&#10;EGJzuPuz9nABgiSP++0NupnavwkJIBTEAQAAAAAAAAAAAEVLsrcqRVmkzsxnP2pbB1OKFy49ozfs&#10;Hh9dfCaEmAw6C/ZQAYIWH+5eFg+7t6n9nBDPQ0EcAAAAAAAAAAAAULRkcYdalEXqzE22dVCAeND5&#10;vt6g+6faIjQhrc2gc3TP4ZnvsIcJELx4MHNxPOy+S+3vhHgcCuIAAAAAAAAAAACAou1fvDBK0vuU&#10;oixSV5L0/0VJ9vW2hVCAeNh9QTzo/Ke2EE1IC/Pp3mDbLnt4AI3xyx/ofmlv0Hl1b9j5J6XfE+Jl&#10;KIgDAAAAAAAAAAAAytDPbltTlEXqzktt66AgvWH3zaOL0IS0MfGg8zp7WACNFB/eNmv6Oo/LJkGE&#10;gjgAAAAAAAAAAACgDP30NUpBFqk16e3RO449xLYQChAf7G6Nh51btMVoQlqTQXff62+/+KvsYQE0&#10;lhnzL4sH3ZvV44AQj0JBHAAAAAAAAAAAAFCG+fSJelEWqTXSLijUnttnnhIPOn+mLUgT0oIcjw93&#10;nmQPBxRp78KZUT+93v4/eOJVg85jesPOryrHAiHehII4AAAAAAAAAAAAoCz99FNqURapL0l2wLYO&#10;CtQbdF7YG3Y/P7ogTUiTEw87n40PdZ9jDwMUbW5xdz5uL/bsf4En4jj6onjQeUk87P4/7dggpO5Q&#10;EAcAAAAAAAAAAACUpb/0zjUFWaTeJOl9UbJ4mW0hFCgedN6iLUoT0tgMur9ouz+KdvMHvjRKssN2&#10;7P501E+fa/8GHomH3SeYY+HeNccGITWHgjgAAAAAAAAAAACgLEn6nNOKsYgfSdK32BZCga593wWP&#10;6w26f6AtTBPStMTDTj8edr/Gdn8Urb+08/SxO7072n/0qfZv4ZF4sO2S+HD3ndpxQkhdoSAOAAAA&#10;AAAAAAAAKMv+xQujJLvv9EV9UnuS9K+j5M5vtq2EAsWDmYt7g85ntMVpQhqTQfe++GB3q+32KEOS&#10;7l87fi8djPalF9l/AY/Ecxc9NB52rjbj/0fVY4aQikNBHAAAAAAAAAAAAFCmJD24dlGf1J5kcY9t&#10;IRTsNYNtu+JB9+PaAjUhwWfQ/cveoc5P2u6OMvTTy9VxW5Kk1y8/ThVeigczTzXj/83qsUNIhaEg&#10;DgAAAAAAAAAAAChTP32NuqhPak764ai/9FjbSihYPOj8r3jQ/RdtkZqQgPP3vds7z7XdHGVJst/R&#10;x+2VmHkV3nrd7dseFR/qvIE5gNQZCuIAAAAAAAAAAACAMs0ffYq+oE88yEtsK6EE8aDzv3uDzgPa&#10;QjUhAebf5ZGQee9GaYBNsYoAAF5bSURBVJLs+83Y/OmRsfr0JOl90dzis+0r4Kneoe52Mw8cUY4l&#10;QkoPBXEAAAAAAAAAAABAmd71gS+NkvSEuqhP6s77o/3ZI21LoQTxoe5rtYVqQoLLoPNq261Rpv7i&#10;rytj9dok6V1R/8iT7avgqWsOX/DNvUH3evWYIqTEUBAHAAAAAAAAAAAAlK2f3bBmMZ/4kblFFkxL&#10;FC+cf2Zv2H3z6EI1ISElPtT5P/HCpWfYbo2yzGXnmXH5/jXj9HqRYvO5hbPtq+ExKU7qDbr3accX&#10;IWWEgjgAAAAAAAAAAACgbPvSK9TFfOJDPhYtLFDoUqL4ls65vWHnHdqCNSG+Jx523xYvfNM5tjuj&#10;TP3sjSPj82aS2FfDc/Ht274tHnTe2Rt0P68da4QUGQriAAAAAAAAAAAAgLL1P3h+1M/+amQRn3iT&#10;pefblkJJrn3fhef3Bp0btUVrQjzODdceetzX2m6MMvWPzURJeo8+Rm+YV9l3QQDMcfVskw+sOs4I&#10;KTwUxAEAAAAAAAAAAABV6Ge/NbKAT7xJenu078iX25ZCSV578MKv7w27N48uWhPiY+JB9+b49gsu&#10;st0XZeunr9TH500kSf8xmk9n7TshANcMt10YDzpvMscaj1ElpYSCOAAAAAAAAAAAAKAK/fRydSGf&#10;+JG5RRZOKxDfetF5vWH3ntGFa0L8SueE9FXbbVG2A8fPMXPkJ9WxebNJ0vui/p0z9h0RiHjQvaI3&#10;6B7Uj0NC3ENBHAAAAAAAAAAAAFCFm/74a6N+9rE1i/jEl7wv2p890rYWSvTaYfcbesPuTaOL14T4&#10;kc6N8WDmYttdUYV++lplTHZIens0v/St9l0RiNfdvu1R8bDzmnjY/X/6MUnI5KEgDgAAAAAAAAAA&#10;AKhKP71eX8QnnuRnbEuhZNcOOo/pDbrXa4vYhNSWQ513XPu+C8+33RRVSO78zihJ/1IZj10zH+3P&#10;OvbdEZD4UGfGHIfcLY4UEgriAAAAAAAAAAAAgKrMHdmuLN4TX5Jkfxjte/9X2NZCyeLBY7+yN+he&#10;py1kE1J14kHnTa84PMNdIquWpL+hjsfT5bej9yx+lf0JCEgcR1/UG8zsMnPD7dpxSshmQ0EcAAAA&#10;AAAAAAAAUJW9C2dG/ewzIwv3xKfMLbKAWqH4lq/e0ht2ru0Nu58fXcwmpKL8h+mDcTx30UNtt0RV&#10;5rJL1HG4kKTX25+CAP3Ce7c9Kj7ceYU5Pv905HglZFOhIA4AAAAAAAAAAACoUj/7zbUL98SbJNkH&#10;ov1HH2dbCxWJDy0XPnx6dEGbkDITDzr/aP58qe2GqNLCwhlRkv6+Og4XlSTr2Z+GQMXD7hN6w86v&#10;9gad+0aPX0LGhYI4AAAAAAAAAAAAoEpzi89UF+6JP0myPba1UKF4uO1F8aDzt9rCNiHFp3MyHsw8&#10;33Y/VC3Jdqnjb5FJsv+IkvTF9iciYHsG3R/eM+zO6ccyIWtDQRwAAAAAAAAAAABQpfcsflWUZB9R&#10;F++JH0myk+bP77EthgrJAnY86HxUW9wmpLh07uoNZ66y3Q5V+z0zD/az4WnjbllJsr+PkvQ59icj&#10;cPFg2zPNMXzv2mOakNNDQRwAAAAAAAAAAABQtSR9m7pwT/xJkr3LthYqJncCioedobbATci0iQfd&#10;W1897P6A7W6oQz97yZoxt8wk2Uej/uKP25+OwMW3XfDoeNB5SW/QzbRjnBAJBXEAAAAAAAAAAABA&#10;1fZnV6qL9sSjpP8ZJSl3kKpJfKgz0zvU/Q1tkZsQpwy6n+8d7l4XH972WNvNUIf9H7wwSrIP6uNu&#10;mUmPRv0jT7ZbgQaID3a39g51Xt4bdj6oHvOk1aEgDgAAAAAAAAAAAKjawsIZUT/9lL5oT7xJkp5Y&#10;bivU4sq56It7w+7PmfzF6kVuQiZP5896g84LbddCnZKlX1TH2yqSZPdEc9l5dkvQEPGhiy4wx/mr&#10;TD58+nFP2hwK4gAAAAAAAAAAAIA6JOmb1AV74leS9Odti6Em8XDb03vD7sHRxW5CNhMekeqR/YtP&#10;ipLsr9WxtqrMpfPRTVnHbhEa5Jrhtgt7w05sjvs/HR0HSPtCQRwAAAAAAAAAAABQh/mli9XFeuJX&#10;kvS+6MZj59pWQ01eO7xwWzzo/Jq26E2IGh6R6p9+dsOaMbaWpO/l7p/NFS+cf0482NYzY8B96thA&#10;WhEK4gAAAAAAAAAAAIC6JNmivlhP/Ep6vW0x1CwezryoN+z8ubb4Tcip8IhU7yTZM/Txta4wrjdd&#10;fPsFF/UGM6+Mh91UHydIk0NBHAAAAAAAAAAAAFCXJH2hvlBP/Er62Wh+6Zm21VCzPcPuD8hjMLUF&#10;cEKkb8SDmafa7gIf7F+80Iyld6wdW2vPddGB4+fYrURDxbdedN5rBt2f7g26f6CNGaSZoSAOAAAA&#10;AAAAAAAAqMv+o4+LkuyjyiI98S1Jdji6aXGrbTnULD580dfFw85resPuX40ugpN2JjZ9QfqE9A3b&#10;TeCLfvYra8ZUf0JRXEu849jjHxIPuleY8eIGM1b86+gYQpoVCuIAAAAAAAAAAACAOiXZW5UFeuJj&#10;kvRa22rwxJ7hzKW9YWevthhO2pTOXukLtlvAJ0l6lRk/P7NmPPUrFMW1TDzofJ8ZN37V/PnX+phC&#10;Qg8FcQAAAAAAAAAAAECd9qU/pCzOEx+TpH8b9RefblsOHpGF73jQ+SNtUZw0N9LmFD147D0fvCBK&#10;sj9Ux1P/QlFcC8ULnXPjQ51X9Iadk9oYQ8INcwMAAAAAAAAAAABQp7m5L46SbKgszhMvk85Ht97x&#10;CNt68Mi1g85jeoPunt6g8zfa4jhpUKSNTVu/yrS5bX74aD77ZX0c9TYUxbXUyw8/9uG9Q52fzO84&#10;2vmkOu6QoEJBHAAAAAAAAAAAAFC3fvaSkUV54nOSpZ+3LQcPyaPw4kH33doCOQk/0rbSxra54av5&#10;o1eY8fKf14yf/oeiuJa75rYLvrk32PZKM9788ej4Q8IJBXFoi127dp2zc+fO3uzszuMVZWF2dvaA&#10;zV6J/Pxdu7ZfZrZlq90stNCOHTsuMP3hJtNH7jE52eDcs2vXzsR83ovtRwdaS+Ygk0t27dpxuTku&#10;rjZjwHV2bjBzhMwX680ZO3Yzb6BMtm9uzfvZen1z7XkN/bO9Lr300jNMX7l2167Zo6ZfaPP/SfN3&#10;J8y/uWH79u2Pti8DJmbHp3FzJ9+5MBHpF7avXNe0/iHHiXwuOQbo+/6R8azi61GrszJOLo+Pq8/h&#10;7OYhMHJ+JedZpm3XvaaUn6fNXiPnbfZlaAE7zy2fK3GMh+7m9KKon/3NyKI88TVJdk/UP/pdtvXg&#10;obm56It7g85ze4PuHdpCOQkw0pamTa80bWubGb66aXFrlKQh3/mUojhE8S2P3xIPZ37MjD3Xm9yr&#10;jkvE21AQh7aYXb7oPfsFnzKbX5g027XjcruZaLirrrrqXNP29472hSbH9PP7du3adZ7dBUArmD5/&#10;iV2832uOgePaseESubC9stBvfxQwEVmQlf6zalHWjNF6f5s09M92MGPb9Vr7azH966Tpc2falwJj&#10;lTd38p0L0r+ksPK0fiHfURpxTVuOndXzuf1sFMV5JB+DTvU/n8L5W1jkvMoc41Lwprbn2uy83r4U&#10;DTc6F+ThuA5bP7tpZEGe+JwkOxwtLFCF7Ln4YHdrb9h9aW/QWRxdLCeBJG+7l177vgvPt80K3/Wz&#10;N64ZM8PLdfbTAFG80Dk3PtT9eTMWHT9tfCLehoI4tMXaiwL+xWzjgiwCNeXCPNYaXYhpS2ZnZ3fY&#10;XQA0llxslsWuyRYopossYMkdHuwmACo5r7D9U+6qVNn5kBwPLMI0S353uNkHRtt6XHbu3Pkk+3Jg&#10;jXrmzvw7l90EtIRp9zVFltL37F8HLe/Tp382KXCyfw0PVHn+NU3ysZjvFj6TeVNruzF5wL4UDafN&#10;BTL32b9GkJLFH1MW5InXSV9jWw+ee93t2x7VG3Z/jjvGBZX3m/yctJ1tRoSgn15u8g/6mBlcuFMc&#10;1nj1oPNd8aB7jRmf3mfyeTteEc9CQRzaIF8IPv2igO+hyKGZpE219m5+WHREM8n8snKnLb3vV5d8&#10;3qD4CKesKjSpfRFWtsMcL9ytJnBu59TclQun82/u5DtXG2hzofw3+9fBMsfTJaOfK/9sswfsP0HN&#10;3ObO+iPnbvYjwCNyXqW11/jwS7dNN75fcC4erluObYmS9I+VBXnibz5l8izbggjA62+/+Kt6g84L&#10;TRa0BXTiQzp/KG0kbWWbDaHYd+RRZh77g5FxMvRQFId17RnOXBoPuj0zdv3x2rGM1BkK4tAGoV6A&#10;lOQLRSzSNIW0pdbOzQ8FcWgWmVd8KTQajdmmBeaNdssL4dbeIcCHmONmrzl+KIwLlNs5NYtwyHk+&#10;d/Kdq8FM31OLxvKE3e75vLr2c8lxZv8JauY2d/qRfLzedYn9KPCAnFdpbTU+FMQ13bjvfubvTtp/&#10;hiDNpVcri/HE66SfjOay82wLIhBvODzzyN6g+9O9YXc4uohO6kk87AylTaRtbDMhNPNL1+rjZPDh&#10;N4cw1pVz0RfHB7c9uTfovL437NypjXGk2lAQhzYI+QLkSuQCBos04ZM21Nq3+aEgDs0g84mvi/mj&#10;MdvI4n7L2EK42u+4tJmY4+iAOZ4ojAuM2zk1BXFtF9jcyXeuBpJxSGtvibS5/WfByY+tcccVRTA+&#10;cJs7fQvf530xbjxbP4wFTba5PsH5eLjkLjRJep+yGE98TpIdjhYWzrCtiID80uHHPrw36Dy3N+ze&#10;NrqYTqpJbPb9a0wbSFvYZkGI+keebMbCB9QxshFJ3844j80y49oTlh+rKo/pHnQe0MY+Um4oiEMb&#10;NOMCZJ58oZsF5FDJApvWrs0PF9ARtnwe2bE7hMX80eR3DmHeaDLpn6EUm4xGttt+DATA7ZyaBbg2&#10;C3fu5DtXk8h3Ea2dTyXMtpZHD+ufZyU8St8HbnOnf+GczQ9yXqW1z/hQENdk5pxlwzuDm3/DXeKC&#10;lmRv0Bfjid9JY9uCCNTy3X2Gnb29Qecz2uI6KTDL+7izV/a53f0I2b7sO8w4mK0dF5uWpeujmz7w&#10;OPupgU157fDCbWa827ln2P118+cxdUwkhYeCOLRBUy5Arg4XI8NEQRwQHjOHXJIvjGt9O5zIoqn9&#10;SGiQUItNVic/viiaCoHbOTVt20Z27vTy0c2ThO9czWDa8YDWvisxf7/X/tOgSIGD9nlOhe9gPmjS&#10;9ahQj5UmoSAOq03WHzgnD9e+I98WJekn9MV44nH+KUoWd9hWRMBedeuF58eHu8+JB53fi4fdf9AW&#10;2snkkX25vE/NvpV9bHc3Qvd7i19lxr+bRsbDBifdFyV3frP99MBE3nHs8Q/Zc3Dbd/cG3Zf1hp1+&#10;POh+XBsvyfShIA5t0KQLkKuTLyBz54KQ7KIgDgiK9N3Qi41Wx84bLIg0gLSjLEpq7RxqKNr0n9s5&#10;NYtvbSPnuw2cO/nOFTDThmMLx/L+GlYbb6YIQgoB7T9HjdzmTp/DvF6nzRz7a8P3v6Yy89emf/lA&#10;5kL7MgQpSX9DX4gnfifNovn0ibYV0QDXHNr2TfGg8xJ5rKf58z+1RXeyfmSf2X33EtmXdreiSfrZ&#10;69eOhQ1Pkh40f36P3QOAs3jh/DPjQ52nxYNtPTNmHuYOpcWFgji0QfMuQI5mB8dxIKSt9DZseuij&#10;CIvMG00rNlpJvujLI7RCZvqn3Hlpg7vChBnzuSja9JjbOTUL521h587r9H4QdvK5k74cos2PW2H9&#10;Ao8Uu+mf41RkTrX/HDVymzv9TT4e7rrEfjxUTOYirV3Gh3PrJnLrC5zLhGvf4lOifvrZNYvwxP8k&#10;6Y3RjcfOtS2JBonfd+H3xMPua+NB54i2+E5ORfbR8r4y+8zuPjRRP32uGfc+s2YcbEXSO6Mke4bd&#10;E0Ah4kMXffme27vf2xt0XtwbdH/H5MPaGEs2DgVxaIOmXYDUwl1VwrCrpQVxs7Oz3CEewTBzxta8&#10;KEfvz80Jd24Mkcwj+UKk1qbNCAut/nI7p2bhrQ2kb5hjN/hHpG4UvnOFR+YTrS1HI3OPfYn35FxV&#10;+wyjCekzNZnb3Ol3TN/iTlM1cSuCoiCuiVzOuzh2Q9dPf1dfhCfeJ8n22FZEQ8XDmSfGhzqv6A27&#10;B7mjj0m+Dw7KPpF9Y3cTmqyffq8Z7z68ZvxrV+4yeZbdI0Ap4oPdrfFg2zN7h7tvNePscTPePnDa&#10;+EvUUBCHNmjiBUgtcjHEfmR4qo0FcXLB7corrzzb7gLAa7JoKn1W68tNDAv7YWnaI3w3Dncy9I3b&#10;OTUFcU3XtrlT7iBrPzoCMNn3rzDuai3nb/r2a+Fxv3Vr7vUo7gJfBzmv0ttjXCiIaxq3frASzs3D&#10;NZ9eMbLwTkJJkt4X9Zd22pZEw73+9ou/Kj4084z4cLfXG3T/oDfs/v3ownwD8/fyWeNBtyefXfaB&#10;3R1og1uOfV2UZAfU8a9tSbK/NnmB3TNA6V5xeOaR8aHud5px+Nkmv2zG4ZvNn/eY/LeJNl63MhTE&#10;oQ1cLkDKI0jkkT9TZK8UqNlUtkAkP89+bHhILhpr7TYueV8KNtdcddVV3BUeQbAL+pUUG8nPkbnB&#10;5Lg5TmS+scdMtXOGRH6m3QXwmBTDae1XRkyfUPpn9ec0eVhs9Ynboj6Lbk1m584qv+vI+LQyNtkw&#10;d2J9po9s+jG+IbSrjMOT9XeKy+vmeD1Kvhto15lcsvp7RmF3wZb3sh8RFXIrhKIgrmnkeNbbeuPI&#10;HGLfBsFZWDgj6qfvVRfgSQBJj0b7s++wrYkWedWtF56/53D3x+NB95d6g+7tvWH306ML9QHm0/JZ&#10;5DPJZ5PPaD8u2ihJ36yPe63NP0f9pZfZvQPUIl7onBsf6jwtPtT9eTNm32By3Izb968ax1sVCuLQ&#10;Bo6Ld4UfG/l2bL9MfqN7mosXG4ULk/5yKYizLwVQIhmbzdhZSjGcvG8+5ktBkzy2a/MLEubfbpVF&#10;DztvlPYYV9k++yPhocnuBDNZ8v45eyCfnzbfP+Xf2f65WxZZtfcuLhTF+SJvd62NxoWCuKaSMUPG&#10;EL3dp0s+Nu1cyMe/5bHJjDebHp9Wz52lFcqZ9+Y7VwDyOU5vQz1+31Etn6+17V4vPCK/bjJ26W0z&#10;LuXOnfL+xZy/8Yj7qknb6W0xLhTENYlbHxgN5+fh6qfPVRbeSTi5KZq/8ytta6Kl4oXzz4kPd54U&#10;D7sv6B3uvLE37B4wucfLx97l2yR3Gjog2yrbvLzt5jMsfxggSV8YJdkDynjX8qT/ZfbNtdEtx7bY&#10;PQV4Ib71ovOWH/M92PbM5Ud9DzpvN2P8weWxvmkFc8uP7+6cNH8uSHGg3QVAYzlegKxk8VV+zuQX&#10;6TeOLCDZHwGPSHtr7TUu9qUASiILObLwrh1/rpH3M2P7dVJoV+QCRD6fLT82s/CiauYNP5VxZzjT&#10;1sdXFZkU2D/LLEBh0cYH+Riktc+40HZNJOOHzHV6m7tF3i//XrRcoFvk3LmVubO9Jp2TpEjIvtRL&#10;k/ZjOabsS1ETn+dOGR+nuR7l+/HSRNI3tLYYHwrimqSI8xmZG+3bITj7s0dG/ez9axfeSTCRAglA&#10;ES9cekZ8qDOz/LhVuaOPFCkMuneYfEpd6C80nU/mP6vzdvnZ+TaYbTHbZDcPWCtZ/EEzpv25OtYR&#10;m/RXo7nsPLvHAO+dVjA37DzP/NnLi7c7e818cXB5rlguMqtiblKyXKi9XOS2aP58r9mO62Ublwu2&#10;B90r4oPdy0y2xgsXnZ1/IqA9HC9AVn43ktnl4gltW9zCAo1/8gU+vb3Wi30pgBKY+aHQBX25sGzv&#10;BFf6ooP8DFmE0rbDNTIP2beHB4ouhssXT6q5k4cs1uXHg74tbuGxb3VzPKemIK5hTD/YWuTxnc/D&#10;Qc+dFBx5Svqq1mbjIv3Rvtw7+S9a6Nu9Xnz+PG0Rwtzpes5J/6qe9A2tLcaHgrimcGv/9cI5erj6&#10;2UvWLriTYJJknzbZZVsTmEh82wWPXl7oH8xcbBf9L4sHnR3yKLj4UOfq5aKA1Vn+b+bv5N88+O+X&#10;X7tV3su+LTC5/VknStKD6jhHTk+S7l3eX0ADLRfQHXrcBQ/OMSuRwurl+WdVpOBanaNsDm578oOv&#10;l6I8matWQoEbsCHHC5C1PJ5LLtoXuUgj72XfGh6QfqW107jYlwIoWD7eFrOgX+Vi/ijzMy8pdnGf&#10;x1P6QNoh71daG00W8z7H61rwkOOi2OOMR3PVScY4rW3Gh8W2JpE+kI8pWltPlvyYbsbcad6LgnIP&#10;uRSQ5fHzXMi1z9qXoyahzJ0yjunbslH4hYUqSd/Q22FcKIhrCnPuVNjdbuU7mn1bBGfvwplRkt6n&#10;LrqTQJJ+KurfOWNbFADCsrBwRpRkB/TxjahJskXuFAcAKJPjBchaL4IXu0jDQqQvpF/pbbR+7EsB&#10;FEjmBTPGTv24alnMzxeP6l9kyOeNYooUWNiql2lLKdacuhguf496ik1Gud55ZDT5Z2JRry6y77V2&#10;GR/OQ5ukwLnTfM/ZtdW+bW3MNhQ4d9LXfeM695g+4V2RgIy/+Ryob/P4UExep5DmTrfxcOfV9uWo&#10;gPQNvR3GhXPnJnBr+43CuUu4ksWeuuBOwkmS3UNxBIAgJdlb1XGNjE+SnTTjPl/OAQClcLwA6cVv&#10;he/cubOnb9+k4SK4D6Rf6e2zfuxLARSoiLE1X5T07wJycZ+NhZM6yH43+3/q3/zP38OvNrSfberC&#10;E/ls9i1RMWlDrU3Gh4W2piiisDWfXxo9d/KdyyPT/YJZ/QWbq03XRylYqlNIc6f8XH171o8UStuX&#10;owIubSR90L4cAcu/32nt6x7zntwlLlj7Fy+M+tldaxbbSWi5OUqyr7etCgD+62evGhnHyCRJ0o+Z&#10;P3/G7k0AAArjeAHSm8ekuD/q5VS4yOEH6Vda+4yLfSmAgrgtIpweM6Ye922hdLWC5g2KjmqQ33FQ&#10;b5PNJn8Pfxe+ZOFU2+7JwuJ+HUJa1EexTNvLndQc706VpyVzJ9+5PDLNfGNeu9e+jRekb2nbuZlI&#10;MZ19G9QgtLlz0r4mc4N9KSrg9l2WgrjQFXENY/1wrh6ufnbNaYvsJMwk6e9Gc8e+zrYqAPgrSV8Y&#10;Jdm/qmMZ2XyS9D+i+ewN0b4/+Qq7ZwEAmJrjBUhvCuKEXYRyvggu8e2ifhtJv9LaZlzsSwEUQOYD&#10;WbTRjrXNxrzeuztvaey8MdVnpeioWtMudOTtHUabFXE3Junj9u1QERn79LYYFxbZQmfnzqnu7tim&#10;uZPvXP4wben8/TnvB34UcE5/fsAdvOoU2txp+ovDL2dQcFUVt/GA9gldfh6lte30kbnS/hgE56as&#10;EyXpcXWxnQSW9O3RviNfblsWAPwzl22PkuxefQwjjrkhmj/6LXYPAwAwFccLkF4VxAn5HLNTP2qM&#10;xeM6Sb/S22X92JcCKIDbAs+p5K8PZ0Fh2nnDp8XgpiumrcIqPJr2bkzmM7N4UzHpp1pbjA8FcaGb&#10;toC1bXNnHr5z1U3aQG+bSeJHkbkUtOnbt7nIOYJ9K9QgtLlTfra+TePCmFcVx/ahIC5gbm0+aThf&#10;D9dc+kplgZ0EmcU3Ru849hDbsgDgj/n0h6IkPaGPXWTK/JHZtz9i9zQAAM4cL0B6VxC3YnaK3wxk&#10;8bhe0q+0dhkX+1IAU5q++Gb2OvtWwZlmYV8WYe3boETTFJzIQneoC5HTP6LQ3/O1JgptUR/TM22+&#10;NR9jtLbdOO2dO/nOVTcZe7S2mSTS9+3b1UaOQW3bJg8FMXUJbe50297tl9mXo2RuYxvHf8jMXFTa&#10;3eFWwnlLyPpLj4366VFlgZ0EmfQ1tmUBwA/9o98VJdkd+phFCkmS/qUZ/19k9zgAAE4cL0B6u8Aq&#10;n0cuVujbvZmweFwX2fd6m6wf+1IAU5rmQvLs7OzekBcS7LzhXNDAIle5TPs4F5zkrwu74MhtYS9P&#10;/vm5i2FVZCzR2mF8KIgL2ZRzZ7DFcMLOnXznCpTc3U1vl0lTbzsW84hxCedydQlt7mSu95vsa70N&#10;xoWCuFC5tbdrOI7D1U9fpi6wkxBzv8lLbMsCQL1+/86LzRzz3pFxipSS9D+jJPvlaC47z+59AAAm&#10;4nhBz+sFDPOZnH9TXBaP7dugYtKvtDYZF/tSAFOY5kKyGTOPN2ERYZo7cUlBgH0blEDuwqft983F&#10;j8e5TSsvOtU+38aR19q3QclYJG8X5s7lPu/82E2+c9Vrurn1VEw7Lti3rJwcQ3IOpm3X5GnG+UKI&#10;Qpw79W0aF/pXVdzmZgriQiVzkN6mxUfmG/tjEZz+nedH/Sxdu7hOgkySfipKsp+yrQsA9ZhPH23G&#10;pBvWjFGk7PxeNL/0rbYVAADYNMcLkN7/Rv90jxnjjgV1kP2ut8f6sS8FMIVZx8eemdc16u5Tbgso&#10;K6GopQymf01RbBH23ZdGuRYvNO049ZnjOTVjR6BcF2FlQbVZcyffuUKU90OtTVxST392+e64Xpp2&#10;zhCSEOfO/NxK2671QkFcVaRv6G0wLhTEhcitrZfPwxZMHB/7znl7uOSuYvrCOgkzfxUl6VW2dQGg&#10;WnN3nx0l2VuVsYlUEXlEbbL4Y7Y1AADYFMcLkEEsXrg+CkYucNq3QIWkX2ntMS72pQAcTXEhOfhH&#10;UWrkblra590oclHdvgUKNEV7LDRtcUs+j+vijTxSzr4NShTioj7cuBaB5XNn8x7NKMVE2ufdKLI/&#10;7FugYlp7uEbmavu2lcrnen2bJo35DAfs26JiIc6d+Viubdd6ofi3Km7fbSmIC5H7HCB9xO2XrszP&#10;5C5xwdq7cGaUZPeqC+sk1Hwm6t85Y1sYAKrTz64bGY9I9bk/mlvkSxYAYNMcL0AGM9fIxW39M2wU&#10;LlpWTfa53hbrx74UgCP3C8nNvdOB2SeOvzG+6xL7FiiA2Z9bJ19wXCk4aebClts5G0UnVXE8p6Yg&#10;LkDu3y+aPHfynSsUcr6it4Vb6phjprsz4dowT9YnxLlT36ZxYZyrivQNvQ3GhYK40Li18/JY/+Bj&#10;vs3/5i5xrSML5/qiOgk26Sejmxa5HT6A6lAM51fkTn0LC2fY1gEAYF2OFyCDuaBnPt9W/TOMj1wc&#10;sW+Biki/0tpiXOxLAThwXRA146M87q2xCwfud/6p5w4pTSV3NdP280Zp+t3QpJ9pn3vjsBhbNsdz&#10;ahbVAsPcqTOfje9cgXD5zrVxqp1j3OfCceHx4nUIbe50G+uY66si+1pvg3GhIC405tzB+e5w9i3k&#10;WOYuca0zl50XzS/9sbqgTkLOIDrwwcfbVgaAchw79pAoSV+njEGk/rwn2nfkabalAABQOV6ADGpR&#10;1f2CORfFqyT9Sm+H9WNfCsCBa8FRaHOAC1mg1z/7+pG749iXowB58Yi+r9dL/ppmL2q5nbct75sH&#10;74iAcjieU7NIHhj3ubN5j0odxXeuMLj34fVTZYGAjLXm5018B9mN0/xj1EehzZ1mex2KaOhbVZG+&#10;obfBuFAQFxK3Nta/C5n/xl3iWidZeqGykE5Cz1w6H+1b6tpWBoBi5Y/dfoM6/hA/kqR/af58abTv&#10;yFm21QAAOI3jBcigiiHcPqOkuY818pH0K70d1o99KQAHsnipHVfjol1IbqJJF7vyhVkujBfFbbFR&#10;0o67oLkXM1B0UibHc2rGjcC4LJ62pWCa71xhkP6ot8O0qWaOKaOgLw/9sA6hzZ3ST/RtGpddl9iX&#10;o2TSN/Q2GBcK4kIi1yP0dtwoa8cNOTb1fzs+ch3FvgWCI49VS9ITaxbSSROyEM0tnG1bGgCKw2NS&#10;A0r63ujGY+falgMA4EGOFyCDW3B2uWOBFDjYl6MC0q+0dhgX+1IAE3JbLJC05w4Hm10wphiueC6L&#10;3bI4Yl/eeHLuJgsx2n4YHxb7y+R4Ts3YERDXhdOWzZ185/Kc2/yxcaTt7Y8oVYnbz51+axDa3LnZ&#10;7wenh19IqIrbd1wK4kLheg1j3PdE83fcJa51kvSqqJ/+l76QTgLPXJQsfbNtaQCYztzdZ0f9xTcq&#10;Yw3xOUm6FM0tPtu2IgAAyxwvQAZXEOf2OSVcvKyK9Cu9DdaPfSmACbkVHLVroVDGf20/rEQW8PO7&#10;RLCIUjS3xe52PY7KZc5ksb9cjufULKYFxOXOQC2cO/nO5TH39tlsym1HGTP1nzt95NzD/hhUKKS5&#10;U7Y1P//XtkmPFNvYl6MCbmME3+VCYY6nwu4Ot8K0P3eJa6Uk3asuopMm5DbTvt9tWxoA3Mwde7gZ&#10;S96sjDEkjPx7NL/0puimDzzOtigAoOUcL0AG+UiyWYc7FnA3lepIv9LbYP3YlwKYkNvF5PYVbmjz&#10;Rr4QRiFcWVwWJaRN7Mtbw+X8rY37qUqO59QUxAVEitv0dhwX5s7Nhe9cVZDicX3/F5Vy29HtGNxc&#10;mCPrEdLc6fgLRZXcORE56RtaO4wP3+lC4Na2y2P7hncRN/+Gu8S1Tv/o90b99OPKAjppRt4fJYs/&#10;aFsbACZz6x2PMOMIj0ltQpL0UDS/9D9tywIAWszxAmSQBXGy3frnWT9y0d2+HCVzaR/7UgATcC2k&#10;aeNigXzmlYX9/EI5hXBlc1nsaOtioyzwaPtjfNp1J70qOZ5Ts5AWEHPMTXT3yvbOnXzn8lV+HqO3&#10;QRGRPm9/VOHMseT4yOJJwp0KqxbK3Cl9Ix/Tte1ZP1JEZ98CFXD5HtHGeTpEbt97JBt/93GdX+S8&#10;0L4FgpSkv6gunpOGJP2TaP7oFba1AWBz9mePNPPDr+njCgkySXavadNfiA4c56QfAFrM8QJkoAVx&#10;bkUg9uUomcvimX0pgAm4LBSwUI2qrBQgTpZ2FhW53KmEuzCVx/GcmoK4QLgslrZ17uQ7l7/c5thJ&#10;U861Arc5b9IwR1YthLlTtrHMYhwUx+V7rrSvfTk85dauy+cWG94dboX5t9wlrnX2pRdFSXpMXTwn&#10;zUiSfdT8GeQiFoAazN/5lWbM+PXTxhHSnCTpjdHc4pNsawMAWsbxAmSw3yVmJ7yzQx4ukFVB+pW+&#10;/9ePfSmACbjcHYS7G6Aqk87T5t+38g5MwuUcjuLW8jieU7OIFgjmzsm4LSzznatsMgfo+764mLbf&#10;dAHCZknfyOd7/WcWFc53q+f73Gm27xLp0/p2jI+Mg/ZtUBHpG1pbjA9zj+9cj8FJClLlWNffY3zM&#10;tnGXuKDNZc9TF81Jc5JkD0Rzi8+0LQ4AuoWFM8yYkawZQ0izkqT3RftS7h4KAC3keAEy2II4t98s&#10;57d6q0BBHFANt8VQHiGFasiigt4H9bS9wGvy/cVdmMrieE5NQVwg3O6s1d65k+9cfnKZM7T/vnGK&#10;7fsu3xMlk24/RePV83XulO2Sccz9GKDAsg7SN7S2GB8K4nzm1qbL4//ExdnmNdwlrnWWCyDS4+qi&#10;OWlW5lJuAwxAd+Oxc804sbBm3CBNzg08QhUA2sXxAmSwBXFycV7/TOPCo1OqIP1K3//rx74UwAQm&#10;vdAr/96+FCiVyxzd9sXG2dnZ67T9Mi72pSiY4zk1C2iBmLSYvO1zp9vxwHeuMrnMsW6FoPnr7I8t&#10;hBQ2aD9nXOQYnPR15t9TNF4xH+bOfBvk+Nh+mYxD0m+kL+g/e5LwC0VVk76ht8W4UBDns0nH8VOZ&#10;vMje9AXuEtdK/aWfjPrp55TFctKkJOl/m7wuuuXYFtvyABCZceGpJofVcYM0O0m2GM1nz4u+8IUv&#10;sr0BANBg+cU//Uv9+gm6IG7iz8tv9lbDpSAu1MzO7rzf/HnU9K0n248PVEYu2I72yXEpelETWE++&#10;EKn3w/XT7oIil8c4skBbDsdzagriAjH53Fn8YyNDwncu/7jOsS5Fcab/F1ZY5rbdeX8y2z5x0bj0&#10;XfujUQG3udP/mL7H3QZrIGOW1h7jwzHvK7f2nO4czLyWu8S1UpK9S10sJ81Lkr4lmv/QV9qWB9Bm&#10;c9l2M/5/SB0rSHuSLO01c8N3214BAGgox8W7YAvihFyg1z+XHi5mVkP6lbb/mxzTF+83xyCFCaiM&#10;9DetL46LLCbalwOlcpsH2v2IPbeFIh5LWAbHc2oWzwKht9/6kSIi+9LW4juXX1wLqE2c7phT1DUD&#10;OZb0918/ed+TMdmpOOYS+6NRAbe50+/Y/kc/qoHjMU9BnKfMsVTZ3eFWyLGrv+f4mG3lLnFB2790&#10;adRP/0ZdKCfNy3IB5NJjbesDaKP5pavNePCJNeMDaWeS7KNRf/EV0fydFEwDQEO5XYCkIA7Fk36l&#10;7f/mJ+zjCWExYz6PpIS3uNvZ5Bzv+MO8UwLHc2oK4gLg0rYUky9/55r0Ee2tvqte2eQ7rbbf14t8&#10;Z7Yvlbac6A6JEnmNfbkzOfZkO7T3H5eV48/lvJdH91bLbe70O4z/9ZHzKq1NxoeCOB+5tWUx5xLm&#10;PbhLXCvJ4zS1RXLSzCTp70fJ4jfa1gfQFjfe8Qhz7L8hSrIH1LGBtDtz6XujfsoJHQA0kNsFyOAL&#10;4lic8ZD0K23/Nz8suqA6Zsx3+I1nimdQDZeCOPvS1mKx3x+O59RcZwmA23HG3CnfofR9o0e+o9mX&#10;ogRm/0762N8H28P9e9p0RevySxn6+26U/O5cLuMyvwhSLbe509+Y42b57oT246Ficl6ltcv40F4+&#10;mvQc4lSmvxO2zCH6e4+PzLP2LRCkA8fPiZLsXnWBnDQzSXZPNJedZ3sAgKabWzjbHPcH1PGAkJVI&#10;sWSSvXX5vAAA0BhuFyCDL4hjccZD7gstoYfCBFTH8W5SFGygEpMufLPo4Hoex7xTBsdzasbXAJi2&#10;dSmIa33bOtyRjO9cJTL7d9K7pD/42F8Z32TO1f7duKx+DxeOP/O0u7tP+h6jr0e53OZOv2P6EHeI&#10;q4nMvVqbjA8Fcb5xa0c59or7ZWbzXtwlrpWS7Bnq4jhpbpLspMkTbA8A0FRS/NpPj6vjACFapEh+&#10;X3qF7UEAgMA5Lt4FXhA3e53+ufTIRXT7UpRI+pW2/5sfChNQHbeCuOl/yxrYDIf5meIJQ9s348Ld&#10;b8rheE7NolkATNs63CmEuZPvXP5w6cOjc8Wk7XkqbneJcy2IGB1XzXY7PyoW5XObO/2P6Uc8ZaAG&#10;buMGBXG+keNHb6uNUty5l9u5H+cyzdBP364ujJMm5+NRkr08uuXYFtsLADTJfPajUZIeUY59QjaT&#10;3472H3uS7U0AgEC5XYCkIA7Fk36l7f/mh4I4VMdxkWD5sVNA2SiIc2P2w0R3/aEgrhyO59QUxAXA&#10;bVGUuZO7fvrD7fzv9PHJbYyTuH3XmbSQTSJ9SLbTvsUyt0I+CmSq4t6v/I+cp5rPN9VjgzEZx++6&#10;HO8ecWvD5eOt8CLU/BjWf974cH4ftgPp46N+9icji+GkFVn8rWgu4wIo0CT9peeb4/tja493QiZJ&#10;+ufLhdP7/uQrbM8CAATG7QJk8AVxPL7HQ9KvtP3f/FAQh+pwhzj4zKEgjru4GNq+GR/mnTI4nlOz&#10;YBYAKWjQ229cmDvNmL5X3zd6+M5VHhn3tX0+PmsLeSZtU4nLXG1+ttOdebSCb7fiCo7fqrjNneFE&#10;+r/0Z/txUTK3452COJ+YY6b2u8OtcJ2LzGegwD9480v/S18QJy3I+6Mku9L2BACh+r0PfI05nl9v&#10;8ulVxzch0yVJb4n6KRdyASBAbhcgKYhD8SiIA8rndlE37DEf4XC4m1DrC+LMMe1QqMMxXQbHc2qu&#10;owTA7Tjj/I7vXP5waAt1fnX7xQrJZPPOpOcDEtlmOVbtWzzIbWzm+K2KW/uEFdM3eXxqReS8SmuD&#10;8aEgzhdu7VfuMSbnJtrP3Dic44ftV297WJRk71YXw0kLkn4yStJfiG7+wJfaHgEgJP30e6O5dF4/&#10;vgmZOv8c9Rd/PdqffYftcQCAALhdgAy9IE4epaJ9Lj1cwKyG9Ctt/zc/FCagOmbMdyiIY1EQ1XBZ&#10;AG/7IpbbMc28UwbHc2oWywLg1rbMnZMuIvOdqzwO33/XLU6c9L0kk7StHG/m30/0KHCJFP3ZtziN&#10;y/G73nuheG7ja4jh3KsKcl6l7/9xoSDOFzJX6G20Ucq7q6fpH9wlrrX62fcsPyJNXwwnbUiS7o3m&#10;j3yL7REAQpBkLzBj993qMU1IsfmraH7p2mj/4oW29wEAPOZ2AbJtBXFcEK+C9Ctt/zc9O3fufIbd&#10;BUDpzJg/8V1utMdPAWWQAhKtD45Pux9D5Xa3HoqwyuB4Tk1bBMClbZk7nYqwKIgrgUv/Nd9/99qX&#10;r+H+nW3t3ds07u+/fkGEQ1/kboUVcZs7w4vpU+odDFEsOa/S9v/4UBDnA7e2Wzm2ZN4oL/nP0H/+&#10;+HCeH75++jJlAZy0KUn6gai/9JO2RwDw1f6jjzPH7HVRkj2w5jgmpNSkf2L+fGk0f/SrbW8EAHjI&#10;7QJk2AVx+mdaP7Ozs9fZl6JE+cUmvQ0anMOXXnrpGXYXAKVzGfPHLYoCRZJFA60Pjk95dwQIgdvc&#10;2e59VhbHc2oWygIx6WIov1Ajx4S+b9YL5xvlMGNToXcHdhvrNt++5lib+A5B5jVjC9jk+7z2uvUi&#10;x7t9KUrm2p9CjPRt+7FRErfvEhTE+cBl7Pc95jNxl7jg3XrXI3jsHomS7O/Nn9dEc8cebnsGAJ/0&#10;jz7dHKO3nXbcElJ93hf10+dG+46cZXsmAMAjjot3wRbEmc878d2RQv68IXFb1D/1W5uhRe4MRzEc&#10;6iAXZvXjSQ+L+qiK2xzd7scSOt5VjzuUlMDxnJqCuECYuXPCx3+2e+50Gc+5q1458u8e+j5fP+PH&#10;Jilu01+3fswxtGGRmdtdTyXjv69L39JfNy7MlVVwmTvzAkc5/ykv0mck0tcnHf/Hh3m/TLJ/9f0+&#10;LhTE1c2t3UIJx3z4ksUfjPrpx5WFb9K+/E6UZE+wPQNA3ebufqg5Ll9ijsu/GjlWCakz81F/8cdt&#10;LwUAeMJx8S7ggjiXCy1cwKiC9Ct9/68f+1IAE5id8LevN7OACRTBcVG01XcUkqIbbb+sF3M8c6eC&#10;kjieU3OOGYi8AENrQz1tnzv5zuWPSftunvHFYPL3+us2yvjrCDKn669bP3Ksyfhr30JFf/RXSHOn&#10;FMrJeZS+TZtL289by+Z2rFMQVzdzXDXu7nAr4btXUyRZT1nwJq1MeiTalz3L9gwAddl35BuiZPEd&#10;+nFKSO253+S3zPnD99seCwComeMFyGAL4iZdOM7Db4dXQfqVvv/Xj30pgAmUsTAKFCVf2Nb6oB75&#10;9/alrSPncA77a+xj5eDO8ZyagotAuN1hqr2PJ+Y7lz8mbYvNzqsyn2ivHxfzmnULA1zmNMlm7izo&#10;Mj5v5n0xvRDnTpfrFivZ7PEFN9I3tP0+PhTE1cmtzUIL5/vhm08fHSXpwZHFbtLefCqaS+No35Ev&#10;tz0EQJXm0yuifvpHyrFJiGdJP2nOH94czR/9Ftt7AQA1cbwAGXBB3KSPCuSCZVVcLizblwKYQP4o&#10;IP2YWj/tfiwlqmPmXYc7BLSziMJlAYk7k5QnxEV9bJ7j8XadfXnruHznoiihHA5tsWBfOpbLd7c8&#10;uy6xb3Eat6JTif5+o/TXrh8pJLQvRYlCnTvNdm81x4rjo1Q312cxOZe5WvqgfTlqIHOO3i7NiczD&#10;9uMiaPPpE6Mke0Bf8CatTJIdXi6WBFCNhYUzomSxx1hMgkuS3hfNLV4T7V040/ZmAEDFHC9ABlkQ&#10;Jxce9c+zfja7IIDpuSyq2JcCmIDLuC8LPvblrZPvL1lcae+dfqrktiDezoJNKW7T98e4hPtLDb5z&#10;PKemIC4QjnNnK3+xxvE7F3evLIFpi4kfbTpJIacs8mvvMS7rFWY7vtemi9akj2nvsV7aevxWLeS5&#10;0+X4kkxyjGEy+Xc2fb+vHwri6uLWXqGGc/5mkMVsbaGbtDmfifrpi5YLdQCUZ27xSVGS3aMcg4QE&#10;lPST0Vx6NYVxAFA9xwuQQS6muiyy86iU6ki/0tpgXOxLAUxIFvm0Y2p82ncXLvOZL1m9r/LFVAqK&#10;yuSyMGLapZXF6+ZzT1w80MbjuCqO59QsjgWEY25zXL5zUSBSDinm1/b3+Gz+PEfaTX+PjXL6ceEy&#10;9+fZ/Bjqsq32pShR6HOnHC/6Nq4f+W5hX46CuY0lFMTVRb7D6W3SvJjPSuF/I9xy7Nwoyeb0RW7S&#10;6iRZP0oWf9D2FABFSRa/0RxfbzH5V/XYIyTIpEejufSV0f6sY3s6AKBkjhcggywGkAsQ+ucZFxYq&#10;q+JyMdm+FMCE3C4+t68QbL15I//vFMaVwe28RNKuxSzzebkDk2ccz6k5zwyIW/FP++5g6XiOwbFQ&#10;ArfH5G++Ldzn7NOPC3NsHdD/3fox/WyiR9C53YGWR1uWrQlzp/RFfTvHhV9QKIP0DX1/jwsFcXVw&#10;a6vQw7lOMySLl0X97E/XLm6T1idJPxH109dG/TvPt70FgKvbbnuYOa5+ZrlwSDveCGlCkvRElGS9&#10;5cJPAECpHC9ABlcE4HKxZXb5rkBcHKuK9CutHcbFvhTAhFwWSCddeAzdZsYks08ojCuB2a8TF1O0&#10;7Y6usw6PS5WCA/tylKAJi/oYz/X7hH15K7juI75zlcNlrjBtMVGhjtt8dOq4MD9v4gJvyaTzvkvf&#10;bOsj2avUhLnTHAMOxdLbL7MvR4HcjnPmnzq4fN8LPeYz88tJjZEsvVBd2CZEkqSHo/7ST9reAmBS&#10;/aPfa46j31WPL0KamCT7aNRPfymaX/pWexQAAArmeAEyuMV/l4stLBxXS/qV1g7jYl8KYEJuY7+k&#10;HcVfsn/kgrW+D9ZG5hj7UhTAZT4wbSAFFa2424bbI/AkFF+VyfGcmjYJCHPnxvjO5ZdJ28P8+4l/&#10;+cEcF04FbSvHhdsjdief812O37YV29ehCXOnbI++nePCL9SUwa0tKIirmls7NSWc+zdHP7tpzYI2&#10;IaclvT46cJxJBtishYUzornFa8zxc//a44mQVuT+KMneGu07coE9KgAABXG8ABnUxTu3R8VIuFBR&#10;JelXejusH/tSAA5mJyj4WoksQNqXN5rbHfRm99qXY0pu5ybtaYNJCxwktniAa7ElasKiPjYm44ze&#10;luunPXOn6wI3x0FZTN+b6FGOMr/Yl05k0p8jkZ8l46YcH9rfj4vrfD/pz6JYs3xNmDvdPgN3HyyD&#10;2zzE+XHV8vFfa4vmx3x27hLXGAeOfkOUpHcoi9mErEp63PSTF0f7s0fangNAk2RXmmPloH4cEdKy&#10;JNnfm/nj7VF/6cn2CAEATMnxAmQwBXH2IrvLBXoWjism/Upri3GxLwXgwOWYy9PsOxpMMW9wl7gC&#10;uRSd5Gn2XeLcFvqWF/Wvs2+BkjieU1MIFBjXY7Dpd5qyc6dToT3fucph9uvEd25znStczyld7g6X&#10;x+1xk5P2Uemf9qUoSVPmzkn7FncfLIfbHM0cVCXX86hmhfP/5kjSq6J+9s9rFrIJWZtboyT7Cdtz&#10;AKzIi4vfYvKvynFDSLuTZJ82f/62+fMZ9ogBADhyvAAZTDGE60V2LlBWT/qV1hbjYl8KwIHb+N/8&#10;xUHmDT+4LpY0/W4u5vhzvKOCW/EANq8pi/rYmDkOXX/ZprEFu65zJ8W65XGbR92+57ueU7pE5kH7&#10;Yycm/U17z/GhWKZMTZk7Jz0/M32RO0uXwG3c4xivkvt3GWlbGS98ilsxuNkH3CWuUZKlX1yzgE3I&#10;+rkpmk8fbXsP0F57F86M5tKro376KeU4IYSsSXowSha5uA8AjvIv8fqX9PUTRkGc+WyX5ItP2mdY&#10;P/lrmn2HGR+5XEyyLwXgSBZjtGNrozR1EYd5wy9mv05cdJKnmUVGro+AN8crj3yrgOM5NQVxAXIv&#10;/mrmnURl/nOZO/PsusS+DQrmNme4j0luxWYucb8W4XbsUlBepqbMnXKupW+rHs7NyiF9Q9vf40NB&#10;XFXc2sfv8yezbRPfHTcP3wGaY9+RR0X97Oa1C9eErJMk/ctoLo2jfeljbC8C2uPGhXOjfvqiKMk+&#10;oB4fhJDxSbKhmUdeHN281LVHFQBgExwvQHpfECefy/XCBBcn6yH9SmuPcbEvBeDIbQ5YSTh3C92M&#10;KecN7vJQApd5QZIXZjSryEL2Rf659M88PizmV8HxnJrFsABNM3dK0ZB9m0aYcu7kO1eJZP9q+318&#10;3Iv7pzkuNhs7vzsXr8iYq73v+Oy82r4cJXDrN14WxE30S0amLzeyQLpubsc4BXFVkX6vt8FG8fd8&#10;2a3PLY8B3CWuUfp3zkT97DNrFq0JGZckOxntS6+wvQhovn56uen7H1tzLBBCXHK/OabebuaSJ9gj&#10;DAAwhuMFSK+LIOQzuS0ArIQ7FdRB+pXeHuvHvhTAFCZdwDk9zSi0Yd7w16zjXeKmXTT3ifSv/PPo&#10;n3VcZOHJvg1KJv1Na4PxoSAuVGbOmOJuWM1o9+nnTop1yzTp/Cn/3r7Umcw52nsXlWkfT+8yTst5&#10;sn05StCUuXPSsZDzs3JI39D29/hQEFcFt7YJ41gx28hd4mDIHY/0BWtCNkh6fLlQCGgqeczjcj/X&#10;+j8hZPqkR6Mke0E0t3C2PeoAACMcL0B6XRA3zQKVXMi0b4OKSb/S2mRc7EsBTMHMA1u142szmc2L&#10;joJ/VOiU80aj7vbjG5e5YSWyOGHfJlhynua+yCJp1p0cfeZ4Ts1170C5tffqhF9IzXcuv2n7fVyK&#10;KDqYZs7eXKY/58zPXbX31lPEfsH6mjJ3ypimb6se8+8ptCyB9A1tf48PBXFVkLFU3/8bxf9zZbd+&#10;14zvqlhtbu6hUT/79bWL1IRsMkl2a9Rf2hnd9tGH2V4FhG1+6X9GSXqT2t8JISUk/XMzl7zF/O8f&#10;sEchAMByvADp7eKqPNJE3+aNk18c5y4/dZF+pbXLuNiXApjSdIva099RpE4FzBssopRMFgu0/b+Z&#10;hFx0IX1r0gXW1Qn5s4fI8ZyagriAuZy7rsTOH8EWlPOdy2+yf7V9Py5yLmhfPhU5L9Tef9oUNadN&#10;ek4h/dW+FCVoytxp+slExT5FHW84nfQNbX+PD9/lyubWLsvjbzAFyZPOLafCd4Fm2ffBC6J++t61&#10;C9SETJSbo33Zs6K5L3yx7VlAWPYtPsX049+KkvTfRvo2IaSa/Nfy+cjc4v+KDiwGfycLACiC4wVI&#10;LwviZGFGLljr27xxpn0EC6Yj/Uprl3GxLwUwJZkLzPjpvIAZ0sXq1eRxbdPMGzLv2LdCiVwW9lcn&#10;xPk9PybdH2ec92sKTqrkeE7NIljgzLE2RcGuvDa8ojjpt9PMnXznKp/L96qivuNL++rvP22KecSu&#10;FCLp7z8u4d8N2VdNmTvNmDjhI4opiCuD9A1tf48PBXFlM8dHY+8Ot8Kt7+XngvYt0Bj7jlwQJel9&#10;yuI0IZNmYflRk0Aolse/pb1Rkj2g9GdCSB2Rc5Ike2s0v3SxPVIBoJUcL0B6VxDndmH7VPILmFwI&#10;q5P0K61txsW+FEABXC/irkQu5oa0YDhtEXV+YZ95oyrTFIdJpL3sW3lP+pX5vM53hpNQcFI9x3Nq&#10;CuICZ9p9qoLdfB4Kp3h12mIn83n5zlUBt3YqpuDMbSwcH9NvCisYqHPfYK0mzJ1u8wC/VFMGt++z&#10;zEllcr3GENJ3txUyV2mfZePwfaB59mVPUxelCXFJki1G+9IrooWFM2wPA/wynz7R9NWEQjhCPI/M&#10;J3PZ86Ibj51rj14AaA3HC5DeFMTJ9k+7aJwvRHGRu27Sr7T2GRf7UgAFKWY89Xth384b0xZXMW9U&#10;LG+36R7Dli9S+F20KcdPQZ+Txb2KyT7X2mN8WABrAjOnTPWLOXn87gv5GFzE3Emfr4Lb+Vxx88a0&#10;fWU0RRZ5Sx/Ufsb4ULxUlibMnWZ7arsjI07ndnxzzlwmM/c3/u5wK9z6X/7dzb4FGiXJeupiNCHu&#10;eb/JS5fvwgXU7T2LX2XGuZ/iMdGEBJm/i5L096O59Kej/VnHHtUA0GiOFyC9uHhntn2r+8WV1eEC&#10;tw+kX+nts37sSwEUROYEM65OVYyTx89FnvzzTVf0l4d5ow5ShKi3x+aTF2T4WbQpiyj59unbvpn4&#10;/PmaTsYXrU3Gh+KgpjDHnuNdQU7F1zs7mr5tvnNNP3f6+vmaaNJzOem/9qWFkHlI+zkusfNaYQUr&#10;LmO19H/7chSsCXOn6aMO16R4DG8ZpG/o+3tcKIgri1t7LI/7wd0dboXMp9pn2jh8J2ieuWMPj/rZ&#10;b48sQBNSQNK7zZ+vj/Yd+Tbb24Dq7DvyDab/vSpK0uz0fkkICTQfN7khSpaeE/XveKw90gGgcRwv&#10;QNZe6CCL4rMFFG3Ib6/bt0TNpF9pbTQu9qUACmTmhUIWMX1b+GbeaAaXuUKPP0WNci5m+lUBd5iS&#10;cMeRujieU7P41RD5cTxdQatEFoHNe3lTKFHg3HlA9pF9W5TIZSwqo+CriH4jkfnRvmVhJj1W5d/b&#10;l6Jgoc+dLr+sIceGfTkKJn1D2+fjw9xUFtPXHX+BOdw7sZv+5HQtxewr7hLXSAeOnxP1s4+tWnQm&#10;pLjI4ymTpb3RXMZvRKJ8/Ttnon76dtP37l/TFwkhTYkc3zeZY/3yaO/CmfboB4BGcLwAWdtiq12U&#10;KeCucPkFBy5++UP6ldZO42JfCqBgLsejFlnwqXPOEHJRWhZTzbYUUajAvOGBvLBCb6NJkrdnnec0&#10;cg62Y3d+nOjbOEnKKBrA5jmeU1MQ1yAuhRHrpe7jueDvXGaMY+6siluBTvH9rahzSTmPs29ZmEn7&#10;tvn3FMSVJOS5U7bd9I2J7wYl57H2LVAw6RvaPh8f5qcyuLXF8ngb7N3hVriMC3n4XtBM+7NnRBTF&#10;kTKzXBiX3RLNL/2vqL/E3X1QnHcPvsT0q2eafvZ7UT/97Jq+Rwhpcj4WJen15s9nRfNHv9qOCgAQ&#10;LMcLkJUvHsuFcLlQr2/P5JGL2uY9eUyFR6RfaW01LvalAEpgxty92nHnkvyicLVzR75IVUwhnIR5&#10;wy/uCw1rk79XtY8ZtcUmBX4GOV5Z0KuT7H+tbcaHha+mkbtP6m3tmsrnzjK+c3HTggq59cHixyIZ&#10;E/P2137e5mL6YimFQ259nH5chlDnzrx/u35X8ucuxU0jfUPf5+PC+XMZzPjfurvDrZD5Qv9s4yPf&#10;De1boHGSxR0ji8yElJXPLN/FK8meYHsfMLkbj51r+tALTO5R+hghpG1J0vvM3HJ91D/y5Ghh4Qw7&#10;UgBAUBwvQFayMJNvmywYF1fQIMnfK/yLLE0j/Uprr3GxLwVQEveFHj35hfFyx18zd2yVx7UybzSb&#10;nCOYdimsoEyS9/fy2jk/r9lxefHbvVzQx2JezfL21dto/VAQ10RuxTbrJz/GpcipnOM877tlfeei&#10;j1fN7dytnIL/6Y+FcvqPW9EgRUxlCHHulG02fXuKuxXzCzZlkb6h7/Nx4Ry6aG7tsHzeEPzd4Vbk&#10;52765xwfzpuaK8neqi4yE1Ja0qPLRU1zC2fbXgisTx6PuC+9wvSZA6b/8FhUQsg6ST9l/rwpmlvc&#10;Hc2nj7YjCAB4z/ECZGkFcfn2yGLx7N4iF2RWwsKMv6RfaW02LvalAEokF6a142/a5AtJ0y/w5/PG&#10;9stsEVyhhUYS5g1/Sdub9inkcaOjKbB/XrLSN/O+pP881+R9noU8H+Rjkd5O64expanku4ze5tPF&#10;HPML5r2vm7Z4N++vfOdqonz+0ttlvdiXFs5tXMxj+lBpj9qVvqn9zHGRudy+HAUKae6UbZ32l25k&#10;DLdvhxK4HNtljTNtJv1c39cbpTm/gGb6FXeJwwi5o0o/u+P0RWVCKoncNY47+2Ct5XHJ9ItkaW/e&#10;T9T+Qwgh6ye/k+R10b7sacuFtQDgKZcLkHIR0Lxu6xS5JL9QJQVQO6+WRR27GFPKYvFK8vdmYcZX&#10;eX/Q2279qP0riFx66aV8B0Uw3C9qby7y/jK35POLjAXbL8uT30HB/GnmquVjx84fUqi0PH+UspC/&#10;EuYN/0m/MO1USlHcSqR/Sl9br4+e6penndccMK8rvEBzdfL35y4jvsj7gt5W62fHM20f8jJXXnkl&#10;v0w+BRk39HYvLvlYk49P+RgkY9GasWl53rRjU1XfuSp91CtOMft/ojlR+oN9aSlcjwPp0/YtCmeO&#10;jYmvgcixZl+OArm0Rf49YO2cVXDM+Clj6Y7LpS8WN27yvaJM+Xyn7fdxoSCuSG5tsDwXNa5YVMYN&#10;7bNuHMaJ5pLHWPaz9522kExIlUmyD0VJ+haTH4luS7/M9ky0ybFjD4nms6eZ/vDGqJ/+yZo+Qggh&#10;rknSv7V3mXyFGV++N3r34EvsyAMAtZOLP/oX8GYlv3jJRQWfmfZxKIgLN6ZP3r9r184X2I8PeM91&#10;QTPUMG+EQ85l3Bccwoz5vAss4PnFtMdWra3Cz84bKOJ3J0Vo+n5tZpg76+UyDpVd6JUXFek/e73k&#10;/ajcgu/8Z+g/X4v8e/tSFEjOZbT93cSYPsSdn0om84+278eH8+kimX7e+rvDrTB96xL9s44PY0XT&#10;9bMfiPpLx09bQCaknhyLkvRN0Xz6Q9Etx7bYHoqm2r/4pKifxqbd3z/SDwghpJwk6Ykoyd5l8lNR&#10;sviNdjQCgFq04QKkXEwo+4I6pte2grhT2XWJ3QWA99qysG/mDXlMF/NGQOR8xn0BJqzkxaks3vlG&#10;xgytvZqRnVfbjwkH+d3btP3arJgx+L4mLmiHxKUYRM7t7MtLk59X6T9fS9lFesLtnIG5t2iyT/V9&#10;3cRw58yyURBXL7f9v3z+0NhHCZvPxl3ioJhbfFKUZA+oi8eE1JEku9f8+cYoWbyMx6o2yFx2SZSk&#10;P2/ad3FNmxNCSNWRArnlu1MeeXI0t8AjSQBUqukXIPML3RQ1hEAuEGtt2PxwYRxhyR9TpPXlZoR5&#10;I2xNL9rMPx8Ldz6ScUNrsyZEijDtx4Qjl7tkhZR8wZe5s25u52jlL7pPvl3lF1a6nS/wi0xFk3Ma&#10;fV83K/b7BedvJXMryKJdipL3c20fb5TmFtPLvKF/5vGR8yr7FmisfvqiqJ999rSFYkJ8SJL+RdRf&#10;+t1oLvvZaH7pW22PRQgOZJeYtnv+8h2Z+tlda9qWEEJ8SZJ92sw3H4iSpbeZ//8zy3exnDv2cDua&#10;AUDhmnoBcnb5DgVy4Z2LW6Fob0Ecd11BeOTCrhlnJ7rbRwih2KgZmli0mZ/XcKcAnzX1nFpixsbS&#10;79bUBnbubNzjnZk7/SHHqtZG41N+IeMk42NVRQBuhTN8bytak+fOleTfmRgjq0BBXH3c9v3y8dHY&#10;u8OtcD/347tf8/XT16xZICbEr/xXlGQfiOaX3mT+vDK6aelrbe+FD/alj4n6Sz8ZJembTVvdYfK5&#10;VW1HCCGBJf0bM9fcasa0X4z2Zc8yc8/FdrQDgKk18QLkLIvGQTJtRkEcEBCZP9wWXv0L80bzmP7Z&#10;mMITWSgyn4c7L3muiefUK6Egrlh5AZm+r0OKnTu507FHTJtM/MsK9qWlM/1+r/bz16aa70Yud22U&#10;Y9e+HAVp8twp4TtGtWRfa+0wPhTEFSH/vqLt343S/Eety/dS/bOPj9mn3CWuFZKlvfqiMCFe5v4o&#10;yQ5HyWIv2pc9jUfeVUweZzufPnF5/0sBHI9eJoQ0PfkjvZNIHv8sj5xn3gHgqEkXIOViY36hnQta&#10;IaIgDgiTHLsuC7C+hHmj2UK+W1y+iMrdbkPRpHPq0ZhxkoK4gpn+EvSdVs22U6jroXze0NtMi/n3&#10;lS22S3/RtmF18u2vZs5zGbMZC4vn0g5hhe/6VaIgrh5u+z0/l7Bv0Xgy32r7YONQUNt8UuAiBUba&#10;IjAhvme5ICs9bv73ddHc4jOjuew827NRhPn00Wb/Xm727TVmXx8w+/kzp+1/QghpWx6cd9K3m//9&#10;gihZvIy5B8BmNOUCpFxIMZ/lEvuxECAK4oCwyV0z9D7uZ5g32kPaOS981PuCj5FFd7PdFJsEpCnn&#10;1FooAilPaEW7+YIui7M+krlOa7NxkbnRvrwSpv+MLQLduXNnz/7TSmy0PaMx//4++1IUpKlzp/QV&#10;ub5hPyYq4laYRUHctEx/5+5wG3CZoyVm33KXuFaQu50k2T3qwi8hoSXJTi7f+XAuvTrqH3lydOOx&#10;c21Pxzj9O2eifekVZh++MeqnB00+tWbfEkIIWS+fMePmUfPnTct30ZQi7SR7AneUA7Ai9AuQ+YUX&#10;7p7SBBTEAeGTC72+Fx4xb7SXLJLlhWZ63/Ahef+kUDNEoZ9TjwsFceWSvhPA3HmSudNvLt+lTL+r&#10;9BGgG29jtfNfPudq2zEuHANFauLcafrVcfO5+KWGGlAQVz23fZ5/57Fv0Rr52KDvj/HhFxHaYd/S&#10;pVE/W1y1sEtIQ5J+Pkqyj5gciPpLvxQl6XOi/pHvim5paaHc/uyRZh98t9kvzzf75Drzvw+Z//03&#10;+r4jhBAyXdLPmbH2HvPnbWa8/Q3z314aJUs/FiV3fnM0d+zhdmQG0AKhXoDML16357cJ28BlEacZ&#10;oSAOzSOLQL4t7ufzBov5WO6fXhVumr55X94/KYQLWajn1JsJBXHVyecpvR3qCHNnONz6TvWL7KZP&#10;qXdlq2OckYJAbVvGh2sQRWrS3Jmfz8n5JeNlXSiIq56M3fp+3SjtG0tNX3O8Sxzn4e0hdzLhkYik&#10;LVl57F3+KNDr8jvKyeNBs0uiA8fDnpxvWty6/Bi/ZHHH8uNO5dF+cte3JD1hPuv9p+0HQggh9UTm&#10;ISmWk0fXy51Nk6VfNOP0z5txe/fyGD6/dPHyo6sBNEJIFyBnZ3cel8eoyEUEu/lokPYWxPEoFTSb&#10;LNDmC+pa/y83dmHqOuYNaEy/2Gr750SPTCsq+XGxXGjCXUQa4KqrrjpXa+cmRBb47cdERWRRPy+s&#10;0NukzDB3hilvM71N10/188/621l9cZ5b8Qzf3Ypk+mDwBXEyZtrrVJzP1cyML1dobTQu9qVwJP1f&#10;26/jIt+B7Mtbx3z2ie8SJ/vYvhytIAVBy4VCysItIW1Kkt63qmDujfkj8LLn5Y/BW7xsuXBOCs8W&#10;Fs6wR0/55rLzln+m/Gw5Vvvpi5a3bfkRfdmiyb0Pbj8hhJAGJf2kLWpeWC6ek7FfCp6leG5f9jQz&#10;/j9heX5YniNqfkyrzIuyHVLQJ/PlcrG52c7+4iuW59J8+29a/izymFl51Lk8shtoAfPlupaF4I0i&#10;X/rlQglFcO0gbaz1g6bH9O8n2V0ANFq+4FV+cZx5/+MrC/nyM+2PB8aSuxTI+UaZ/ZPzmuYz7fyx&#10;0XZvQsyYeo39iKhBPnfOHpAxRGufInJq7tx+GXNnmPK5RW9fLTIf2ZdWKj8fXLMtx+1fV0rblo3D&#10;HeKKZtrfy+tR4yLjsRxD9hcbGDM9Ydpiq2mfB0bba0w+Zl8KR27Hb3vHUdNHJ77uWdcciTrJoiRF&#10;cYRsPvldfk5GUkC3vMC/Oul77Z1/xiQ7vOrfSxHeSRsK3AghhEwXKfA+Na8oc9Wm5ikpDl/1GhMp&#10;0Fv9vnnczh+lYA5oAbkYIRf0tC/eVUUuosgFxdnZ2b0rC8VcWGyfXbt2Xqv1j+Zm51vtRwdaJ190&#10;X17k35uP/5NdTJd5y0QW8A+wiI+iyV1j8gK5B/vnROdJtn9yXtMypq2fZNr/U6P9IeSYfrx45ZVX&#10;1vvLbXiQGUe2yh2q8vGJuROnSDtKu2rtPhrpA3UWJNjrD6YfrhQV1XdnrUnuEifHjH0ZCmT7Q63X&#10;o8bF9tPl61Wc0/nPfL98hWm3zRTFmfO1XU+0L4Oj/HhQ9++ayLEkx5B9aWvlhbT6PhpNPjZWfwdV&#10;+CBJX2zyWXXRkhBCCCGEkKJCQRxaJl8QqSLLFxAlW03OkdhNAKLt27c/Wu83zYp8TvuRAaxi5wYz&#10;R8ixIouUK5H/f2r+sP8cqJTeP0/vmyac17SYtL/JE/N+EXZ27Nhxsf1Y8Jwde0bGp5W2fHB8Ymxq&#10;gbwfnDqO14Y7lGr0fbU6HD9l0/d7HTk1ZtLuYTLtdp7etivZ9USK/Yul7+fRcDytpu+j1eHcDUn2&#10;8qiffW7NoiUhhBBCCCFFhYI4AAAAAAAAAAAAAJVJFl+tLlwSQgghhBBSRCiIAwAAAAAAAAAAAFCp&#10;/tJr1cVLQgghhBBCpg0FcQAAAAAAAAAAAAAqNTf30Kif/pK6gEkIIYQQQsg0oSAOAAAAAAAAAAAA&#10;QOXe/aEviZL0zeoiJiGEEEIIIa6hIA4AAAAAAAAAAABALW684xFRkr1VXcgkhBBCCCHEJRTEAQAA&#10;AAAAAAAAAKjN/Ie+MkoW36EuZhJCCCGEEDJpKIgDAAAAAAAAAAAAUKuFhTOiJDugLmgSQgghhBAy&#10;SSiIAwAAAAAAAAAAAFC7uTu+Luqn71QXNQkhhBBCCNlsKIgDAAAAAAAAAAAA4IX3LH5V1F/8dXVh&#10;kxBCCCGEkM2EgjgAAAAAAAAAAAAA3rjxjkdESfpmdXGTEEIIIYSQjUJBHAAAAAAAAAAAAACvvHvw&#10;JVGS/qK6wEkIIYQQQsi4UBAHAAAAAAAAAAAAwDsLC2dEyeKeqJ9+Xl3oJIQQQgghRAsFcQAAAAAA&#10;AAAAAAC8laS/YHK/uthJCCGEEELIaCiIAwAAAAAAAAAAAOC1JP35qJ/+i7rgSQghhBBCyOpQEAcA&#10;AAAAAAAAAADAe8ni/xf1039QFz0JIYQQQghZCQVxAAAAAAAAAAAAAIIwn/50lGT3qgufhBBCCCGE&#10;SCiIAwAAAAAAAAAAABCMfnp51M8+s2bhkxBCCCGEEAkFcQAAAAAAAAAAAACCsi/70SjJFtUFUEII&#10;IYQQ0u5QEAcAAAAAAAAAAAAgOP3se6Ik/YM1C6CEEEIIIaTdoSAOAAAAAAAAAAAAQJDmly6Okuzd&#10;6kIoIYQQQghpZyiIAwAAAAAAAAAAABCs3/vA10RJ+hZ1MZQQQgghhLQvFMQBAAAAAAAAAAAACNpt&#10;H31YNJ+9OkrSz6qLooQQQgghpD2hIA4AAAAAAAAAAABAIyTpC6N+9jdrFkUJIYQQQkh7QkEcAAAA&#10;AAAAAAAAgMZI0quifnpcXRwlhBBCCCHNDwVxAAAAAAAAAAAAABolSZ8aJdn71AVSQgghhBDS7FAQ&#10;BwAAAAAAAAAAAKBx5rLzon52x5oFUkIIIYQQ0uxQEAcAAAAAAAAAAACgkQ4sfW3Uz34lStL/XrNQ&#10;SgghhBBCmhkK4gAAAAAAAAAAAAA0Wn/p56J+dnLNYikhhBBCCGleKIgDAAAAAAAAAAAA0Hj7sh+N&#10;kvSP1UVTQgghhBDSnFAQBwAAAAAAAAAAAKAV5o9+S9RPb1AXTgkhhBBCSDNCQRwAAAAAAAAAAACA&#10;1rjx2LlRkr4u6mefXbN4SgghhBBCwg8FcQAAAAAAAAAAAABap58+P0qyj6iLqIQQQgghJNxQEAcA&#10;AAAAAAAAAACglfrZD0T9pYNrFlEJIYQQQki4oSAOAAAAAAAAAAAAQGvtX7wwSrJ3qIuphBBCCCEk&#10;vFAQBwAAAAAAAAAAAKD1+ouviJLsAXVRlRBCCCGEhBMK4gAAAAAAAAAAAADA6KeXR0k2VBdWCSGE&#10;EEJIGKEgDgAAAAAAAAAAAACs93zwgqif/UqUZP+xZnGVEEIIIYT4HwriAAAAAAAAAAAAAGBEP31u&#10;1M+OrVlgJYQQQgghfoeCOAAAAAAAAAAAAABQJIvfHiXZ76gLrYQQQgghxM9QEAcAAAAAAAAAAAAA&#10;6xh86EuifvqyKMlOqguuhBBCCCHEr1AQBwAAAAAAAAAAAAAb6C8+Peqn71UXXQkhhBBCiD+hIA4A&#10;AAAAAAAAAAAANmHu2NdF/fSXoiT9V3XxlRBCCCGE1B8K4gAAAAAAAAAAAABgAv0jT46S7F51AZYQ&#10;QgghhNQbCuIAAAAAAAAAAAAAYEJJ9vVRP/sV8yd3iyOEEEII8SkUxAEAAAAAAAAAAACAo/7ST0ZJ&#10;elhdjCWEEEIIIdWHgjgAAAAAAAAAAAAAmMKBxa1Rkr4uSrK/UxdlCSGEEEJIdaEgDgAAAAAAAAAA&#10;AAAK0D/yw1E/u3nNoiwhhBBCCKkuFMQBAAAAAAAAAAAAQEH2/clXRP2lV0ZJ+pfqAi0hhBBCCCk3&#10;FMQBAAAAAAAAAAAAQMH2pd8X9bPfW7NASwghhBBCyg0FcQAAAAAAAAAAAABQgncPviTqL/5c1M/u&#10;WrNQSwghhBBCygkFcQAAAAAAAAAAAABQovn00VE/u2nNYi0hhBBCCCk+FMQBAAAAAAAAAAAAQAX6&#10;iz8e9bOb1yzaEkIIIYSQ4kJBHAAAAAAAAAAAAABU5Ib0y6IkfWHUz9I1i7eEEEIIIWT6UBAHAAAA&#10;AAAAAAAAABW7KetESXqtyV+rC7mEEEIIIcQtFMQBAAAAAAAAAAAAQE362fdESXq9yX+sWcwlhBBC&#10;CCGTh4I4AAAAAAAAAAAAAKhZcuQnoiS7RV3UJYQQQgghmw8FcQAAAAAAAAAAAADggQPHz4nms5+N&#10;knRJXdwlhBBCCCEbh4I4AAAAAAAAAAAAAPCIFMYlS78Y9bP71yzwEkIIIYSQ8aEgDgAAAAAAAAAA&#10;AAA8NJc+PkqyX4762ck1C72EEEIIIUQPBXEAAAAAAAAAAAAA4LFk8dujJH1z1E8/ri76EkIIIYSQ&#10;U6EgDgAAAAAAAAAAAAAC0D/6XVF/6VejJPs7dfGXEEIIIYRQEAcAAAAAAAAAAAAAQdm/dGmUpG8z&#10;+Ud1EZgQQgghpM2hIA4AAAAAAAAAAAAAApRk3x/103ea/Iu6GEwIIYQQ0sZQEAcAAAAAAAAAAAAA&#10;Adt35GlRkv521M8+u2ZBmBBCCCGkbaEgDgAAAAAAAAAAAAAaIEmfGvWz34iS7BNrFoYJIYQQQtoS&#10;CuIAAAAAAAAAAAAAoEH2Hfm2qJ+93uRPT1scJoQQQghpQyiIAwAAAAAAAAAAAIAGuinrRP2ll0X9&#10;9E51sZgQQgghpImhIA4AAAAAAAAAAAAAGmz+zq+M5tLnR0n2B+qiMSGEEEJIk0JBHAAAAAAAAAAA&#10;AAC0wNzdD42SIz8RJemNJv+mLiATQgghhIQeCuIAAAAAAAAAAAAAoGXmskuiZGlvlGQPqAvJhBBC&#10;CCGhhoI4AAAAAAAAAAAAAGip+fSboiR7edRPF9QFZUIIIYSQ0EJBHAAAAAAAAAAAAAC03N6FM6N+&#10;ernJ26N+dnLNwjIhhBBCSCihIA4AAAAAAAAAAAAA8KD+sZloPr06StJD6iIzIYQQQojPoSAOAAAA&#10;AAAAAAAAALDGF77wP6Jk8QejJHtL1E//TF1wJoQQQgjxLRTEAQAAAAAAAAAAAADG2pc+JupnPxMl&#10;6Xuifvq5NQvPhBBCCCG+hII4AAAAAAAAAAAAAMCmzS9dbHJt1M8+tmYBmhBCCCGk7lAQBwAAAAAA&#10;AAAAAACYWPyFL4qSO78/SlIpjrtjzWI0IYQQQkgdoSAOAAAAAAAAAAAAADCVdxx7SDS/+JSon70+&#10;StIjaxamCSGEEEKqCgVxAAAAAAAAAAAAAIDC3PbRh0X7sqdF/fSXon6WrlmkJoQQQggpMxTEAQAA&#10;AAAAAAAAAABKM7f4pKifXRcl2b1rFqwJIYQQQooOBXEAAAAAAAAAAAAAgNIdO/aQqJ99T5RkLzc5&#10;YPJ3axawCSGEEEKmDQVxAAAAAAAAAAAAAIDK9ZceG/WzZ0VJ9laTY2sWswkhhBBCXEJBHAAAAAAA&#10;AAAAAACgVtw9jhBCCCFFhYI4AAAAAAAAAAAAAIBX5hbOjvalV0T99PooyU6qi92EEEIIIVooiAMA&#10;AAAAAAAAAAAAeG1+6eIoWdwR9bM3Rkl62Pz5D6ctfBNCCCGErISCOAAAAAAAAAAAAABAUPYdeVTU&#10;P/r0KEl/IUqyOfPnn6sL4oQQQghpXyiIAwAAAAAAAAAAAAAE7R3HtkT7s++I+os/E/Wz34z6aWr+&#10;vP+0xXFCCCGEtCMUxAEAAAAAAAAAAAAAGmf/0cdF+9IfivrZS6Jk8R1Rkv5R1E8/uWbRnBBCCCHN&#10;CgVxAAAAAAAAAAAAAIBWmDv28Gjf0W+L+unOKElfF/WzxOQu87//87SFdEIIIYSEGwriAAAAAAAA&#10;AAAAAACtduD4OVGyeFk0l14d9dPro352R5Rk965ZYCeEEEKI/6EgDgAAAAAAAAAAAAAAxa13PSJK&#10;Fr8xmk9/KEqyF9i7yv2O+d9/GPXTj5n/ff9pC/CEEEIIqT8UxAEAAAAAAAAAAAAA4GDvwplR/86Z&#10;aF/2tOWCuX72xihZ2hv10/ea/71g/ttJ878/ddoiPSGEEELKDQVxAAAAAAAAAAAAAACU7MZj50Y3&#10;LW5dfjRrkj1jebE+SX/e/P9e1D/629H+bG75znOnJT1i/vyr05P+rcl/E0IIIWSdUBAHAAAAAAAA&#10;AAAAbEIU/f9S9V/9LtyhTgAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEA0nhw04pPAACKTwAAFAAA&#10;AGRycy9tZWRpYS9pbWFnZTQuc3ZnPHN2ZyB3aWR0aD0iODE3Ljk4IiBoZWlnaHQ9IjIxNi4yMiIg&#10;dmlld0JveD0iMCAwIDgxNy45OCAyMTYuMjIiIHhtbG5zPSJodHRwOi8vd3d3LnczLm9yZy8yMDAw&#10;L3N2ZyIgeG1sbnM6eGxpbms9Imh0dHA6Ly93d3cudzMub3JnLzE5OTkveGxpbmsiIG92ZXJmbG93&#10;PSJoaWRkZW4iPjxkZWZzLz48Zz48Zz48cGF0aCBkPSJNMzQzLjYyIDEyNS4xNUMzNDAuOTQgMTI4&#10;LjQxIDMzNy42OSAxMzEgMzMzLjg3IDEzMi45MiAzMzAuMDUgMTM0Ljg0IDMyNS44NCAxMzUuOCAz&#10;MjEuMjQgMTM1LjggMzE3LjI2IDEzNS44IDMxMy41MyAxMzUuMDcgMzEwLjA1IDEzMy42MiAzMDYu&#10;NTcgMTMyLjE3IDMwMy41MyAxMzAuMTkgMzAwLjk1IDEyNy42OSAyOTguMzcgMTI1LjE5IDI5Ni4z&#10;NCAxMjIuMjUgMjk0Ljg1IDExOC44OCAyOTMuMzYgMTE1LjUxIDI5Mi42MiAxMTEuODggMjkyLjYy&#10;IDEwNy45OSAyOTIuNjIgMTA0LjEgMjkzLjM2IDEwMC40NyAyOTQuODUgOTcuMSAyOTYuMzQgOTMu&#10;NzMgMjk4LjM3IDkwLjc4IDMwMC45NSA4OC4yNSAzMDMuNTMgODUuNzMgMzA2LjU2IDgzLjc1IDMx&#10;MC4wNSA4Mi4zMiAzMTMuNTMgODAuODkgMzE3LjI2IDgwLjE4IDMyMS4yNCA4MC4xOCAzMjUuODQg&#10;ODAuMTggMzMwLjA1IDgxLjE0IDMzMy44NyA4My4wNiAzMzcuNjkgODQuOTggMzQwLjg3IDg3LjQ4&#10;IDM0My40MiA5MC41N0wzMzYuMjUgOTcuOTRDMzM0LjYgOTUuNTcgMzMyLjQ2IDkzLjY2IDMyOS44&#10;NSA5Mi4yMSAzMjcuMjQgOTAuNzYgMzI0LjM3IDkwLjAzIDMyMS4yNCA5MC4wMyAzMTguNzQgOTAu&#10;MDMgMzE2LjM4IDkwLjUxIDMxNC4xNyA5MS40NyAzMTEuOTYgOTIuNDMgMzEwLjAyIDkzLjczIDMw&#10;OC4zNyA5NS4zNiAzMDYuNzIgOTYuOTkgMzA1LjQxIDk4Ljg5IDMwNC40NSAxMDEuMDYgMzAzLjQ5&#10;IDEwMy4yMyAzMDMuMDEgMTA1LjU0IDMwMy4wMSAxMDggMzAzLjAxIDExMC40MSAzMDMuNDkgMTEy&#10;LjcgMzA0LjQ1IDExNC44NyAzMDUuNDEgMTE3LjA0IDMwNi43MiAxMTguOTQgMzA4LjM3IDEyMC41&#10;NyAzMTAuMDIgMTIyLjIgMzExLjk1IDEyMy41IDMxNC4xNyAxMjQuNDYgMzE2LjM4IDEyNS40MiAz&#10;MTguNzQgMTI1LjkgMzIxLjI0IDEyNS45IDMyNC41NSAxMjUuOSAzMjcuNDcgMTI1LjE1IDMzMC4w&#10;MiAxMjMuNjYgMzMyLjU3IDEyMi4xNiAzMzQuNjkgMTIwLjE5IDMzNi4zOSAxMTcuNzNMMzQzLjYy&#10;IDEyNS4xNVoiIGZpbGw9IiM1RjVGNUUiLz48cGF0aCBkPSJNNDAxLjY1IDEwOEM0MDEuNjUgMTEx&#10;Ljg0IDQwMC45IDExNS40NiAzOTkuNDEgMTE4Ljg2IDM5Ny45MiAxMjIuMjYgMzk1Ljg4IDEyNS4y&#10;IDM5My4yOSAxMjcuNyAzOTAuNyAxMzAuMiAzODcuNjkgMTMyLjE4IDM4NC4yNSAxMzMuNjMgMzgw&#10;LjgxIDEzNS4wOCAzNzcuMTYgMTM1LjgxIDM3My4yNyAxMzUuODEgMzY5LjM5IDEzNS44MSAzNjUu&#10;NzIgMTM1LjA4IDM2Mi4yNiAxMzMuNjMgMzU4LjggMTMyLjE4IDM1NS43OCAxMzAuMiAzNTMuMTkg&#10;MTI3LjcgMzUwLjYgMTI1LjIgMzQ4LjU2IDEyMi4yNiAzNDcuMDcgMTE4Ljg5IDM0NS41OCAxMTUu&#10;NTIgMzQ0LjgzIDExMS44OSAzNDQuODMgMTA4IDM0NC44MyAxMDQuMTEgMzQ1LjU4IDEwMC40NyAz&#10;NDcuMDcgOTcuMDggMzQ4LjU2IDkzLjY4IDM1MC42IDkwLjc0IDM1My4xOSA4OC4yMyAzNTUuNzgg&#10;ODUuNzMgMzU4LjggODMuNzYgMzYyLjI2IDgyLjMzIDM2NS43MiA4MC45IDM2OS4zOSA4MC4xOSAz&#10;NzMuMjcgODAuMTkgMzc3LjE1IDgwLjE5IDM4MC44MSA4MC45MSAzODQuMjUgODIuMzMgMzg3LjY5&#10;IDgzLjc2IDM5MC43IDg1Ljc0IDM5My4yOSA4OC4yNiAzOTUuODggOTAuNzkgMzk3LjkyIDkzLjcz&#10;IDM5OS40MSA5Ny4xMSA0MDAuOSAxMDAuNDggNDAxLjY1IDEwNC4xMSA0MDEuNjUgMTA4Wk0zOTEu&#10;MjYgMTA4QzM5MS4yNiAxMDUuNTQgMzkwLjc5IDEwMy4yMyAzODkuODUgMTAxLjA2IDM4OC45MSA5&#10;OC44OSAzODcuNjIgOTcgMzg1Ljk5IDk1LjM2IDM4NC4zNiA5My43MyAzODIuNDQgOTIuNDQgMzgw&#10;LjI1IDkxLjQ3IDM3OC4wNiA5MC41MSAzNzUuNzMgOTAuMDMgMzczLjI3IDkwLjAzIDM3MC43NiA5&#10;MC4wMyAzNjguNDEgOTAuNTEgMzY2LjIyIDkxLjQ3IDM2NC4wMyA5Mi40MyAzNjIuMTEgOTMuNzMg&#10;MzYwLjQ4IDk1LjM2IDM1OC44NSA5Ni45OSAzNTcuNTYgOTguODkgMzU2LjYyIDEwMS4wNiAzNTUu&#10;NjggMTAzLjIzIDM1NS4yMSAxMDUuNTQgMzU1LjIxIDEwOCAzNTUuMjEgMTEwLjQxIDM1NS42OCAx&#10;MTIuNzEgMzU2LjYyIDExNC45IDM1Ny41NiAxMTcuMDkgMzU4Ljg1IDExOSAzNjAuNDggMTIwLjYz&#10;IDM2Mi4xMSAxMjIuMjYgMzY0LjAzIDEyMy41NiAzNjYuMjIgMTI0LjUyIDM2OC40MSAxMjUuNDgg&#10;MzcwLjc2IDEyNS45NiAzNzMuMjcgMTI1Ljk2IDM3NS43MyAxMjUuOTYgMzc4LjA2IDEyNS40OCAz&#10;ODAuMjUgMTI0LjUyIDM4Mi40NCAxMjMuNTYgMzg0LjM2IDEyMi4yNiAzODUuOTkgMTIwLjYzIDM4&#10;Ny42MiAxMTkgMzg4LjkxIDExNy4wOSAzODkuODUgMTE0LjkgMzkwLjc5IDExMi43MSAzOTEuMjYg&#10;MTEwLjQxIDM5MS4yNiAxMDhaIiBmaWxsPSIjNUY1RjVFIi8+PHBhdGggZD0iTTQ2NC41NyAxMDhD&#10;NDY0LjU3IDExMS44NCA0NjMuODIgMTE1LjQ2IDQ2Mi4zMyAxMTguODYgNDYwLjg0IDEyMi4yNiA0&#10;NTguOCAxMjUuMiA0NTYuMjEgMTI3LjcgNDUzLjYyIDEzMC4yIDQ1MC42MSAxMzIuMTggNDQ3LjE3&#10;IDEzMy42MyA0NDMuNzMgMTM1LjA4IDQ0MC4wOCAxMzUuODEgNDM2LjE5IDEzNS44MSA0MzIuMzEg&#10;MTM1LjgxIDQyOC42NCAxMzUuMDggNDI1LjE4IDEzMy42MyA0MjEuNzIgMTMyLjE4IDQxOC43IDEz&#10;MC4yIDQxNi4xMSAxMjcuNyA0MTMuNTIgMTI1LjIgNDExLjQ4IDEyMi4yNiA0MDkuOTkgMTE4Ljg5&#10;IDQwOC41IDExNS41MiA0MDcuNzUgMTExLjg5IDQwNy43NSAxMDggNDA3Ljc1IDEwNC4xMSA0MDgu&#10;NSAxMDAuNDcgNDA5Ljk5IDk3LjA4IDQxMS40OCA5My42OCA0MTMuNTIgOTAuNzQgNDE2LjExIDg4&#10;LjIzIDQxOC43IDg1LjczIDQyMS43MiA4My43NiA0MjUuMTggODIuMzMgNDI4LjY0IDgwLjkgNDMy&#10;LjMxIDgwLjE5IDQzNi4xOSA4MC4xOSA0NDAuMDcgODAuMTkgNDQzLjczIDgwLjkxIDQ0Ny4xNyA4&#10;Mi4zMyA0NTAuNjEgODMuNzYgNDUzLjYyIDg1Ljc0IDQ1Ni4yMSA4OC4yNiA0NTguOCA5MC43OSA0&#10;NjAuODQgOTMuNzMgNDYyLjMzIDk3LjExIDQ2My44MiAxMDAuNDggNDY0LjU3IDEwNC4xMSA0NjQu&#10;NTcgMTA4Wk00NTQuMTggMTA4QzQ1NC4xOCAxMDUuNTQgNDUzLjcxIDEwMy4yMyA0NTIuNzcgMTAx&#10;LjA2IDQ1MS44MyA5OC44OSA0NTAuNTQgOTcgNDQ4LjkxIDk1LjM2IDQ0Ny4yOCA5My43MyA0NDUu&#10;MzYgOTIuNDQgNDQzLjE3IDkxLjQ3IDQ0MC45OCA5MC41MSA0MzguNjUgOTAuMDMgNDM2LjE5IDkw&#10;LjAzIDQzMy42OCA5MC4wMyA0MzEuMzMgOTAuNTEgNDI5LjE0IDkxLjQ3IDQyNi45NSA5Mi40MyA0&#10;MjUuMDMgOTMuNzMgNDIzLjQgOTUuMzYgNDIxLjc3IDk2Ljk5IDQyMC40OCA5OC44OSA0MTkuNTQg&#10;MTAxLjA2IDQxOC42IDEwMy4yMyA0MTguMTMgMTA1LjU0IDQxOC4xMyAxMDggNDE4LjEzIDExMC40&#10;MSA0MTguNiAxMTIuNzEgNDE5LjU0IDExNC45IDQyMC40OCAxMTcuMDkgNDIxLjc3IDExOSA0MjMu&#10;NCAxMjAuNjMgNDI1LjAzIDEyMi4yNiA0MjYuOTUgMTIzLjU2IDQyOS4xNCAxMjQuNTIgNDMxLjMz&#10;IDEyNS40OCA0MzMuNjggMTI1Ljk2IDQzNi4xOSAxMjUuOTYgNDM4LjY1IDEyNS45NiA0NDAuOTgg&#10;MTI1LjQ4IDQ0My4xNyAxMjQuNTIgNDQ1LjM2IDEyMy41NiA0NDcuMjggMTIyLjI2IDQ0OC45MSAx&#10;MjAuNjMgNDUwLjU0IDExOSA0NTEuODMgMTE3LjA5IDQ1Mi43NyAxMTQuOSA0NTMuNzIgMTEyLjcx&#10;IDQ1NC4xOCAxMTAuNDEgNDU0LjE4IDEwOFoiIGZpbGw9IiM1RjVGNUUiLz48cGF0aCBkPSJNNTEw&#10;LjI3IDk5LjIyQzUxMC4yNyAxMDEuNzcgNTA5Ljc5IDEwNC4xNSA1MDguODMgMTA2LjM2IDUwNy44&#10;NiAxMDguNTcgNTA2LjU2IDExMC40OSA1MDQuOSAxMTIuMTIgNTAzLjI0IDExMy43NSA1MDEuMjkg&#10;MTE1LjAzIDQ5OS4wNiAxMTUuOTQgNDk2LjgyIDExNi44NiA0OTQuNDUgMTE3LjMxIDQ5MS45NCAx&#10;MTcuMzFMNDgzLjA3IDExNy4zMSA0ODMuMDcgMTM0LjggNDcyLjY4IDEzNC44IDQ3Mi42OCA4MS4y&#10;NiA0OTEuOTUgODEuMjZDNDk0LjQ2IDgxLjI2IDQ5Ni44MyA4MS43MiA0OTkuMDcgODIuNjMgNTAx&#10;LjMxIDgzLjU1IDUwMy4yNSA4NC44MSA1MDQuOTEgODYuNDIgNTA2LjU2IDg4LjAzIDUwNy44NyA4&#10;OS45MyA1MDguODQgOTIuMTIgNTA5Ljc5IDk0LjMxIDUxMC4yNyA5Ni42NyA1MTAuMjcgOTkuMjJa&#10;TTQ5OS44OCA5OS4wOEM0OTkuODggOTcuNyA0OTkuNjIgOTYuNCA0OTkuMTEgOTUuMTkgNDk4LjYg&#10;OTMuOTggNDk3Ljg5IDkyLjkzIDQ5NyA5Mi4wNCA0OTYuMSA5MS4xNSA0OTUuMDYgOTAuNDMgNDkz&#10;Ljg1IDg5LjkgNDkyLjY0IDg5LjM2IDQ5MS4zNSA4OS4xIDQ4OS45NyA4OS4xTDQ4My4wNyA4OS4x&#10;IDQ4My4wNyAxMDkuMzQgNDg5Ljk3IDEwOS4zNEM0OTEuMzUgMTA5LjM0IDQ5Mi42NSAxMDkuMDYg&#10;NDkzLjg1IDEwOC41IDQ5NS4wNSAxMDcuOTQgNDk2LjExIDEwNy4xOSA0OTcgMTA2LjI1IDQ5Ny44&#10;OSAxMDUuMzEgNDk4LjYgMTA0LjIzIDQ5OS4xMSAxMDMgNDk5LjYzIDEwMS43OCA0OTkuODggMTAw&#10;LjQ3IDQ5OS44OCA5OS4wOFoiIGZpbGw9IiM1RjVGNUUiLz48cGF0aCBkPSJNNTUyLjI4IDEzNC44&#10;IDUxNi45IDEzNC44IDUxNi45IDgxLjI2IDU1Mi4yOCA4MS4yNiA1NTIuMjggODkuODQgNTI3LjA5&#10;IDg5Ljg0IDUyNy4wOSAxMDIuNjQgNTUxLjk1IDEwMi42NCA1NTEuOTUgMTExLjAyIDUyNy4wOSAx&#10;MTEuMDIgNTI3LjA5IDEyNS43NiA1NTIuMjggMTI1Ljc2IDU1Mi4yOCAxMzQuOFoiIGZpbGw9IiM1&#10;RjVGNUUiLz48cGF0aCBkPSJNNjAwLjYgMTM0LjggNTg5LjE2IDEzNC44IDU4NS4zNSAxMjIuNkM1&#10;ODQuOTUgMTIxLjI2IDU4NC40NSAxMjAuMDMgNTgzLjg1IDExOC45MSA1ODMuMjUgMTE3Ljc5IDU4&#10;Mi41MiAxMTYuODMgNTgxLjY4IDExNi4wMyA1ODAuODMgMTE1LjIzIDU3OS44MiAxMTQuNiA1Nzgu&#10;NjQgMTE0LjE1IDU3Ny40NiAxMTMuNyA1NzYuMDcgMTEzLjQ4IDU3NC40NiAxMTMuNDhMNTcwLjU4&#10;IDExMy40OCA1NzAuNTggMTM0Ljc5IDU2MC4zMyAxMzQuNzkgNTYwLjMzIDgxLjI2IDU4MS40NyA4&#10;MS4xOUM1ODMuNzQgODEuMTkgNTg1Ljg2IDgxLjU4IDU4Ny44MiA4Mi4zNiA1ODkuNzggODMuMTQg&#10;NTkxLjQ4IDg0LjIzIDU5Mi45IDg1LjYxIDU5NC4zMyA4NyA1OTUuNDQgODguNjMgNTk2LjI0IDkw&#10;LjUgNTk3LjA0IDkyLjM4IDU5Ny40NCA5NC40MSA1OTcuNDQgOTYuNiA1OTcuNDQgOTguMTYgNTk3&#10;LjE5IDk5LjY4IDU5Ni43MSAxMDEuMTYgNTk2LjIyIDEwMi42MyA1OTUuNTQgMTA0IDU5NC42NSAx&#10;MDUuMjUgNTkzLjc2IDEwNi41IDU5Mi43MSAxMDcuNjEgNTkxLjQ5IDEwOC41NyA1OTAuMjcgMTA5&#10;LjUzIDU4OC45MyAxMTAuMjYgNTg3LjQ2IDExMC43NSA1ODkuMTUgMTExLjM4IDU5MC41MiAxMTIu&#10;MjggNTkxLjU5IDExMy40NiA1OTIuNjYgMTE0LjY0IDU5My41IDExNi4wNiA1OTQuMTIgMTE3Ljcy&#10;IDU5NC40MyAxMTguNDggNTk0LjcyIDExOS4yNCA1OTQuOTkgMTIwIDU5NS4yNiAxMjAuNzYgNTk1&#10;LjUzIDEyMS41NSA1OTUuODIgMTIyLjM4IDU5Ni4xMSAxMjMuMjEgNTk2LjQyIDEyNC4xIDU5Ni43&#10;NSAxMjUuMDYgNTk3LjA4IDEyNi4wMiA1OTcuNDUgMTI3LjA4IDU5Ny44NSAxMjguMjQgNTk4LjM0&#10;IDEyOS43MSA1OTguOCAxMzAuOTggNTk5LjIyIDEzMi4wMyA1OTkuNjUgMTMzLjA3IDYwMC4xMSAx&#10;MzQgNjAwLjYgMTM0LjhaTTU4Ny4wNiA5Ny4zNEM1ODcuMDYgOTYuMDkgNTg2LjgzIDk0Ljk1IDU4&#10;Ni4zNiA5My45MiA1ODUuODkgOTIuODkgNTg1LjI1IDkyIDU4NC40NSA5MS4yNCA1ODMuNjUgOTAu&#10;NDggNTgyLjcgODkuODkgNTgxLjYgODkuNDYgNTgwLjUxIDg5LjA0IDU3OS4zMyA4OC44MiA1Nzgu&#10;MDggODguODJMNTcwLjU3IDg4LjgyIDU3MC41NyAxMDUuNTEgNTc4LjA4IDEwNS41MUM1NzkuMzMg&#10;MTA1LjUxIDU4MC41IDEwNS4zMiA1ODEuNiAxMDQuOTQgNTgyLjY5IDEwNC41NiA1ODMuNjQgMTA0&#10;LjAxIDU4NC40NSAxMDMuMyA1ODUuMjUgMTAyLjU5IDU4NS44OSAxMDEuNzMgNTg2LjM2IDEwMC43&#10;MiA1ODYuODMgOTkuNzIgNTg3LjA2IDk4LjU5IDU4Ny4wNiA5Ny4zNFoiIGZpbGw9IiM1RjVGNUUi&#10;Lz48cGF0aCBkPSJNNjYxLjExIDEzNC44IDY0OS43MiAxMzQuOCA2NDQuNzYgMTI0LjA4IDYxOC43&#10;NiAxMjQuMDggNjEzLjc0IDEzNC44IDYwMi4zNSAxMzQuOCA2MjcuNjggODEuMTkgNjM1Ljc5IDgx&#10;LjE5IDY2MS4xMSAxMzQuOFpNNjQwLjY3IDExNS40NCA2MzEuNzYgOTYuMTQgNjIyLjcxIDExNS40&#10;NCA2NDAuNjcgMTE1LjQ0WiIgZmlsbD0iIzVGNUY1RSIvPjxwYXRoIGQ9Ik02OTQuNTUgOTAuNTEg&#10;Njc5Ljc0IDkwLjUxIDY3OS43NCAxMzQuOCA2NjkuMjIgMTM0LjggNjY5LjIyIDkwLjUxIDY1NC40&#10;MSA5MC41MSA2NTQuNDEgODEuMjYgNjk0LjU1IDgxLjI2IDY5NC41NSA5MC41MVoiIGZpbGw9IiM1&#10;RjVGNUUiLz48cGF0aCBkPSJNNzExLjYzIDEzNC44IDcwMS4yNCAxMzQuOCA3MDEuMjQgODEuMjYg&#10;NzExLjYzIDgxLjI2IDcxMS42MyAxMzQuOFoiIGZpbGw9IiM1RjVGNUUiLz48cGF0aCBkPSJNNzY3&#10;LjkyIDgxLjE5IDc0Ny42MiAxMzQuOCA3MzguMSAxMzQuOCA3MTcuMzMgODEuMTkgNzI4Ljg2IDgx&#10;LjE5IDc0Mi44IDExOC44NSA3NTYuNTQgODEuMTkgNzY3LjkyIDgxLjE5WiIgZmlsbD0iIzVGNUY1&#10;RSIvPjxwYXRoIGQ9Ik04MTcuOTggMTM0LjggODA2LjU5IDEzNC44IDgwMS42MyAxMjQuMDggNzc1&#10;LjYzIDEyNC4wOCA3NzAuNjEgMTM0LjggNzU5LjIyIDEzNC44IDc4NC41NSA4MS4xOSA3OTIuNjYg&#10;ODEuMTkgODE3Ljk4IDEzNC44Wk03OTcuNTQgMTE1LjQ0IDc4OC42MyA5Ni4xNCA3NzkuNTggMTE1&#10;LjQ0IDc5Ny41NCAxMTUuNDRaIiBmaWxsPSIjNUY1RjVFIi8+PC9nPjxnPjxwYXRoIGQ9Ik0zMjku&#10;NjMgMzAuODIgMzI3LjMxIDMwLjgyQzMyNi44MyAzMC44MiAzMjYuNDQgMzEuMjEgMzI2LjQ0IDMx&#10;LjY5TDMyNi40NCA0Ny44OEMzMjYuNDQgNTAuMjIgMzI1LjY0IDUyLjE2IDMyMy45OSA1My44MSAz&#10;MjIuMzQgNTUuNDYgMzIwLjQgNTYuMjYgMzE4LjA2IDU2LjI2IDMxNS43MiA1Ni4yNiAzMTMuNzgg&#10;NTUuNDYgMzEyLjEzIDUzLjgxIDMxMC40OCA1Mi4xNiAzMDkuNjggNTAuMjIgMzA5LjY4IDQ3Ljg4&#10;TDMwOS42OCAzMS42OUMzMDkuNjggMzEuMjEgMzA5LjI5IDMwLjgyIDMwOC44MSAzMC44MkwzMDYu&#10;NSAzMC44MkMzMDYuMDIgMzAuODIgMzA1LjYzIDMxLjIxIDMwNS42MyAzMS42OUwzMDUuNjMgNDcu&#10;ODhDMzA1LjYzIDUxLjMgMzA2Ljg2IDU0LjI2IDMwOS4yOCA1Ni42OCAzMTEuNyA1OS4xIDMxNC42&#10;NiA2MC4zMiAzMTguMDcgNjAuMzIgMzIxLjQ5IDYwLjMyIDMyNC40NSA1OS4wOSAzMjYuODcgNTYu&#10;NjggMzI5LjI5IDU0LjI2IDMzMC41MSA1MS4zIDMzMC41MSA0Ny44OEwzMzAuNTEgMzEuNjlDMzMw&#10;LjUgMzEuMjEgMzMwLjExIDMwLjgyIDMyOS42MyAzMC44MloiIGZpbGw9IiM1RjVGNUUiLz48cGF0&#10;aCBkPSJNMzgxLjc3IDMwLjgyIDM3OS40NiAzMC44MkMzNzguOTggMzAuODIgMzc4LjU5IDMxLjIx&#10;IDM3OC41OSAzMS42OUwzNzguNTkgNTEuNjkgMzU5LjI4IDMxLjA5QzM1OS4wMyAzMC44MyAzNTgu&#10;NjYgMzAuNzUgMzU4LjMyIDMwLjg4IDM1Ny45OSAzMS4wMSAzNTcuNzcgMzEuMzMgMzU3Ljc3IDMx&#10;LjY5TDM1Ny43NyA1OS40NUMzNTcuNzcgNTkuOTMgMzU4LjE2IDYwLjMyIDM1OC42NCA2MC4zMkwz&#10;NjAuOTUgNjAuMzJDMzYxLjQzIDYwLjMyIDM2MS44MiA1OS45MyAzNjEuODIgNTkuNDVMMzYxLjgy&#10;IDM5LjQ1IDM4MS4xNCA2MC4wNUMzODEuMzEgNjAuMjMgMzgxLjU0IDYwLjMzIDM4MS43OCA2MC4z&#10;MyAzODEuODkgNjAuMzMgMzgyIDYwLjMxIDM4Mi4xIDYwLjI3IDM4Mi40MyA2MC4xNCAzODIuNjUg&#10;NTkuODIgMzgyLjY1IDU5LjQ2TDM4Mi42NSAzMS42OUMzODIuNjUgMzEuMjEgMzgyLjI2IDMwLjgy&#10;IDM4MS43NyAzMC44MloiIGZpbGw9IiM1RjVGNUUiLz48cGF0aCBkPSJNNDEzLjEgMzAuODIgNDEw&#10;Ljc5IDMwLjgyQzQxMC4zMSAzMC44MiA0MDkuOTIgMzEuMjEgNDA5LjkyIDMxLjY5TDQwOS45MiA1&#10;OS40NUM0MDkuOTIgNTkuOTMgNDEwLjMxIDYwLjMyIDQxMC43OSA2MC4zMkw0MTMuMSA2MC4zMkM0&#10;MTMuNTggNjAuMzIgNDEzLjk3IDU5LjkzIDQxMy45NyA1OS40NUw0MTMuOTcgMzEuNjlDNDEzLjk3&#10;IDMxLjIxIDQxMy41OCAzMC44MiA0MTMuMSAzMC44MloiIGZpbGw9IiM1RjVGNUUiLz48cGF0aCBk&#10;PSJNNDY5Ljg3IDMwLjgyIDQ2Ny4yMSAzMC44MkM0NjYuODggMzAuODIgNDY2LjU4IDMxLjAxIDQ2&#10;Ni40MyAzMS4zTDQ1NS45OSA1Mi4xOCA0NDUuNTUgMzEuM0M0NDUuNCAzMSA0NDUuMSAzMC44MiA0&#10;NDQuNzcgMzAuODJMNDQyLjExIDMwLjgyQzQ0MS44MSAzMC44MiA0NDEuNTMgMzAuOTggNDQxLjM3&#10;IDMxLjIzIDQ0MS4yMSAzMS40OSA0NDEuMiAzMS44MSA0NDEuMzMgMzIuMDhMNDUzLjg5IDU3LjE4&#10;IDQ1NS4yMSA1OS44NEM0NTUuMzYgNjAuMTQgNDU1LjY2IDYwLjMyIDQ1NS45OSA2MC4zM0w0NTUu&#10;OTkgNjAuMzNDNDU2LjMyIDYwLjMzIDQ1Ni42MiA2MC4xNCA0NTYuNzcgNTkuODVMNDcwLjY1IDMy&#10;LjA4QzQ3MC43OCAzMS44MSA0NzAuNzcgMzEuNDkgNDcwLjYxIDMxLjIzIDQ3MC40NSAzMC45OCA0&#10;NzAuMTcgMzAuODIgNDY5Ljg3IDMwLjgyWiIgZmlsbD0iIzVGNUY1RSIvPjxwYXRoIGQ9Ik01MTcu&#10;MzkgMzAuODIgNDk4Ljg4IDMwLjgyQzQ5OC40IDMwLjgyIDQ5OC4wMSAzMS4yMSA0OTguMDEgMzEu&#10;NjlMNDk4LjAxIDU5LjQ1QzQ5OC4wMSA1OS45MyA0OTguNCA2MC4zMiA0OTguODggNjAuMzJMNTE3&#10;LjM5IDYwLjMyQzUxNy44NyA2MC4zMiA1MTguMjYgNTkuOTMgNTE4LjI2IDU5LjQ1TDUxOC4yNiA1&#10;Ny4xNEM1MTguMjYgNTYuNjYgNTE3Ljg3IDU2LjI3IDUxNy4zOSA1Ni4yN0w1MDIuMDcgNTYuMjcg&#10;NTAyLjA3IDQ3LjYgNTE3LjM5IDQ3LjZDNTE3Ljg3IDQ3LjYgNTE4LjI2IDQ3LjIxIDUxOC4yNiA0&#10;Ni43M0w1MTguMjYgNDQuNDJDNTE4LjI2IDQzLjk0IDUxNy44NyA0My41NSA1MTcuMzkgNDMuNTVM&#10;NTAyLjA3IDQzLjU1IDUwMi4wNyAzNC44OCA1MTcuMzkgMzQuODhDNTE3Ljg3IDM0Ljg4IDUxOC4y&#10;NiAzNC40OSA1MTguMjYgMzQuMDFMNTE4LjI2IDMxLjdDNTE4LjI2IDMxLjIxIDUxNy44NyAzMC44&#10;MiA1MTcuMzkgMzAuODJaIiBmaWxsPSIjNUY1RjVFIi8+PHBhdGggZD0iTTU1NS45NiA0Ny42IDU1&#10;Ny40IDQ3LjZDNTYyLjg5IDQ3LjYgNTY1Ljc5IDQ0LjcgNTY1Ljc5IDM5LjIxIDU2NS43OSAzMy43&#10;MiA1NjIuODkgMzAuODIgNTU3LjQgMzAuODJMNTQ2LjQgMzAuODJDNTQ1LjkyIDMwLjgyIDU0NS41&#10;MyAzMS4yMSA1NDUuNTMgMzEuNjlMNTQ1LjUzIDU5LjQ1QzU0NS41MyA1OS45MyA1NDUuOTIgNjAu&#10;MzIgNTQ2LjQgNjAuMzJMNTQ4LjcxIDYwLjMyQzU0OS4xOSA2MC4zMiA1NDkuNTggNTkuOTMgNTQ5&#10;LjU4IDU5LjQ1TDU0OS41OCA0Ny42IDU1MC42MiA0Ny42IDU2MS40NyA2MC4wM0M1NjEuNjQgNjAu&#10;MjIgNTYxLjg3IDYwLjMzIDU2Mi4xMyA2MC4zM0w1NjUuMTQgNjAuMzNDNTY1LjQ4IDYwLjMzIDU2&#10;NS43OSA2MC4xMyA1NjUuOTQgNTkuODIgNTY2LjA4IDU5LjUxIDU2Ni4wMyA1OS4xNCA1NjUuOCA1&#10;OC44OUw1NTUuOTYgNDcuNlpNNTQ5LjU5IDM0Ljg4IDU1Ny40IDM0Ljg4QzU2MC40IDM0Ljg4IDU2&#10;MS43MyAzNi4yMiA1NjEuNzMgMzkuMjEgNTYxLjczIDQyLjIgNTYwLjM5IDQzLjU0IDU1Ny40IDQz&#10;LjU0TDU0OS41OSA0My41NCA1NDkuNTkgMzQuODhaIiBmaWxsPSIjNUY1RjVFIi8+PHBhdGggZD0i&#10;TTYwNS4yNSA0My44NCA2MDAuMjcgNDEuMzlDNTk5LjQxIDQwLjk3IDU5OC44OCA0MC40NyA1OTgu&#10;NjggMzkuOSA1OTguMzcgMzkuMDIgNTk4LjMxIDM4LjU0IDU5OC4zMSAzOC4yOSA1OTguMzEgMzcu&#10;NzggNTk4LjQzIDM3LjI4IDU5OC42OCAzNi43OCA1OTkuMTEgMzUuOTEgNTk5LjYyIDM1LjM4IDYw&#10;MC4xOSAzNS4xOCA2MDEuMDYgMzQuODggNjAxLjU0IDM0LjgxIDYwMS43OSAzNC44MSA2MDIuMyAz&#10;NC44MSA2MDIuODIgMzQuOTQgNjAzLjMzIDM1LjE5IDYwNC4xMyAzNS41NyA2MDQuNjggMzYuMTUg&#10;NjA1IDM2Ljk3IDYwNS4xIDM3LjIxIDYwNS4zIDM3LjQgNjA1LjU1IDM3LjQ4IDYwNS44IDM3LjU2&#10;IDYwNi4wNyAzNy41MiA2MDYuMjkgMzcuMzhMNjA4LjI2IDM2LjA4QzYwOC42MyAzNS44NCA2MDgu&#10;NzUgMzUuMzcgNjA4LjU3IDM0Ljk3IDYwNy44NCAzMy40NSA2MDYuNjcgMzIuMyA2MDUuMTIgMzEu&#10;NTQgNjAzLjI0IDMwLjYgNjAxLjI3IDMwLjQ5IDU5OS4zOCAzMS4xNyA1OTcuNDIgMzEuODUgNTk1&#10;Ljk2IDMzLjEzIDU5NS4wNCAzNC45OSA1OTQuNTIgMzYuMDUgNTk0LjI2IDM3LjE0IDU5NC4yNiAz&#10;OC4yNCA1OTQuMjYgMzkuMDcgNTk0LjQxIDM5LjkgNTk0LjcgNDAuNzIgNTk1LjM2IDQyLjY4IDU5&#10;Ni42NCA0NC4xNCA1OTguNSA0NS4wNEw2MDMuNDcgNDcuNDlDNjA0LjYyIDQ4LjA1IDYwNS4zOSA0&#10;OC45MiA2MDUuODEgNTAuMTQgNjA1Ljk5IDUwLjY2IDYwNi4wOCA1MS4xNyA2MDYuMDggNTEuNjYg&#10;NjA2LjA4IDUyLjM0IDYwNS45MiA1My4wMSA2MDUuNTkgNTMuNjYgNjA1LjA0IDU0Ljc5IDYwNC4z&#10;NSA1NS41MSA2MDMuNTUgNTUuNzkgNjAyLjQgNTYuMTkgNjAxLjc0IDU2LjI3IDYwMS40IDU2LjI3&#10;IDYwMC43MiA1Ni4yNyA2MDAuMDQgNTYuMTEgNTk5LjM4IDU1Ljc4IDU5OC4yMyA1NS4yMiA1OTcu&#10;NDcgNTQuMzUgNTk3LjA4IDUzLjI3IDU5Ny4wNiA1My4xMyA1OTcuMDIgNTIuOTkgNTk2Ljk4IDUy&#10;Ljg1IDU5Ni45IDUyLjU5IDU5Ni42OSA1Mi4zOCA1OTYuNDMgNTIuMjkgNTk2LjE3IDUyLjIgNTk1&#10;Ljg4IDUyLjI0IDU5NS42NiA1Mi4zOUw1OTMuNjcgNTMuNzNDNTkzLjMzIDUzLjk2IDU5My4yIDU0&#10;LjM5IDU5My4zNCA1NC43NiA1OTQuMTQgNTYuODYgNTk1LjU3IDU4LjQzIDU5Ny41OSA1OS40MiA1&#10;OTguODMgNjAuMDIgNjAwLjEgNjAuMzIgNjAxLjM3IDYwLjMyIDYwMi4zMiA2MC4zMiA2MDMuMjkg&#10;NjAuMTYgNjA0LjI0IDU5LjgzIDYwNi40OSA1OS4wNiA2MDguMTcgNTcuNTggNjA5LjIzIDU1LjQz&#10;IDYwOS44MyA1NC4xOSA2MTAuMTMgNTIuOTIgNjEwLjEzIDUxLjY1IDYxMC4xMyA1MC43MSA2MDku&#10;OTcgNDkuNzUgNjA5LjY0IDQ4Ljc5IDYwOC44NiA0Ni41NyA2MDcuMzggNDQuOSA2MDUuMjUgNDMu&#10;ODRaIiBmaWxsPSIjNUY1RjVFIi8+PHBhdGggZD0iTTYzOC4yNyA2MC4zMyA2NDAuNTggNjAuMzND&#10;NjQxLjA2IDYwLjMzIDY0MS40NSA1OS45NCA2NDEuNDUgNTkuNDZMNjQxLjQ1IDMxLjY5QzY0MS40&#10;NSAzMS4yMSA2NDEuMDYgMzAuODIgNjQwLjU4IDMwLjgyTDYzOC4yNyAzMC44MkM2MzcuNzkgMzAu&#10;ODIgNjM3LjQgMzEuMjEgNjM3LjQgMzEuNjlMNjM3LjQgNTkuNDVDNjM3LjQgNTkuOTQgNjM3Ljc5&#10;IDYwLjMzIDYzOC4yNyA2MC4zM1oiIGZpbGw9IiM1RjVGNUUiLz48cGF0aCBkPSJNNjg4LjI5IDM1&#10;LjE0QzY4NS40MyAzMi4yOCA2ODEuOTIgMzAuODIgNjc3Ljg1IDMwLjgyTDY2OS41OSAzMC44MkM2&#10;NjkuMTEgMzAuODIgNjY4LjcyIDMxLjIxIDY2OC43MiAzMS42OUw2NjguNzIgNTkuNDVDNjY4Ljcy&#10;IDU5LjkzIDY2OS4xMSA2MC4zMiA2NjkuNTkgNjAuMzJMNjc3Ljg1IDYwLjMyQzY4MS45MSA2MC4z&#10;MiA2ODUuNDIgNTguODcgNjg4LjI5IDU2IDY5MS4xNiA1My4xNCA2OTIuNjEgNDkuNjIgNjkyLjYx&#10;IDQ1LjU2IDY5Mi42MSA0MS41MSA2OTEuMTYgMzggNjg4LjI5IDM1LjE0Wk02NzcuODYgNTYuMjcg&#10;NjcyLjc5IDU2LjI3IDY3Mi43OSAzNC44OCA2NzcuODYgMzQuODhDNjgwLjg0IDM0Ljg4IDY4My4z&#10;MSAzNS45MSA2ODUuNDIgMzguMDEgNjg3LjUzIDQwLjEyIDY4OC41NSA0Mi41OSA2ODguNTUgNDUu&#10;NTcgNjg4LjU1IDQ4LjU1IDY4Ny41MyA1MS4wMiA2ODUuNDIgNTMuMTMgNjgzLjMxIDU1LjI0IDY4&#10;MC44MyA1Ni4yNyA2NzcuODYgNTYuMjdaIiBmaWxsPSIjNUY1RjVFIi8+PHBhdGggZD0iTTczNi43&#10;NSAzMy45NiA3MzUuNDEgMzEuM0M3MzUuMjYgMzEuMDEgNzM0Ljk2IDMwLjgyIDczNC42MyAzMC44&#10;Mkw3MzQuNjMgMzAuODJDNzM0LjMgMzAuODIgNzM0IDMxLjAxIDczMy44NSAzMS4zMUw3MTkuOTcg&#10;NTkuMDdDNzE5LjgzIDU5LjM0IDcxOS44NSA1OS42NiA3MjAuMDEgNTkuOTIgNzIwLjE3IDYwLjE4&#10;IDcyMC40NSA2MC4zMyA3MjAuNzUgNjAuMzNMNzIzLjQxIDYwLjMzQzcyMy43NCA2MC4zMyA3MjQu&#10;MDQgNjAuMTQgNzI0LjE5IDU5Ljg1TDcyOC41OCA1MS4wOCA3NDAuNjkgNTEuMDggNzQ1LjA4IDU5&#10;Ljg1Qzc0NS4yMyA2MC4xNSA3NDUuNTMgNjAuMzMgNzQ1Ljg2IDYwLjMzTDc0OC41MiA2MC4zM0M3&#10;NDguODIgNjAuMzMgNzQ5LjEgNjAuMTcgNzQ5LjI2IDU5LjkyIDc0OS40MiA1OS42NiA3NDkuNDMg&#10;NTkuMzQgNzQ5LjMgNTkuMDdMNzM2Ljc1IDMzLjk2Wk03MzguNjYgNDcuMDEgNzMwLjYxIDQ3LjAx&#10;IDczNC42NCAzOC45NiA3MzguNjYgNDcuMDFaIiBmaWxsPSIjNUY1RjVFIi8+PHBhdGggZD0iTTc3&#10;Ny41MiA2MC4zMyA3ODUuNzggNjAuMzNDNzg5Ljg0IDYwLjMzIDc5My4zNSA1OC44OCA3OTYuMjIg&#10;NTYuMDEgNzk5LjA5IDUzLjE1IDgwMC41NCA0OS42MyA4MDAuNTQgNDUuNTcgODAwLjU0IDQxLjUx&#10;IDc5OS4wOSAzOCA3OTYuMjIgMzUuMTMgNzkzLjM2IDMyLjI3IDc4OS44NSAzMC44MSA3ODUuNzgg&#10;MzAuODFMNzc3LjUyIDMwLjgxQzc3Ny4wNCAzMC44MSA3NzYuNjUgMzEuMiA3NzYuNjUgMzEuNjhM&#10;Nzc2LjY1IDU5LjQ0Qzc3Ni42NSA1OS45NCA3NzcuMDQgNjAuMzMgNzc3LjUyIDYwLjMzWk03ODUu&#10;NzggNTYuMjcgNzgwLjcxIDU2LjI3IDc4MC43MSAzNC44OCA3ODUuNzggMzQuODhDNzg4Ljc2IDM0&#10;Ljg4IDc5MS4yMyAzNS45MSA3OTMuMzQgMzguMDEgNzk1LjQ1IDQwLjEyIDc5Ni40NyA0Mi41OSA3&#10;OTYuNDcgNDUuNTcgNzk2LjQ3IDQ4LjU1IDc5NS40NSA1MS4wMiA3OTMuMzQgNTMuMTMgNzkxLjIz&#10;IDU1LjI0IDc4OC43NiA1Ni4yNyA3ODUuNzggNTYuMjdaIiBmaWxsPSIjNUY1RjVFIi8+PC9nPjxn&#10;PjxwYXRoIGQ9Ik0zMTUuMjUgMTU1LjY3IDMwNi45OSAxNTUuNjdDMzA2LjUxIDE1NS42NyAzMDYu&#10;MTIgMTU2LjA2IDMwNi4xMiAxNTYuNTRMMzA2LjEyIDE4NC4zQzMwNi4xMiAxODQuNzggMzA2LjUx&#10;IDE4NS4xNyAzMDYuOTkgMTg1LjE3TDMxNS4yNSAxODUuMTdDMzE5LjMxIDE4NS4xNyAzMjIuODIg&#10;MTgzLjcyIDMyNS42OSAxODAuODUgMzI4LjU2IDE3Ny45OSAzMzAuMDEgMTc0LjQ3IDMzMC4wMSAx&#10;NzAuNDEgMzMwLjAxIDE2Ni4zNSAzMjguNTYgMTYyLjg0IDMyNS42OSAxNTkuOTcgMzIyLjgyIDE1&#10;Ny4xMiAzMTkuMzEgMTU1LjY3IDMxNS4yNSAxNTUuNjdaTTMyNS45NCAxNzAuNDJDMzI1Ljk0IDE3&#10;My40IDMyNC45MiAxNzUuODcgMzIyLjgxIDE3Ny45OCAzMjAuNyAxODAuMDkgMzE4LjIzIDE4MS4x&#10;MSAzMTUuMjUgMTgxLjExTDMxMC4xOCAxODEuMTEgMzEwLjE4IDE1OS43MiAzMTUuMjUgMTU5Ljcy&#10;QzMxOC4yMyAxNTkuNzIgMzIwLjcgMTYwLjc1IDMyMi44MSAxNjIuODUgMzI0LjkyIDE2NC45NyAz&#10;MjUuOTQgMTY3LjQ0IDMyNS45NCAxNzAuNDJaIiBmaWxsPSIjNUY1RjVFIi8+PHBhdGggZD0iTTM3&#10;OC43NyAxNTUuNjcgMzYwLjI2IDE1NS42N0MzNTkuNzggMTU1LjY3IDM1OS4zOSAxNTYuMDYgMzU5&#10;LjM5IDE1Ni41NEwzNTkuMzkgMTg0LjNDMzU5LjM5IDE4NC43OCAzNTkuNzggMTg1LjE3IDM2MC4y&#10;NiAxODUuMTdMMzc4Ljc3IDE4NS4xN0MzNzkuMjUgMTg1LjE3IDM3OS42NCAxODQuNzggMzc5LjY0&#10;IDE4NC4zTDM3OS42NCAxODEuOTlDMzc5LjY0IDE4MS41MSAzNzkuMjUgMTgxLjEyIDM3OC43NyAx&#10;ODEuMTJMMzYzLjQ1IDE4MS4xMiAzNjMuNDUgMTcyLjQ1IDM3OC43NyAxNzIuNDVDMzc5LjI1IDE3&#10;Mi40NSAzNzkuNjQgMTcyLjA2IDM3OS42NCAxNzEuNThMMzc5LjY0IDE2OS4yN0MzNzkuNjQgMTY4&#10;Ljc5IDM3OS4yNSAxNjguNCAzNzguNzcgMTY4LjRMMzYzLjQ1IDE2OC40IDM2My40NSAxNTkuNzMg&#10;Mzc4Ljc3IDE1OS43M0MzNzkuMjUgMTU5LjczIDM3OS42NCAxNTkuMzQgMzc5LjY0IDE1OC44Nkwz&#10;NzkuNjQgMTU2LjU1QzM3OS42NSAxNTYuMDYgMzc5LjI2IDE1NS42NyAzNzguNzcgMTU1LjY3WiIg&#10;ZmlsbD0iIzVGNUY1RSIvPjxwYXRoIGQ9Ik00NDUuNTggMTU5LjczQzQ0OC41NiAxNTkuNzMgNDUx&#10;LjA0IDE2MC43NSA0NTMuMTUgMTYyLjg1IDQ1NC4yMyAxNjMuOTUgNDU1LjA1IDE2NS4xOCA0NTUu&#10;NTcgMTY2LjUxIDQ1NS42NiAxNjYuNzQgNDU1Ljg0IDE2Ni45MiA0NTYuMDcgMTY3LjAxIDQ1Ni4z&#10;IDE2Ny4xIDQ1Ni41NSAxNjcuMDkgNDU2Ljc3IDE2Ni45OEw0NTguODUgMTY1Ljk0QzQ1OS4yNiAx&#10;NjUuNzQgNDU5LjQ0IDE2NS4yNSA0NTkuMjcgMTY0LjgzIDQ1OC41NSAxNjMuMDYgNDU3LjQ2IDE2&#10;MS40NCA0NTYuMDIgMTU5Ljk4IDQ1My4xNSAxNTcuMTMgNDQ5LjYzIDE1NS42OCA0NDUuNTcgMTU1&#10;LjY4IDQ0MS41MSAxNTUuNjggNDM3Ljk5IDE1Ny4xMyA0MzUuMTMgMTYwIDQzMi4yNyAxNjIuODYg&#10;NDMwLjgyIDE2Ni4zOCA0MzAuODIgMTcwLjQ0IDQzMC44MiAxNzQuNSA0MzIuMjcgMTc4LjAxIDQz&#10;NS4xNCAxODAuODggNDM4IDE4My43NCA0NDEuNTIgMTg1LjIgNDQ1LjU4IDE4NS4yIDQ0OS42NCAx&#10;ODUuMiA0NTMuMTYgMTgzLjc0IDQ1Ni4wMyAxODAuODcgNDU3LjQ2IDE3OS40NCA0NTguNTYgMTc3&#10;LjgyIDQ1OS4yOCAxNzYuMDUgNDU5LjQ1IDE3NS42MyA0NTkuMjcgMTc1LjE0IDQ1OC44NiAxNzQu&#10;OTRMNDU2Ljc4IDE3My45QzQ1Ni41NiAxNzMuNzkgNDU2LjMxIDE3My43OCA0NTYuMDggMTczLjg3&#10;IDQ1NS44NSAxNzMuOTYgNDU1LjY3IDE3NC4xNCA0NTUuNTggMTc0LjM3IDQ1NS4wNiAxNzUuNyA0&#10;NTQuMjQgMTc2LjkyIDQ1My4xNiAxNzguMDEgNDUxLjA1IDE4MC4xMyA0NDguNTcgMTgxLjE2IDQ0&#10;NS41OSAxODEuMTYgNDQyLjYxIDE4MS4xNiA0NDAuMTQgMTgwLjE0IDQzOC4wMyAxNzguMDMgNDM1&#10;LjkyIDE3NS45MiA0MzQuOSAxNzMuNDUgNDM0LjkgMTcwLjQ3IDQzNC45IDE2Ny40OSA0MzUuOTMg&#10;MTY1LjAyIDQzOC4wNCAxNjIuOTEgNDQwLjEyIDE2MC43NSA0NDIuNiAxNTkuNzMgNDQ1LjU4IDE1&#10;OS43M1oiIGZpbGw9IiM1RjVGNUUiLz48cGF0aCBkPSJNNTAwLjUgMTU1LjY3QzQ5Ni40NCAxNTUu&#10;NjcgNDkyLjkyIDE1Ny4xMiA0OTAuMDYgMTU5Ljk5IDQ4Ny4yIDE2Mi44NSA0ODUuNzUgMTY2LjM3&#10;IDQ4NS43NSAxNzAuNDMgNDg1Ljc1IDE3NC40OSA0ODcuMiAxNzggNDkwLjA3IDE4MC44NyA0OTIu&#10;OTMgMTgzLjczIDQ5Ni40NSAxODUuMTkgNTAwLjUxIDE4NS4xOSA1MDQuNTcgMTg1LjE5IDUwOC4w&#10;OCAxODMuNzQgNTEwLjk1IDE4MC44NyA1MTMuODIgMTc4LjAxIDUxNS4yNyAxNzQuNDkgNTE1LjI3&#10;IDE3MC40MyA1MTUuMjcgMTY2LjM3IDUxMy44MiAxNjIuODYgNTEwLjk1IDE1OS45OSA1MDguMDcg&#10;MTU3LjEyIDUwNC41NiAxNTUuNjcgNTAwLjUgMTU1LjY3Wk01MDAuNSAxODEuMTJDNDk3LjUyIDE4&#10;MS4xMiA0OTUuMDUgMTgwLjEgNDkyLjk0IDE3Ny45OSA0OTAuODMgMTc1Ljg4IDQ4OS44MSAxNzMu&#10;NDEgNDg5LjgxIDE3MC40MyA0ODkuODEgMTY3LjQ1IDQ5MC44NCAxNjQuOTggNDkyLjk1IDE2Mi44&#10;NyA0OTUuMDYgMTYwLjc2IDQ5Ny41MyAxNTkuNzQgNTAwLjUxIDE1OS43NCA1MDMuNDkgMTU5Ljc0&#10;IDUwNS45NiAxNjAuNzcgNTA4LjA3IDE2Mi44NyA1MTAuMTggMTY0Ljk4IDUxMS4yIDE2Ny40NSA1&#10;MTEuMiAxNzAuNDMgNTExLjIgMTczLjQxIDUxMC4xOCAxNzUuODggNTA4LjA3IDE3Ny45OSA1MDUu&#10;OTUgMTgwLjA5IDUwMy40NyAxODEuMTIgNTAwLjUgMTgxLjEyWiIgZmlsbD0iIzVGNUY1RSIvPjxw&#10;YXRoIGQ9Ik01NjAuNjQgMTgxLjEyIDU0Ny42MyAxODEuMTIgNTQ3LjYzIDE1Ni41NEM1NDcuNjMg&#10;MTU2LjA2IDU0Ny4yNCAxNTUuNjcgNTQ2Ljc2IDE1NS42N0w1NDQuNDUgMTU1LjY3QzU0My45NyAx&#10;NTUuNjcgNTQzLjU4IDE1Ni4wNiA1NDMuNTggMTU2LjU0TDU0My41OCAxODQuM0M1NDMuNTggMTg0&#10;Ljc4IDU0My45NyAxODUuMTcgNTQ0LjQ1IDE4NS4xN0w1NjAuNjQgMTg1LjE3QzU2MS4xMiAxODUu&#10;MTcgNTYxLjUxIDE4NC43OCA1NjEuNTEgMTg0LjNMNTYxLjUxIDE4MS45OUM1NjEuNTIgMTgxLjUx&#10;IDU2MS4xMyAxODEuMTIgNTYwLjY0IDE4MS4xMloiIGZpbGw9IiM1RjVGNUUiLz48cGF0aCBkPSJN&#10;NTk3LjI1IDE1NS42N0M1OTMuMTkgMTU1LjY3IDU4OS42NyAxNTcuMTIgNTg2LjgxIDE1OS45OSA1&#10;ODMuOTUgMTYyLjg1IDU4Mi41IDE2Ni4zNyA1ODIuNSAxNzAuNDMgNTgyLjUgMTc0LjQ5IDU4My45&#10;NSAxNzggNTg2LjgyIDE4MC44NyA1ODkuNjggMTgzLjczIDU5My4yIDE4NS4xOSA1OTcuMjYgMTg1&#10;LjE5IDYwMS4zMiAxODUuMTkgNjA0LjgzIDE4My43NCA2MDcuNyAxODAuODcgNjEwLjU3IDE3OC4w&#10;MSA2MTIuMDIgMTc0LjQ5IDYxMi4wMiAxNzAuNDMgNjEyLjAyIDE2Ni4zNyA2MTAuNTcgMTYyLjg2&#10;IDYwNy43IDE1OS45OSA2MDQuODIgMTU3LjEyIDYwMS4zMSAxNTUuNjcgNTk3LjI1IDE1NS42N1pN&#10;NTk3LjI1IDE4MS4xMkM1OTQuMjcgMTgxLjEyIDU5MS44IDE4MC4xIDU4OS42OSAxNzcuOTkgNTg3&#10;LjU4IDE3NS44OCA1ODYuNTYgMTczLjQxIDU4Ni41NiAxNzAuNDMgNTg2LjU2IDE2Ny40NSA1ODcu&#10;NTkgMTY0Ljk4IDU4OS43IDE2Mi44NyA1OTEuODEgMTYwLjc2IDU5NC4yOCAxNTkuNzQgNTk3LjI2&#10;IDE1OS43NCA2MDAuMjQgMTU5Ljc0IDYwMi43MSAxNjAuNzcgNjA0LjgyIDE2Mi44NyA2MDYuOTMg&#10;MTY0Ljk4IDYwNy45NSAxNjcuNDUgNjA3Ljk1IDE3MC40MyA2MDcuOTUgMTczLjQxIDYwNi45MyAx&#10;NzUuODggNjA0LjgyIDE3Ny45OSA2MDIuNyAxODAuMDkgNjAwLjIyIDE4MS4xMiA1OTcuMjUgMTgx&#10;LjEyWiIgZmlsbD0iIzVGNUY1RSIvPjxwYXRoIGQ9Ik02NjEuOTEgMTU1LjY4QzY2MS41MyAxNTUu&#10;NjMgNjYxLjE2IDE1NS44NSA2NjEuMDEgMTU2LjIxTDY1Mi43OSAxNzUuOTMgNjQ0LjU3IDE1Ni4y&#10;MUM2NDQuNDIgMTU1Ljg1IDY0NC4wNSAxNTUuNjIgNjQzLjY3IDE1NS42OCA2NDMuMjkgMTU1Ljcy&#10;IDY0Mi45NyAxNTYuMDEgNjQyLjkxIDE1Ni4zOUw2MzguMDUgMTg0LjE1QzYzOCAxODQuNCA2Mzgu&#10;MDcgMTg0LjY2IDYzOC4yNCAxODQuODYgNjM4LjQxIDE4NS4wNiA2MzguNjUgMTg1LjE3IDYzOC45&#10;MSAxODUuMTdMNjQxLjM0IDE4NS4xN0M2NDEuNzYgMTg1LjE3IDY0Mi4xMyAxODQuODYgNjQyLjIg&#10;MTg0LjQ0TDY0NS4wMSAxNjcuOTYgNjUxLjk5IDE4NC42MkM2NTIuMjYgMTg1LjI3IDY1My4zMyAx&#10;ODUuMjcgNjUzLjYgMTg0LjYyTDY2MC41OCAxNjcuOTYgNjYzLjM4IDE4NC40NEM2NjMuNDUgMTg0&#10;Ljg2IDY2My44MiAxODUuMTcgNjY0LjI0IDE4NS4xN0w2NjYuNjcgMTg1LjE3QzY2Ni45MyAxODUu&#10;MTcgNjY3LjE3IDE4NS4wNiA2NjcuMzQgMTg0Ljg2IDY2Ny41MSAxODQuNjYgNjY3LjU4IDE4NC40&#10;IDY2Ny41MyAxODQuMTVMNjYyLjY3IDE1Ni4zOUM2NjIuNjEgMTU2LjAxIDY2Mi4yOSAxNTUuNzIg&#10;NjYxLjkxIDE1NS42OFoiIGZpbGw9IiM1RjVGNUUiLz48cGF0aCBkPSJNNzEyLjIgMTY5LjYzQzcx&#10;My4yMyAxNjguMjUgNzEzLjc0IDE2Ni4zOCA3MTMuNzQgMTY0LjA2IDcxMy43NCAxNTguNTcgNzEw&#10;Ljg0IDE1NS42NyA3MDUuMzUgMTU1LjY3TDY5Ni4xIDE1NS42N0M2OTUuNjIgMTU1LjY3IDY5NS4y&#10;MyAxNTYuMDYgNjk1LjIzIDE1Ni41NEw2OTUuMjMgMTg0LjNDNjk1LjIzIDE4NC43OCA2OTUuNjIg&#10;MTg1LjE3IDY5Ni4xIDE4NS4xN0w3MDcuMDkgMTg1LjE3QzcxMi41OCAxODUuMTcgNzE1LjQ4IDE4&#10;Mi4yNyA3MTUuNDggMTc2Ljc4IDcxNS40OCAxNzMuMzggNzE0LjM4IDE3MC45NyA3MTIuMiAxNjku&#10;NjNaTTcwNy4wOSAxODEuMTIgNjk5LjI4IDE4MS4xMiA2OTkuMjggMTcyLjQ1IDcwNy4wOSAxNzIu&#10;NDVDNzEwLjA5IDE3Mi40NSA3MTEuNDIgMTczLjc5IDcxMS40MiAxNzYuNzggNzExLjQyIDE3OS43&#10;OCA3MTAuMDkgMTgxLjEyIDcwNy4wOSAxODEuMTJaTTcwNS4zNSAxNjguMzkgNjk5LjI4IDE2OC4z&#10;OSA2OTkuMjggMTU5LjcyIDcwNS4zNSAxNTkuNzJDNzA4LjM1IDE1OS43MiA3MDkuNjggMTYxLjA2&#10;IDcwOS42OCAxNjQuMDUgNzA5LjY5IDE2Ny4wNiA3MDguMzUgMTY4LjM5IDcwNS4zNSAxNjguMzla&#10;IiBmaWxsPSIjNUY1RjVFIi8+PHBhdGggZD0iTTc0Ni43OSAxNTUuNjcgNzQ0LjQ4IDE1NS42N0M3&#10;NDQgMTU1LjY3IDc0My42MSAxNTYuMDYgNzQzLjYxIDE1Ni41NEw3NDMuNjEgMTg0LjNDNzQzLjYx&#10;IDE4NC43OCA3NDQgMTg1LjE3IDc0NC40OCAxODUuMTdMNzQ2Ljc5IDE4NS4xN0M3NDcuMjcgMTg1&#10;LjE3IDc0Ny42NiAxODQuNzggNzQ3LjY2IDE4NC4zTDc0Ny42NiAxNTYuNTRDNzQ3LjY2IDE1Ni4w&#10;NiA3NDcuMjcgMTU1LjY3IDc0Ni43OSAxNTUuNjdaIiBmaWxsPSIjNUY1RjVFIi8+PHBhdGggZD0i&#10;TTgwMy4yNSAxODMuOTIgNzkwLjcxIDE1OC44MSA3ODkuMzcgMTU2LjE1Qzc4OS4yMiAxNTUuODYg&#10;Nzg4LjkyIDE1NS42NyA3ODguNTkgMTU1LjY3TDc4OC41OSAxNTUuNjdDNzg4LjI2IDE1NS42NyA3&#10;ODcuOTYgMTU1Ljg2IDc4Ny44MSAxNTYuMTZMNzczLjkzIDE4My45MkM3NzMuNzkgMTg0LjE5IDc3&#10;My44MSAxODQuNTEgNzczLjk3IDE4NC43NyA3NzQuMTMgMTg1LjAzIDc3NC40MSAxODUuMTggNzc0&#10;LjcxIDE4NS4xOEw3NzcuMzcgMTg1LjE4Qzc3Ny43IDE4NS4xOCA3NzggMTg0Ljk5IDc3OC4xNSAx&#10;ODQuN0w3ODIuNTQgMTc1LjkzIDc5NC42NSAxNzUuOTMgNzk5LjA0IDE4NC43Qzc5OS4xOSAxODUg&#10;Nzk5LjQ5IDE4NS4xOCA3OTkuODIgMTg1LjE4TDgwMi40OCAxODUuMThDODAyLjc4IDE4NS4xOCA4&#10;MDMuMDYgMTg1LjAyIDgwMy4yMiAxODQuNzcgODAzLjM4IDE4NC41MSA4MDMuMzkgMTg0LjE5IDgw&#10;My4yNSAxODMuOTJaTTc5Mi42MiAxNzEuODYgNzg0LjU3IDE3MS44NiA3ODguNiAxNjMuODEgNzky&#10;LjYyIDE3MS44NloiIGZpbGw9IiM1RjVGNUUiLz48L2c+PGc+PHBhdGggZD0iTTU2Ljc1IDAgMTM1&#10;LjYyIDAgMTM1LjYyIDEyMS41OEMxMzUuNjIgMTQzLjM2IDExNy45NiAxNjEuMDIgOTYuMTggMTYx&#10;LjAyTDk2LjE4IDE2MS4wMkM3NC40IDE2MS4wMiA1Ni43NCAxNDMuMzYgNTYuNzQgMTIxLjU4TDU2&#10;Ljc0IDBaIiBmaWxsPSIjODBCQTI3Ii8+PHBhdGggZD0iTTIzNS42MyAxODQuOUMyMDMuMTQgMTg0&#10;LjkgMTc0LjMgMTY5LjI2IDE1Ni4yMyAxNDUuMTEgMTQ2LjQzIDE2OC40OCAxMjMuMzQgMTg0Ljkg&#10;OTYuNDEgMTg0LjkgNjAuNiAxODQuOSAzMS41NiAxNTUuODcgMzEuNTYgMTIwLjA1TDMxLjU2IDAg&#10;MCAwIDAgMTE5Ljc3QzAgMTczLjA0IDQzLjE4IDIxNi4yMyA5Ni40NiAyMTYuMjNMMjQ1IDIxNi4y&#10;MyAyNDUgMTg0LjQ1QzI0MS45MSAxODQuNzQgMjM4Ljc5IDE4NC45IDIzNS42MyAxODQuOVoiIGZp&#10;bGw9IiMwMEFDQzkiLz48cGF0aCBkPSJNMTg2LjA3IDAgMTU1Ljk3IDAgMTU1Ljk3IDI2Ljg1QzE2&#10;NC4wNCAxNS45NyAxNzQuMyA2LjgyIDE4Ni4wNyAwWiIgZmlsbD0iIzAwQUNDOSIvPjxwYXRoIGQ9&#10;Ik0yNDUgMTM2LjQ2QzI0MS45NiAxMzcuMDIgMjM4LjgzIDEzNy4zMyAyMzUuNjMgMTM3LjMzIDIw&#10;Ny4xOCAxMzcuMzMgMTg0LjExIDExNC4yNiAxODQuMTEgODUuODEgMTg0LjExIDU3LjM2IDIwNy4x&#10;OCAzNC4yOSAyMzUuNjMgMzQuMjkgMjM4LjgzIDM0LjI5IDI0MS45NiAzNC42IDI0NSAzNS4xNkwy&#10;NDUgMTEuMTlDMjQxLjkzIDEwLjgxIDIzOC44IDEwLjU5IDIzNS42MyAxMC41OSAxOTQuMDkgMTAu&#10;NTkgMTYwLjQyIDQ0LjI2IDE2MC40MiA4NS44IDE2MC40MiAxMjcuMzQgMTk0LjA5IDE2MS4wMSAy&#10;MzUuNjMgMTYxLjAxIDIzOC44MSAxNjEuMDEgMjQxLjkzIDE2MC43OSAyNDUgMTYwLjQxTDI0NSAx&#10;MzYuNDZaIiBmaWxsPSIjODBCQTI3Ii8+PHBhdGggZD0iTTI0NSAxMDMuNDdDMjQyLjIgMTA0Ljk2&#10;IDIzOS4wMiAxMDUuODEgMjM1LjYzIDEwNS44MSAyMjQuNTkgMTA1LjgxIDIxNS42MyA5Ni44NiAy&#10;MTUuNjMgODUuODEgMjE1LjYzIDc0Ljc2IDIyNC41OCA2NS44MSAyMzUuNjMgNjUuODEgMjM5LjAy&#10;IDY1LjgxIDI0Mi4yIDY2LjY2IDI0NSA2OC4xNUwyNDUgNDkuNzRDMjQyLjAxIDQ4Ljk2IDIzOC44&#10;NyA0OC41NSAyMzUuNjMgNDguNTUgMjE1LjA1IDQ4LjU1IDE5OC4zNyA2NS4yMyAxOTguMzcgODUu&#10;ODEgMTk4LjM3IDEwNi4zOSAyMTUuMDUgMTIzLjA3IDIzNS42MyAxMjMuMDcgMjM4Ljg3IDEyMy4w&#10;NyAyNDIuMDEgMTIyLjY2IDI0NSAxMjEuODhMMjQ1IDEwMy40N1oiIGZpbGw9IiNDOUQzMEEiLz48&#10;cGF0aCBkPSJNMjQ1LjI1IDg1LjhDMjQ1LjI1IDkxLjEyIDI0MC45NCA5NS40MyAyMzUuNjIgOTUu&#10;NDMgMjMwLjMgOTUuNDMgMjI1Ljk5IDkxLjEyIDIyNS45OSA4NS44IDIyNS45OSA4MC40OCAyMzAu&#10;MyA3Ni4xNyAyMzUuNjIgNzYuMTcgMjQwLjk0IDc2LjE4IDI0NS4yNSA4MC40OSAyNDUuMjUgODUu&#10;OFoiIGZpbGw9IiMwMEFDQzkiLz48L2c+PC9nPjwvc3ZnPlBLAwQUAAYACAAAACEAXg7kmd4AAAAH&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyOwUrDQBRF94L/MDzBnZ1MbIuNeSmlqKsi2Aribpp5TUIz&#10;b0JmmqR/77jS5eVezj35erKtGKj3jWMENUtAEJfONFwhfB5eH55A+KDZ6NYxIVzJw7q4vcl1ZtzI&#10;HzTsQyUihH2mEeoQukxKX9ZktZ+5jjh2J9dbHWLsK2l6PUa4bWWaJEtpdcPxodYdbWsqz/uLRXgb&#10;9bh5VC/D7nzaXr8Pi/evnSLE+7tp8wwi0BT+xvCrH9WhiE5Hd2HjRYuQKhWXCIsURKznqVqBOCKs&#10;lnOQRS7/+xc/AAAA//8DAFBLAwQUAAYACAAAACEArtSby9cAAACtAgAAGQAAAGRycy9fcmVscy9l&#10;Mm9Eb2MueG1sLnJlbHO8ks9qwzAMh++DvoPRfXGSljFGnV7GoNfRPYCwFccs/oPllfbtayiDFbrt&#10;lqMk9P0+hLa7k5/FkTK7GBR0TQuCgo7GBavg4/D2+AyCCwaDcwyk4EwMu2H1sH2nGUtd4sklFpUS&#10;WMFUSnqRkvVEHrmJiUKdjDF7LLXMVibUn2hJ9m37JPNPBgw3TLE3CvLerEEczqkm/8+O4+g0vUb9&#10;5SmUOxHS+ZpdgZgtFQWejMNrc92kYEHed+iXcegbPv7q0C3j0P11h80yDpvvO8ibJxsuAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACcI4ENXAwAA9gkAAA4AAAAAAAAAAAAAAAAAQwIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAAOen48/DwAAPw8AABQAAAAAAAAAAAAAAAAAxgUA&#10;AGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAAAAAAAAAhAONSCZdYDAAAWAwAABQAAAAAAAAA&#10;AAAAAAAANxUAAGRycy9tZWRpYS9pbWFnZTIuc3ZnUEsBAi0ACgAAAAAAAAAhACmttyJ3XgEAd14B&#10;ABQAAAAAAAAAAAAAAAAAwSEAAGRycy9tZWRpYS9pbWFnZTMucG5nUEsBAi0ACgAAAAAAAAAhANJ4&#10;cNOKTwAAik8AABQAAAAAAAAAAAAAAAAAaoABAGRycy9tZWRpYS9pbWFnZTQuc3ZnUEsBAi0AFAAG&#10;AAgAAAAhAF4O5JneAAAABwEAAA8AAAAAAAAAAAAAAAAAJtABAGRycy9kb3ducmV2LnhtbFBLAQIt&#10;ABQABgAIAAAAIQCu1JvL1wAAAK0CAAAZAAAAAAAAAAAAAAAAADHRAQBkcnMvX3JlbHMvZTJvRG9j&#10;LnhtbC5yZWxzUEsFBgAAAAAJAAkAQgIAAD/SAQAAAA==&#10;">
+              <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                  <v:f eqn="sum @0 1 0"/>
+                  <v:f eqn="sum 0 0 @1"/>
+                  <v:f eqn="prod @2 1 2"/>
+                  <v:f eqn="prod @3 21600 pixelWidth"/>
+                  <v:f eqn="prod @3 21600 pixelHeight"/>
+                  <v:f eqn="sum @0 0 1"/>
+                  <v:f eqn="prod @6 1 2"/>
+                  <v:f eqn="prod @7 21600 pixelWidth"/>
+                  <v:f eqn="sum @8 21600 0"/>
+                  <v:f eqn="prod @7 21600 pixelHeight"/>
+                  <v:f eqn="sum @10 21600 0"/>
+                </v:formulas>
+                <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:shapetype>
+              <v:shape id="Gráfico 6" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:39583;width:8610;height:10456;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAluk/rxQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L+x/CG+wimnRFZ6tRRBzsqE7w+miebbF5KU2s9b9fDgOPH9/v1Wawjeip87VjDclUgSAunKm5&#10;1HD+/Z4sQPiAbLBxTBqe5GGzfhutMDfuwUfqT6EUMYR9jhqqENpcSl9UZNFPXUscuavrLIYIu1Ka&#10;Dh8x3DbyU6m5tFhzbKiwpV1Fxe10txouTCbLvmw/vh1ms+S5VXu5P2v98T5slyACDeEl/nf/GA1Z&#10;mqokXczj5ngp3gG5/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAluk/rxQAAAOIAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                <v:imagedata r:id="rId7" o:title=""/>
+              </v:shape>
+              <v:shape id="Gráfico 7" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;top:1004;width:31989;height:8447;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAdma7wygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6q5sYiRpdQxGUUk9Ne+jxkX1mo9m3IbvV9N93C4LHYWa+YdblaDtxocG3jhWkkwQE&#10;ce10y42Cr8/dywKED8gaO8ek4Jc8lJvHhzUW2l35gy5VaESEsC9QgQmhL6T0tSGLfuJ64ugd3WAx&#10;RDk0Ug94jXDbyWmS5NJiy3HBYE9bQ/W5+rEK+LTvv2f7Qz4em51xp+17dp6iUs9P4+sKRKAx3MO3&#10;9ptWsMznaTafLTL4vxTvgNz8AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB2ZrvDKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                <v:imagedata r:id="rId8" o:title=""/>
+              </v:shape>
+              <v:line id="Conector recto 1563103926" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="35786,0" to="35786,10974" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC2GmBVxQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X/A7hhL1pqrLiuqYiQpmvq4P5eGtuTbG51CZq9+2XwcDH+/2/fDvaTtxo8K1jBctFAoK4drrl&#10;RsHHsZxvQPiArLFzTAp+yMO2mE5yzLS78zvdqtCIGMI+QwUmhD6T0teGLPqF64kj9+0GiyGeQyP1&#10;gPcYbju5SpJUWmw5NhjsaW+oPldXq+Awll/XN7L6xKX5rDSG9OK0Uk+zcfcKItAYHuJ/90HH+c/p&#10;epmsX1Yp/P0UAZDFLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC2GmBVxQAAAOMAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#777475">
+                <o:lock v:ext="edit" shapetype="f"/>
+              </v:line>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D8D4D12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0CC25C2"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9862,339 +12092,361 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="500779129">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="715785757">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1803617881">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1698652470">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="121922599">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="79059991">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="944313795">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF6A0F"/>
     <w:rsid w:val="00024236"/>
     <w:rsid w:val="000373A8"/>
     <w:rsid w:val="00054532"/>
     <w:rsid w:val="00060A5A"/>
     <w:rsid w:val="00073365"/>
     <w:rsid w:val="00073DB3"/>
     <w:rsid w:val="00091032"/>
     <w:rsid w:val="000A3BEC"/>
     <w:rsid w:val="000C0FEE"/>
     <w:rsid w:val="000C7EE1"/>
     <w:rsid w:val="000D0016"/>
     <w:rsid w:val="000D717A"/>
     <w:rsid w:val="000E1D02"/>
     <w:rsid w:val="000E46EC"/>
     <w:rsid w:val="00105035"/>
     <w:rsid w:val="00112828"/>
     <w:rsid w:val="00113AE9"/>
     <w:rsid w:val="00117377"/>
     <w:rsid w:val="00120801"/>
     <w:rsid w:val="00124804"/>
     <w:rsid w:val="001517B7"/>
+    <w:rsid w:val="00193BEB"/>
     <w:rsid w:val="001A5A18"/>
     <w:rsid w:val="001B3940"/>
     <w:rsid w:val="001B59A2"/>
     <w:rsid w:val="001C3B16"/>
     <w:rsid w:val="001D0FCB"/>
     <w:rsid w:val="001D3EB2"/>
     <w:rsid w:val="001E2CB8"/>
     <w:rsid w:val="001E68A8"/>
     <w:rsid w:val="002241FC"/>
     <w:rsid w:val="002375C6"/>
     <w:rsid w:val="0027040D"/>
     <w:rsid w:val="00292658"/>
     <w:rsid w:val="002A3AD7"/>
     <w:rsid w:val="002C5BB1"/>
     <w:rsid w:val="002C6D07"/>
     <w:rsid w:val="002D0039"/>
     <w:rsid w:val="002D4E04"/>
     <w:rsid w:val="002E3F38"/>
     <w:rsid w:val="003112E5"/>
     <w:rsid w:val="0031769F"/>
     <w:rsid w:val="0033602E"/>
     <w:rsid w:val="003746D9"/>
     <w:rsid w:val="00374754"/>
     <w:rsid w:val="003860D3"/>
+    <w:rsid w:val="0038713B"/>
     <w:rsid w:val="00390B66"/>
     <w:rsid w:val="00394EBB"/>
     <w:rsid w:val="003A17E0"/>
     <w:rsid w:val="003A313A"/>
     <w:rsid w:val="003C415C"/>
     <w:rsid w:val="003E7DED"/>
     <w:rsid w:val="00413160"/>
     <w:rsid w:val="00420F52"/>
+    <w:rsid w:val="004466A2"/>
     <w:rsid w:val="004604C3"/>
     <w:rsid w:val="0046360B"/>
     <w:rsid w:val="00465115"/>
     <w:rsid w:val="00471DC4"/>
+    <w:rsid w:val="004723AC"/>
+    <w:rsid w:val="00474B36"/>
     <w:rsid w:val="004843D6"/>
     <w:rsid w:val="004953F4"/>
+    <w:rsid w:val="004B099A"/>
     <w:rsid w:val="004C237A"/>
     <w:rsid w:val="004C3EE2"/>
     <w:rsid w:val="004F1039"/>
     <w:rsid w:val="0052044D"/>
     <w:rsid w:val="00521F08"/>
     <w:rsid w:val="005249BA"/>
     <w:rsid w:val="00532315"/>
     <w:rsid w:val="005525D2"/>
     <w:rsid w:val="00553CFD"/>
     <w:rsid w:val="0056478B"/>
     <w:rsid w:val="00567D74"/>
     <w:rsid w:val="00567E86"/>
     <w:rsid w:val="00587CC4"/>
     <w:rsid w:val="00597167"/>
     <w:rsid w:val="005C2C38"/>
     <w:rsid w:val="005D4D44"/>
     <w:rsid w:val="005E3722"/>
     <w:rsid w:val="00600F67"/>
     <w:rsid w:val="006014A2"/>
     <w:rsid w:val="00602A69"/>
     <w:rsid w:val="006068AE"/>
     <w:rsid w:val="00613DBB"/>
     <w:rsid w:val="00616988"/>
     <w:rsid w:val="006212C5"/>
     <w:rsid w:val="00637159"/>
     <w:rsid w:val="00640372"/>
     <w:rsid w:val="0064760D"/>
     <w:rsid w:val="00686A39"/>
     <w:rsid w:val="00692428"/>
     <w:rsid w:val="00693D22"/>
     <w:rsid w:val="006A50CA"/>
     <w:rsid w:val="006B3318"/>
     <w:rsid w:val="006D298B"/>
+    <w:rsid w:val="006D65AD"/>
     <w:rsid w:val="006E3695"/>
     <w:rsid w:val="006E659C"/>
     <w:rsid w:val="006F2A7D"/>
     <w:rsid w:val="006F4B8F"/>
     <w:rsid w:val="00724AF9"/>
+    <w:rsid w:val="00737635"/>
     <w:rsid w:val="007433FE"/>
     <w:rsid w:val="00773D00"/>
+    <w:rsid w:val="0079254E"/>
     <w:rsid w:val="007935EF"/>
     <w:rsid w:val="00796604"/>
     <w:rsid w:val="007B7435"/>
     <w:rsid w:val="007C6DBE"/>
     <w:rsid w:val="007F6B8B"/>
+    <w:rsid w:val="00800FDD"/>
     <w:rsid w:val="00805172"/>
     <w:rsid w:val="00817507"/>
     <w:rsid w:val="00834F00"/>
     <w:rsid w:val="0085053B"/>
     <w:rsid w:val="008569A7"/>
     <w:rsid w:val="00865024"/>
+    <w:rsid w:val="00865B65"/>
     <w:rsid w:val="00870AA9"/>
     <w:rsid w:val="0087281A"/>
     <w:rsid w:val="00880F7B"/>
+    <w:rsid w:val="00884971"/>
     <w:rsid w:val="00892C3B"/>
+    <w:rsid w:val="008C6AF5"/>
     <w:rsid w:val="008F38B7"/>
     <w:rsid w:val="009108F1"/>
     <w:rsid w:val="009153AA"/>
     <w:rsid w:val="0091548B"/>
     <w:rsid w:val="00921261"/>
     <w:rsid w:val="009569CD"/>
     <w:rsid w:val="009A1BAB"/>
     <w:rsid w:val="009A5641"/>
     <w:rsid w:val="009A765F"/>
     <w:rsid w:val="009C6715"/>
     <w:rsid w:val="009D2E8D"/>
     <w:rsid w:val="009D6C7B"/>
     <w:rsid w:val="00A049C3"/>
     <w:rsid w:val="00A06BC5"/>
     <w:rsid w:val="00A074BE"/>
     <w:rsid w:val="00A1730C"/>
     <w:rsid w:val="00A27E98"/>
     <w:rsid w:val="00A55313"/>
     <w:rsid w:val="00A62ED3"/>
     <w:rsid w:val="00A7194D"/>
+    <w:rsid w:val="00A76223"/>
     <w:rsid w:val="00AC0176"/>
     <w:rsid w:val="00AD2B4E"/>
     <w:rsid w:val="00AE7B3E"/>
     <w:rsid w:val="00AF4776"/>
     <w:rsid w:val="00AF6A0F"/>
+    <w:rsid w:val="00B17234"/>
     <w:rsid w:val="00B20350"/>
+    <w:rsid w:val="00B358F4"/>
     <w:rsid w:val="00B4300C"/>
     <w:rsid w:val="00B4322C"/>
     <w:rsid w:val="00B45B65"/>
     <w:rsid w:val="00B723B6"/>
     <w:rsid w:val="00B952B9"/>
     <w:rsid w:val="00BB2802"/>
     <w:rsid w:val="00BD1F4D"/>
     <w:rsid w:val="00BD77B4"/>
     <w:rsid w:val="00BE580F"/>
     <w:rsid w:val="00BE6140"/>
     <w:rsid w:val="00C23406"/>
     <w:rsid w:val="00C335B1"/>
     <w:rsid w:val="00C36AAE"/>
     <w:rsid w:val="00C75610"/>
     <w:rsid w:val="00C75AD6"/>
     <w:rsid w:val="00CA19C9"/>
     <w:rsid w:val="00CD10D1"/>
     <w:rsid w:val="00D01B81"/>
     <w:rsid w:val="00D029D8"/>
     <w:rsid w:val="00D161FB"/>
     <w:rsid w:val="00D20A5E"/>
     <w:rsid w:val="00D216E6"/>
     <w:rsid w:val="00D321B5"/>
     <w:rsid w:val="00D41BD1"/>
     <w:rsid w:val="00D537D2"/>
     <w:rsid w:val="00D5558E"/>
     <w:rsid w:val="00D71AC2"/>
     <w:rsid w:val="00D72D18"/>
     <w:rsid w:val="00D746D1"/>
     <w:rsid w:val="00D85EDA"/>
+    <w:rsid w:val="00DA7A9E"/>
+    <w:rsid w:val="00DB7D91"/>
     <w:rsid w:val="00DC78CA"/>
+    <w:rsid w:val="00DC7A9F"/>
     <w:rsid w:val="00DF01BF"/>
     <w:rsid w:val="00DF6D29"/>
     <w:rsid w:val="00E031B6"/>
     <w:rsid w:val="00E16D7B"/>
     <w:rsid w:val="00E2081E"/>
     <w:rsid w:val="00E2137A"/>
     <w:rsid w:val="00E22806"/>
     <w:rsid w:val="00E55416"/>
     <w:rsid w:val="00E72A4E"/>
     <w:rsid w:val="00E74147"/>
     <w:rsid w:val="00E76077"/>
     <w:rsid w:val="00E85987"/>
     <w:rsid w:val="00E94EC0"/>
     <w:rsid w:val="00EA4C1D"/>
     <w:rsid w:val="00EC6E3F"/>
+    <w:rsid w:val="00ED3FEF"/>
     <w:rsid w:val="00EE3BCC"/>
     <w:rsid w:val="00EE512F"/>
     <w:rsid w:val="00EF1EA7"/>
     <w:rsid w:val="00EF3430"/>
+    <w:rsid w:val="00F0188C"/>
     <w:rsid w:val="00F04E5C"/>
     <w:rsid w:val="00F05B76"/>
+    <w:rsid w:val="00F06C27"/>
     <w:rsid w:val="00F2120E"/>
     <w:rsid w:val="00F22543"/>
     <w:rsid w:val="00F31873"/>
+    <w:rsid w:val="00F41C43"/>
     <w:rsid w:val="00F4513F"/>
     <w:rsid w:val="00F64312"/>
     <w:rsid w:val="00F67F22"/>
     <w:rsid w:val="00F9115D"/>
     <w:rsid w:val="00FA72FB"/>
     <w:rsid w:val="00FB7FFC"/>
     <w:rsid w:val="00FE633A"/>
     <w:rsid w:val="00FF780B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="21F53E0E"/>
+  <w15:docId w15:val="{D9C48183-8497-4929-8BD2-AC93ECE7A0D0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10266,98 +12518,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -10820,58 +13075,62 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="TextonotaalfinalCar">
     <w:name w:val="Texto nota al final Car"/>
     <w:link w:val="Textonotaalfinal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009153AA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalfinal">
     <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009153AA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX20.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX24.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX12.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX14.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX19.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX9.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX18.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX13.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX11.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX17.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX22.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX10.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX15.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX7.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX20.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX24.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX12.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX14.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX19.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX23.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX13.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.wmf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX11.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX17.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX22.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX10.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX15.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX7.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX21.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX9.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX18.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.svg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\Mis%20Documentos\Paulina\Procesos\Macroproceso%20de%20Investigaci&#243;n%20(Definitiva)\Editorial\Doc%20definitivos%20modificados%20con%20Manfred\FMI7-28%20V1%20Propuesta%20obras_130620.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX10.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX11.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX12.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX13.bin"/></Relationships>
 </file>
@@ -11315,81 +13574,367 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101008706629992AD2B479C56B2E1569DB6C2" ma:contentTypeVersion="16" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="6e41772671090d37becfff213f846df2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0e2d2b10-cd50-42cb-8c34-981ebf10cd93" xmlns:ns3="7b597066-816b-46c2-8bf0-b709f50d53ff" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b1b8a30781e97ef3d9b9a0ce53659479" ns2:_="" ns3:_="">
+    <xsd:import namespace="0e2d2b10-cd50-42cb-8c34-981ebf10cd93"/>
+    <xsd:import namespace="7b597066-816b-46c2-8bf0-b709f50d53ff"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:IDWCC" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0e2d2b10-cd50-42cb-8c34-981ebf10cd93" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1eeeb009-2a73-4a0b-b1bc-1c86c47f4001" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="IDWCC" ma:index="22" nillable="true" ma:displayName="ID WCC" ma:format="Dropdown" ma:internalName="IDWCC">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7b597066-816b-46c2-8bf0-b709f50d53ff" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0e2d2b10-cd50-42cb-8c34-981ebf10cd93">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <IDWCC xmlns="0e2d2b10-cd50-42cb-8c34-981ebf10cd93" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B5E2B9C-E84A-4728-AD1B-7883174C21F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{990411C1-8DE5-44A9-8E9A-CF9CAD7C83F7}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDAB30E5-F5A5-4FC8-8635-0B2C8AFC915A}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CB1EF12-E19B-4BF6-B202-1816F594DD89}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>FMI7-28 V1 Propuesta obras_130620</Template>
+  <Template>FMI7-28 V1 Propuesta obras_130620.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6303</Characters>
+  <Pages>6</Pages>
+  <Words>1224</Words>
+  <Characters>6736</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7435</CharactersWithSpaces>
+  <CharactersWithSpaces>7945</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101008706629992AD2B479C56B2E1569DB6C2</vt:lpwstr>
+  </property>
+</Properties>
+</file>