--- v0 (2025-10-06)
+++ v1 (2026-09-21)
@@ -1,4916 +1,6385 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="2A0CBE40" w14:textId="77777777" w:rsidR="006B74B5" w:rsidRPr="00150C9D" w:rsidRDefault="006B74B5" w:rsidP="00F712AF">
-[...9 lines deleted...]
-    <w:p w14:paraId="45EB7717" w14:textId="39E50EB0" w:rsidR="006B74B5" w:rsidRPr="00150C9D" w:rsidRDefault="006B74B5" w:rsidP="00F712AF">
+    <w:p w14:paraId="45EB7717" w14:textId="50E7802B" w:rsidR="006B74B5" w:rsidRPr="00AA39A8" w:rsidRDefault="006B74B5" w:rsidP="00F712AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AA39A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CESIÓN DE DERECHOS PATRIMONIALES</w:t>
+      </w:r>
+      <w:r w:rsidR="00F712AF" w:rsidRPr="00AA39A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006936C7" w:rsidRPr="00AA39A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Y COMPROMISO ÉTICO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BACBA86" w14:textId="77777777" w:rsidR="006936C7" w:rsidRPr="00150C9D" w:rsidRDefault="006936C7" w:rsidP="00F712AF">
+    <w:p w14:paraId="2BACBA86" w14:textId="77777777" w:rsidR="006936C7" w:rsidRPr="00AA39A8" w:rsidRDefault="006936C7" w:rsidP="00F712AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F816F8C" w14:textId="0C526EC4" w:rsidR="008B61BF" w:rsidRPr="00150C9D" w:rsidRDefault="006B74B5" w:rsidP="00F712AF">
+    <w:p w14:paraId="3F816F8C" w14:textId="28198A39" w:rsidR="008B61BF" w:rsidRPr="008330D0" w:rsidRDefault="006B74B5" w:rsidP="00DA280E">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Entre los suscritos, </w:t>
       </w:r>
-      <w:r w:rsidR="00641334" w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00641334" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a saber, por una parte, </w:t>
       </w:r>
-      <w:r w:rsidR="007F772A" w:rsidRPr="00150C9D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="007F772A" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EDICIONES </w:t>
       </w:r>
-      <w:r w:rsidR="00843550" w:rsidRPr="00150C9D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00843550" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>UNIVERSIDAD COOPERATIVA DE COLOMBIA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="007F772A" w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="007F772A" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001E67E9" w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="001E67E9" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">creada mediante el Acuerdo Superior No 172 por el Consejo Superior de </w:t>
       </w:r>
-      <w:r w:rsidR="007F772A" w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="007F772A" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>la Universidad Cooperativa de Colombia</w:t>
       </w:r>
-      <w:r w:rsidR="001E67E9" w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="001E67E9" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="001E4B49" w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="001E4B49" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B61BF" w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="008B61BF" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">representada por Julián Andrés Pacheco Martínez mayor de edad, </w:t>
       </w:r>
-      <w:r w:rsidR="003444CB" w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003444CB" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>con documento de identidad</w:t>
       </w:r>
-      <w:r w:rsidR="008B61BF" w:rsidRPr="00150C9D">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="008B61BF" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No </w:t>
+      </w:r>
+      <w:r w:rsidR="00C63AF6" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidR="008B61BF" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00C63AF6" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidR="008B61BF" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quién actúa en calidad de Director Nacional Editorial, quien para los efectos del presente contrato se denominará </w:t>
+      </w:r>
+      <w:r w:rsidR="008B61BF" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>EDICIONES UCC</w:t>
       </w:r>
-      <w:r w:rsidR="001D249D" w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="001D249D" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, y, por otra parte,</w:t>
       </w:r>
-      <w:r w:rsidR="001D249D" w:rsidRPr="00150C9D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="001D249D" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeStart w:id="1"/>
-[...22 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00C63AF6" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="001D249D" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, mayor de edad, identificado(a) con documento de identidad No. </w:t>
       </w:r>
-      <w:commentRangeStart w:id="2"/>
-[...22 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00C63AF6" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidR="001D249D" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> expedida en </w:t>
       </w:r>
-      <w:commentRangeStart w:id="3"/>
-[...22 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00C63AF6" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="001D249D" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, quien en adelante y para efectos del presente contrato se denominará </w:t>
       </w:r>
-      <w:r w:rsidR="001D249D" w:rsidRPr="00150C9D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="001D249D" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EL AUTOR/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>COAUTOR/</w:t>
+      </w:r>
+      <w:r w:rsidR="001D249D" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EDITOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3D92" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/ILUSTRADOR/TRADUCTORES</w:t>
+      </w:r>
+      <w:r w:rsidR="001D249D" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, se ha celebrado el presente contrato en atención a las siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F5A808" w14:textId="77777777" w:rsidR="00B65699" w:rsidRPr="00150C9D" w:rsidRDefault="00B65699" w:rsidP="00F712AF">
+    <w:p w14:paraId="68F5A808" w14:textId="77777777" w:rsidR="00B65699" w:rsidRPr="008330D0" w:rsidRDefault="00B65699" w:rsidP="00DA280E">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08DDA959" w14:textId="77777777" w:rsidR="006B74B5" w:rsidRPr="00150C9D" w:rsidRDefault="006B74B5" w:rsidP="00F712AF">
+    <w:p w14:paraId="08DDA959" w14:textId="77777777" w:rsidR="006B74B5" w:rsidRPr="008330D0" w:rsidRDefault="006B74B5" w:rsidP="00DA280E">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00150C9D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CONSIDERACIONES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B701203" w14:textId="77777777" w:rsidR="00DB4FFD" w:rsidRDefault="00DB4FFD" w:rsidP="00F712AF">
+    <w:p w14:paraId="7B701203" w14:textId="77777777" w:rsidR="00DB4FFD" w:rsidRPr="008330D0" w:rsidRDefault="00DB4FFD" w:rsidP="00DA280E">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="455F7E3A" w14:textId="7793C817" w:rsidR="00A5156D" w:rsidRPr="00150C9D" w:rsidRDefault="006B74B5" w:rsidP="00F712AF">
+    <w:p w14:paraId="455F7E3A" w14:textId="5D731219" w:rsidR="00A5156D" w:rsidRPr="008330D0" w:rsidRDefault="006B74B5" w:rsidP="00DA280E">
       <w:pPr>
-        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1. Que</w:t>
       </w:r>
-      <w:r w:rsidR="00B65699" w:rsidRPr="00150C9D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B65699" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00282431" w:rsidRPr="00150C9D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00282431" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>EDICIONES UCC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dispone del Reglamento de Propiedad Intelectual, aprobado por el Consejo </w:t>
       </w:r>
-      <w:r w:rsidR="00B65699" w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00B65699" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Superior Universitario</w:t>
       </w:r>
-      <w:r w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> mediante </w:t>
       </w:r>
-      <w:r w:rsidR="00B65699" w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00B65699" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">el </w:t>
       </w:r>
-      <w:r w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Acuerdo No. </w:t>
       </w:r>
-      <w:r w:rsidR="00B65699" w:rsidRPr="00150C9D">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00E103DF" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>034</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> del </w:t>
       </w:r>
-      <w:r w:rsidR="00B65699" w:rsidRPr="00150C9D">
-[...27 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00E103DF" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>06</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="00E103DF" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> julio </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00E103DF" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, a través del cual se establecieron las políticas en esta materia </w:t>
       </w:r>
-      <w:r w:rsidR="00DB3D24" w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ste documento puede ser consultado en la página web de la Institución</w:t>
       </w:r>
-      <w:r w:rsidR="0028021C" w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="0028021C" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00A5156D" w:rsidRPr="00150C9D">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00A5156D" w:rsidRPr="008330D0">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>A</w:t>
         </w:r>
-        <w:r w:rsidR="0028021C" w:rsidRPr="00150C9D">
+        <w:r w:rsidR="0028021C" w:rsidRPr="008330D0">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">cuerdos </w:t>
         </w:r>
-        <w:r w:rsidR="00A5156D" w:rsidRPr="00150C9D">
+        <w:r w:rsidR="00A5156D" w:rsidRPr="008330D0">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>S</w:t>
         </w:r>
-        <w:r w:rsidR="0028021C" w:rsidRPr="00150C9D">
+        <w:r w:rsidR="0028021C" w:rsidRPr="008330D0">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>uperiores 2012</w:t>
+          <w:t>uperiores 20</w:t>
+        </w:r>
+        <w:r w:rsidR="00A35587" w:rsidRPr="008330D0">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00212F8B" w:rsidRPr="008330D0">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DB3D24" w:rsidRPr="00150C9D">
-[...13 lines deleted...]
-        <w:t>y que, además de la norma interna, se rige por las normas colombianas en esta material, en especial, por la Ley 23 de 1982, sobre derechos de autor.</w:t>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), y que, además de la norma interna, se rige por las normas colombianas en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>esta material</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, en especial, por la Ley 23 de 1982, sobre derechos de autor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D3A9B3" w14:textId="24BF2488" w:rsidR="006B74B5" w:rsidRPr="00150C9D" w:rsidRDefault="006B74B5" w:rsidP="00F712AF">
+    <w:p w14:paraId="06D3A9B3" w14:textId="3F200C44" w:rsidR="006B74B5" w:rsidRPr="008330D0" w:rsidRDefault="006B74B5" w:rsidP="00DA280E">
       <w:pPr>
-        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Que </w:t>
       </w:r>
-      <w:r w:rsidR="00A5156D" w:rsidRPr="00150C9D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00A5156D" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EL </w:t>
       </w:r>
-      <w:r w:rsidR="00DB3D24" w:rsidRPr="00150C9D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AUTOR/COAUTOR/EDITOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3D92" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/ILUSTRADOR/TRADUCTOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>creó</w:t>
+      </w:r>
+      <w:r w:rsidR="00607607" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y participó en la creación de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la obra objeto de esta cesión de derechos, y de manera libre y voluntaria decide ceder sus derechos patrimoniales sobre la misma a favor de </w:t>
+      </w:r>
+      <w:r w:rsidR="008732C4" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>EDICIONES UCC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, en su calidad de colaborador de</w:t>
       </w:r>
-      <w:r w:rsidR="00352257" w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00352257" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l Fondo Editorial.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0121E2AA" w14:textId="62480B0A" w:rsidR="006B74B5" w:rsidRPr="00150C9D" w:rsidRDefault="006B74B5" w:rsidP="00F712AF">
+    <w:p w14:paraId="0121E2AA" w14:textId="62480B0A" w:rsidR="006B74B5" w:rsidRPr="008330D0" w:rsidRDefault="006B74B5" w:rsidP="00DA280E">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3. Que</w:t>
       </w:r>
-      <w:r w:rsidR="00DB3D24" w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> en consecuencia</w:t>
       </w:r>
-      <w:r w:rsidR="00DB3D24" w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> las partes han decidido celebrar el presente contrato, el cual se regirá por la legislación vigente y en especial por las siguientes</w:t>
       </w:r>
-      <w:r w:rsidR="003444CB" w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003444CB" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A588968" w14:textId="77777777" w:rsidR="00DB4FFD" w:rsidRPr="00150C9D" w:rsidRDefault="00DB4FFD" w:rsidP="00F712AF">
+    <w:p w14:paraId="7A588968" w14:textId="77777777" w:rsidR="00DB4FFD" w:rsidRPr="008330D0" w:rsidRDefault="00DB4FFD" w:rsidP="00DA280E">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A1EE310" w14:textId="77777777" w:rsidR="008732C4" w:rsidRPr="00150C9D" w:rsidRDefault="006B74B5" w:rsidP="00F712AF">
+    <w:p w14:paraId="2A1EE310" w14:textId="77777777" w:rsidR="008732C4" w:rsidRPr="008330D0" w:rsidRDefault="006B74B5" w:rsidP="00DA280E">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00150C9D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CLÁUSULAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531F6C8A" w14:textId="77777777" w:rsidR="00DB4FFD" w:rsidRDefault="00DB4FFD" w:rsidP="00F712AF">
+    <w:p w14:paraId="51E6E0D4" w14:textId="08046EB4" w:rsidR="00473EF3" w:rsidRPr="008330D0" w:rsidRDefault="008732C4" w:rsidP="00DA280E">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="49"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PRIMERA. OBJETO.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las partes acuerdan que el </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AUTOR/COAUTOR/EDITOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3D92" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/ILUSTRADOR/TRADUCTOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cede y transfiere </w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a favor de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B224DC" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EDICIONES UCC</w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> todos los derechos patrimoniales </w:t>
+      </w:r>
+      <w:r w:rsidR="0058395C" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que </w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">posee como titular de la obra </w:t>
+      </w:r>
+      <w:r w:rsidR="00E00E19" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Por consiguiente, la presente cesión recae sobre los siguientes derechos los cuales se enumeran de manera enunciativa pero no taxativa así</w:t>
+      </w:r>
+      <w:r w:rsidR="00473EF3" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: su reproducción, comercialización, comunicación pública, distribución, divulgación, transformación, puesta a </w:t>
+      </w:r>
+      <w:r w:rsidR="00473EF3" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disposición y demás formas de utilización de la obra por cualquier medio o procedimiento </w:t>
+      </w:r>
+      <w:r w:rsidR="00473EF3" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>conocido o por conocer</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3D92" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en cualquier parte mundo)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD04B8" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFC709E" w14:textId="34B1F309" w:rsidR="006B74B5" w:rsidRPr="008330D0" w:rsidRDefault="006B74B5" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PARÁGRAFO PRIMERO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Como quiera que en virtud del presente contrato se transfieren todos los derechos patrimoniales a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B224DC" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EDICIONES UCC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se entiende que las posibilidades de explotación aquí acordadas son meramente enunciativas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD04B8" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">por lo que </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16AF4" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EDICIONES UCC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD04B8" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">queda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>legitimado para explotar la obra, por cualquier medio conocido o por conocer</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3D92" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en cualquier parte mundo).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65795ECC" w14:textId="556B98B2" w:rsidR="006B74B5" w:rsidRPr="008330D0" w:rsidRDefault="006B74B5" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PARÁGRAFO SEGUNDO.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AUTOR/COAUTOR/EDITOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3D92" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/ILUSTRADOR/TRADUCTOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>declara que la obra objeto del presente contrato</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es resultado de su propio esfuerzo, pues, en su realización, no se violó o usurpó derechos de autor de terceros, por tanto, goza de originalidad, y los derechos patrimoniales de los cuales es titular originario no han sido transferidos con antelación, por lo cual se trata de una obra inédita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB58301" w14:textId="4751143B" w:rsidR="007849B1" w:rsidRPr="008330D0" w:rsidRDefault="00487219" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">PARÁGRAFO TERCERO. EL </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AUTOR/COAUTOR/EDITOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3D92" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/ILUSTRADOR/TRADUCTOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007849B1" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">declara que no se ha postulado a evaluación simultánea para su publicación por otro medio y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>se compromete a esperar el resultado del arbitraje, antes de considerar su presentación a otro fondo editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65526E95" w14:textId="47BA554E" w:rsidR="000964B7" w:rsidRPr="008330D0" w:rsidRDefault="007849B1" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARÁGRAFO CUARTO. </w:t>
+      </w:r>
+      <w:r w:rsidR="00487219" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>En caso de que la respuesta de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l arbitraje</w:t>
+      </w:r>
+      <w:r w:rsidR="00487219" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sea positiva, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AUTOR/COAUTOR/EDITOR </w:t>
+      </w:r>
+      <w:r w:rsidR="00487219" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>se compromete a acompañar y</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> colaborar en </w:t>
+      </w:r>
+      <w:r w:rsidR="00487219" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>todo el proceso editorial hasta su finalización y publicación</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD47FA" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. U</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003B048A" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD47FA" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vez aprobada la obra, solo podrá retirarse del proceso de edición por común acuerdo de las partes</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>. E</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n caso contrario, se someterá a los procedimient</w:t>
+      </w:r>
+      <w:r w:rsidR="00150C9D" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>os establecidos en la Cláusula Séptima del presente contrato</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C33E1E" w14:textId="0C81E910" w:rsidR="00BD47FA" w:rsidRPr="008330D0" w:rsidRDefault="000964B7" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PARÁGRAFO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> QUINTO. EL </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AUTOR/COAUTOR/EDITOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3D92" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/ILUSTRADOR/TRADUCTOR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asume la responsabilidad </w:t>
+      </w:r>
+      <w:r w:rsidR="00150C9D" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>por cualquier controversia generada por la violación de derechos morales y/o patrimoniales de autor que puedan sobrevenir por parte de terceros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58893AE8" w14:textId="66C37548" w:rsidR="006B74B5" w:rsidRPr="008330D0" w:rsidRDefault="006B74B5" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SEGUNDA.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La presente cesión se realiza a título gratuito</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2E80" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2E80" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>y sin contraprestación presente o futura</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A5CCE5" w14:textId="26E61BEB" w:rsidR="006B74B5" w:rsidRPr="008330D0" w:rsidRDefault="006B74B5" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TERCERA. VIGENCIA</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7338" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El presente contrato de cesión se extenderá por el máximo término legal hasta que la obra pase al dominio público por el vencimiento del plazo legal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB23546" w14:textId="2E7A9700" w:rsidR="003A1962" w:rsidRPr="008330D0" w:rsidRDefault="003A1962" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUARTA. EMBARGO LEGAL. </w:t>
+      </w:r>
+      <w:r w:rsidR="0013418A" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00700616" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or razones comerciales, todas las publicaciones en formato libro</w:t>
+      </w:r>
+      <w:r w:rsidR="0013418A" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="0013418A" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EDICIONES UCC</w:t>
+      </w:r>
+      <w:r w:rsidR="00700616" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, independientemente de su </w:t>
+      </w:r>
+      <w:r w:rsidR="0013418A" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>soporte</w:t>
+      </w:r>
+      <w:r w:rsidR="00700616" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, son de acceso restringido </w:t>
+      </w:r>
+      <w:r w:rsidR="0013418A" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r w:rsidR="00700616" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un periodo de embargo de cinco (5) años, después del cual se convierten en publicaciones de acceso abierto, salvo que</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6E0E" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0013418A" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EDICIONES UCC</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6E0E" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> decida</w:t>
+      </w:r>
+      <w:r w:rsidR="00700616" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6E0E" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:r w:rsidR="0013418A" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diferente de acuerdo con las circunstancias de la publicación</w:t>
+      </w:r>
+      <w:r w:rsidR="00700616" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B28E3B" w14:textId="7C319729" w:rsidR="006B74B5" w:rsidRPr="008330D0" w:rsidRDefault="002774D5" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>QUINTA</w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. DERECHOS MORALES DE AUTOR</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7338" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La cesión de los derechos señalados en el presente contrato no implica la cesión de los derechos morales sobre la </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31238" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">presente </w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>obra</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31238" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dado que estos derechos son irrenunciables, imprescriptibles, inembargables e inalienables</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31238" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E4936D" w14:textId="0D447AFE" w:rsidR="006B74B5" w:rsidRPr="008330D0" w:rsidRDefault="00C564CB" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SEXTA</w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. ÁMBITO DE APLICACIÓN</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7338" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La presente cesión </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de derechos aplica a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>todos los territorios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del mundo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF8624A" w14:textId="05790BE2" w:rsidR="006B74B5" w:rsidRPr="008330D0" w:rsidRDefault="00C564CB" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="002774D5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PT</w:t>
+      </w:r>
+      <w:r w:rsidR="002774D5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>IMA</w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. SOLUCIÓN DE CONTROVERSIAS</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7338" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las partes solucionarán directamente las diferencias que se presenten entre ellas con ocasión de la negociación, celebración, perfeccionamiento, desarrollo, ejecución, interpretación, efectos, terminación y liquidación del presente contrato. No obstante, si transcurrieren </w:t>
+      </w:r>
+      <w:r w:rsidR="00675BE6" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>veinte</w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00675BE6" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) días hábiles sin que las mismas llegaren a algún acuerdo, las partes acudirán a los mecanismos alternativos de solución de conflictos establecidos en la Ley, tales como la transacción, conciliación</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6455" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00150C9D" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arbitramento</w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y amigable composición, para solucionar las diferencias surgidas en la ejecución del presente contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F643E9" w14:textId="7159B619" w:rsidR="00150C9D" w:rsidRPr="008330D0" w:rsidRDefault="00150C9D" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PARÁGRAFO PRIMERO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. En caso de que el lugar de residencia de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EL AUTOR/COAUTOR/EDITOR</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6024" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/ILUSTRADOR/TRADUCTOR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sea otro país distinto al de Colombia, las partes acudirán a los mecanismos alternativos de solución de controversias ante la Organización Mundial de Propiedad Intelectual (OMPI).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DEF0EC" w14:textId="77777777" w:rsidR="000061A2" w:rsidRPr="008330D0" w:rsidRDefault="000061A2" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>OCTAVA. LICENCIAS DE USO DE IMÁGENES.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El autor declara que es titular de los derechos de autor de todas las imágenes, gráficos, ilustraciones y materiales visuales incluidos en la obra (en adelante, las "Imágenes"), o que ha obtenido las licencias necesarias para su uso. El autor cede a Ediciones Universidad Cooperativa de Colombia los derechos de uso, reproducción, distribución y comunicación pública de las Imágenes, para fines de publicación, promoción y comercialización de la obra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CD5212" w14:textId="77777777" w:rsidR="000061A2" w:rsidRPr="008330D0" w:rsidRDefault="000061A2" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>El autor garantiza que las Imágenes no infringen derechos de autor, marcas comerciales, patentes, derechos de imagen o cualquier otro derecho de terceros. En caso de que las Imágenes sean propiedad de terceros, el autor debe proporcionar a Ediciones Universidad Cooperativa de Colombia la documentación que acredite la licencia de uso correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D24932" w14:textId="77777777" w:rsidR="000061A2" w:rsidRPr="008330D0" w:rsidRDefault="000061A2" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>El autor se compromete a indemnizar y eximir a Ediciones Universidad Cooperativa de Colombia de cualquier responsabilidad, pérdida o daño que pueda surgir por el uso de las Imágenes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294EAFAC" w14:textId="77777777" w:rsidR="000061A2" w:rsidRPr="008330D0" w:rsidRDefault="000061A2" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Documentación requerida:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB62F47" w14:textId="5B89DC84" w:rsidR="000061A2" w:rsidRPr="008330D0" w:rsidRDefault="000061A2" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Copia de la licencia de uso de las </w:t>
+      </w:r>
+      <w:r w:rsidR="000D730D" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mágenes (si corresponde)</w:t>
+      </w:r>
+      <w:r w:rsidR="006067F8" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A408FCF" w14:textId="52DDA52B" w:rsidR="000061A2" w:rsidRPr="008330D0" w:rsidRDefault="000061A2" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Acreditación de la titularidad de los derechos de autor de las </w:t>
+      </w:r>
+      <w:r w:rsidR="000D730D" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mágenes</w:t>
+      </w:r>
+      <w:r w:rsidR="006067F8" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E47FDE" w14:textId="1C164E12" w:rsidR="000061A2" w:rsidRPr="008330D0" w:rsidRDefault="000061A2" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Declaración de que las </w:t>
+      </w:r>
+      <w:r w:rsidR="000D730D" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mágenes no infringen derechos de terceros</w:t>
+      </w:r>
+      <w:r w:rsidR="006067F8" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D16AD67" w14:textId="77777777" w:rsidR="000061A2" w:rsidRPr="008330D0" w:rsidRDefault="000061A2" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51E6E0D4" w14:textId="17968D3C" w:rsidR="00473EF3" w:rsidRDefault="008732C4" w:rsidP="00F712AF">
+    <w:p w14:paraId="4FDF725F" w14:textId="5A07161E" w:rsidR="006B74B5" w:rsidRPr="008330D0" w:rsidRDefault="000061A2" w:rsidP="00DA280E">
       <w:pPr>
-        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="49"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00150C9D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NOVENA</w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. PRIVACIDAD Y PROTECCIÓN DE DATOS.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F7E37" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El autor declara que ha sido informado sobre la política de protección de datos personales de la Universidad Cooperativa de Colombia, en cumplimiento de la Ley 1581 de 2012 y el Decreto 1377 de 2013. Entiende que Ediciones Universidad Cooperativa de Colombia recolectará, almacenará y utilizará sus datos personales (nombre, dirección, correo electrónico, teléfono, perfiles académicos, etc.) exclusivamente para fines relacionados con la gestión de los derechos de autor, la publicación y promoción de la obra. El autor otorga su consentimiento expreso para el tratamiento de sus datos personales, y reconoce que puede ejercer sus derechos de acceso, rectificación, cancelación y oposición en cualquier momento, dirigiéndose a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="004F7E37" w:rsidRPr="008330D0">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>editorial@ucc.edu.co</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004F7E37" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>. Ediciones Universidad Cooperativa de Colombia se compromete a mantener la confidencialidad y seguridad de los datos personales del autor y a no compartirlos con terceros sin su autorización previa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3376E9" w14:textId="5FAFA8CF" w:rsidR="006B74B5" w:rsidRPr="008330D0" w:rsidRDefault="000061A2" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...123 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DÉCIMA</w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. CONFIDENCIALIDAD.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las partes se comprometen a guardar estricta confidencialidad respecto </w:t>
+      </w:r>
+      <w:r w:rsidR="00372B4B" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="006B74B5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la información que, con ocasión de este contrato, sea compartida o suministrada, y tenga el carácter de información confidencial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347EC739" w14:textId="26F6DD32" w:rsidR="00556B13" w:rsidRPr="008330D0" w:rsidRDefault="000061A2" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>UN</w:t>
+      </w:r>
+      <w:r w:rsidR="002774D5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DÉCIMA.</w:t>
+      </w:r>
+      <w:r w:rsidR="002774D5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD04B8" w:rsidRPr="00150C9D">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002774D5" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REGALÍAS. </w:t>
+      </w:r>
+      <w:r w:rsidR="00372B4B" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EDICIONES UCC </w:t>
+      </w:r>
+      <w:r w:rsidR="00372B4B" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t>se compromete a entregar a</w:t>
+      </w:r>
+      <w:r w:rsidR="00556B13" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00556B13" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t>EL</w:t>
+      </w:r>
+      <w:r w:rsidR="00556B13" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB3D24" w:rsidRPr="00607607">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00DB3D24" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t>AUTOR/COAUTOR/EDITOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00150C9D" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="00372B4B" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t>l 5 % sobre el total de los ejemplares impresos para la primera edición del título.</w:t>
+      </w:r>
+      <w:r w:rsidR="00556B13" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00150C9D" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Si fuese</w:t>
+      </w:r>
+      <w:r w:rsidR="00556B13" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una obra colectiva</w:t>
+      </w:r>
+      <w:r w:rsidR="00150C9D" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y en colaboración</w:t>
+      </w:r>
+      <w:r w:rsidR="00491D2E" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00556B13" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dicho porcentaje se repartirá entre los autores </w:t>
+      </w:r>
+      <w:r w:rsidR="00491D2E" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de la obra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33659EAA" w14:textId="649DBFF8" w:rsidR="006B74B5" w:rsidRPr="008330D0" w:rsidRDefault="006B74B5" w:rsidP="00DA280E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÉCIMA </w:t>
+      </w:r>
+      <w:r w:rsidR="000061A2" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SEGUNDA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. PERFECCIONAMIENTO</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7338" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...102 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El presente contrato se perfecciona una vez las partes firmen el presente documento.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="32C33E1E" w14:textId="4056D3D4" w:rsidR="00BD47FA" w:rsidRDefault="000964B7" w:rsidP="00F712AF">
+    <w:p w14:paraId="4E9901AE" w14:textId="341D9003" w:rsidR="00EE7BE6" w:rsidRPr="008330D0" w:rsidRDefault="00EE7BE6" w:rsidP="00DA280E">
       <w:pPr>
-        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1058 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C84A750" w14:textId="766AD042" w:rsidR="006B74B5" w:rsidRPr="00150C9D" w:rsidRDefault="006B74B5" w:rsidP="00F712AF">
+    <w:p w14:paraId="5C84A750" w14:textId="56474573" w:rsidR="006B74B5" w:rsidRPr="008330D0" w:rsidRDefault="006B74B5" w:rsidP="00DA280E">
       <w:pPr>
-        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="es-CO"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Como constancia y en señal de aceptación, se firman </w:t>
       </w:r>
-      <w:r w:rsidR="001E5035" w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="001E5035" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dos (2) ejemplares del mismo contrato</w:t>
       </w:r>
-      <w:r w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, en </w:t>
       </w:r>
-      <w:commentRangeStart w:id="5"/>
-[...120 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00EB557C" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>la ciudad de ______________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA280E" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____ días del mes de ____________ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA280E" w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008330D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="9073" w:type="dxa"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4820"/>
         <w:gridCol w:w="4253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A7580E" w:rsidRPr="00D1747A" w14:paraId="72D6FCBF" w14:textId="77777777" w:rsidTr="007229E6">
+      <w:tr w:rsidR="00A7580E" w:rsidRPr="008330D0" w14:paraId="72D6FCBF" w14:textId="77777777" w:rsidTr="007229E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33681927" w14:textId="6D2AA133" w:rsidR="00A7580E" w:rsidRPr="00150C9D" w:rsidRDefault="00A7580E" w:rsidP="00F712AF">
+          <w:p w14:paraId="33681927" w14:textId="368114EA" w:rsidR="00A7580E" w:rsidRPr="008330D0" w:rsidRDefault="00B729C9" w:rsidP="00F712AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00A7580E" w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>EDICIONES UCC</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="152C8CA2" w14:textId="5345F6C0" w:rsidR="00A7580E" w:rsidRPr="00150C9D" w:rsidRDefault="00A7580E" w:rsidP="00F712AF">
+          <w:p w14:paraId="152C8CA2" w14:textId="5345F6C0" w:rsidR="00A7580E" w:rsidRPr="008330D0" w:rsidRDefault="00A7580E" w:rsidP="00F712AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="3E180263" w14:textId="77777777" w:rsidR="009C71C1" w:rsidRPr="00150C9D" w:rsidRDefault="009C71C1" w:rsidP="00F712AF">
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E180263" w14:textId="77777777" w:rsidR="009C71C1" w:rsidRPr="008330D0" w:rsidRDefault="009C71C1" w:rsidP="00F712AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="34D70EF7" w14:textId="7EC6F7AC" w:rsidR="001E5035" w:rsidRPr="00150C9D" w:rsidRDefault="00A337F3" w:rsidP="00F712AF">
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34D70EF7" w14:textId="7EC6F7AC" w:rsidR="001E5035" w:rsidRPr="008330D0" w:rsidRDefault="00A337F3" w:rsidP="00F712AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Julián Andrés Pacheco Martínez</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3965D8F8" w14:textId="7E5E70AA" w:rsidR="001E5035" w:rsidRPr="00150C9D" w:rsidRDefault="00A337F3" w:rsidP="00F712AF">
+          <w:p w14:paraId="3965D8F8" w14:textId="7E5E70AA" w:rsidR="001E5035" w:rsidRPr="008330D0" w:rsidRDefault="00A337F3" w:rsidP="00F712AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00150C9D">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">C.C. </w:t>
             </w:r>
-            <w:r w:rsidR="006E03B8" w:rsidRPr="00150C9D">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="006E03B8" w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>XXXX</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="025FB1E1" w14:textId="77777777" w:rsidR="00A337F3" w:rsidRPr="00150C9D" w:rsidRDefault="00A337F3" w:rsidP="00F712AF">
+          <w:p w14:paraId="025FB1E1" w14:textId="77777777" w:rsidR="00A337F3" w:rsidRPr="008330D0" w:rsidRDefault="00A337F3" w:rsidP="00F712AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00150C9D">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Teléfono: (57) 1 332 35 65 ext. 1451</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C37ADA7" w14:textId="77777777" w:rsidR="00A337F3" w:rsidRPr="00150C9D" w:rsidRDefault="00A337F3" w:rsidP="00F712AF">
+          <w:p w14:paraId="380A7E2F" w14:textId="3B52740D" w:rsidR="00A7580E" w:rsidRPr="008330D0" w:rsidRDefault="00A337F3" w:rsidP="00BC5E1C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>editorial@ucc.edu.co</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73F46F9F" w14:textId="3A33C666" w:rsidR="00A7580E" w:rsidRPr="00150C9D" w:rsidRDefault="00A7580E" w:rsidP="00F712AF">
+          <w:p w14:paraId="73F46F9F" w14:textId="1ED70395" w:rsidR="00A7580E" w:rsidRPr="008330D0" w:rsidRDefault="00A7580E" w:rsidP="00F712AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>EL AUTOR</w:t>
             </w:r>
-            <w:r w:rsidR="009C71C1" w:rsidRPr="00150C9D">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="009C71C1" w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>/EDITOR</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="3E1C4200" w14:textId="35FE47E0" w:rsidR="00A7580E" w:rsidRDefault="00A7580E" w:rsidP="00F712AF">
+            <w:r w:rsidR="00A35587" w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/ILUSTRADOR/TRADUCTOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E1C4200" w14:textId="35FE47E0" w:rsidR="00A7580E" w:rsidRPr="008330D0" w:rsidRDefault="00A7580E" w:rsidP="00F712AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...48 lines deleted...]
-          <w:p w14:paraId="5EC13E5D" w14:textId="442EBE60" w:rsidR="00A7580E" w:rsidRPr="00150C9D" w:rsidRDefault="00A7580E" w:rsidP="00F712AF">
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06333530" w14:textId="77777777" w:rsidR="00692955" w:rsidRPr="008330D0" w:rsidRDefault="00692955" w:rsidP="00F712AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BE726DB" w14:textId="77777777" w:rsidR="00A35587" w:rsidRPr="008330D0" w:rsidRDefault="00A35587" w:rsidP="00F712AF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EC13E5D" w14:textId="3DB28F60" w:rsidR="00A7580E" w:rsidRPr="008330D0" w:rsidRDefault="00A7580E" w:rsidP="00F712AF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Nombres completo</w:t>
             </w:r>
-            <w:r w:rsidR="001E5035" w:rsidRPr="00150C9D">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="001E5035" w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00AA7AEC">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00AA7AEC" w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FF6E6CF" w14:textId="0241E997" w:rsidR="00A7580E" w:rsidRPr="005E6453" w:rsidRDefault="00A7580E" w:rsidP="00F712AF">
+          <w:p w14:paraId="3FF6E6CF" w14:textId="0241E997" w:rsidR="00A7580E" w:rsidRPr="008330D0" w:rsidRDefault="00A7580E" w:rsidP="00F712AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">N° Documento </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005E6453">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>identidad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="005E6453">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09E7EF5D" w14:textId="77777777" w:rsidR="00A7580E" w:rsidRPr="005E6453" w:rsidRDefault="00A7580E" w:rsidP="00F712AF">
+          <w:p w14:paraId="09E7EF5D" w14:textId="77777777" w:rsidR="00A7580E" w:rsidRPr="008330D0" w:rsidRDefault="00A7580E" w:rsidP="00F712AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005E6453">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Teléfono</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="006E03B8" w:rsidRPr="005E6453">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="006E03B8" w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07696F14" w14:textId="04B7313D" w:rsidR="006E03B8" w:rsidRPr="005E6453" w:rsidRDefault="00CC0784" w:rsidP="00F712AF">
+          <w:p w14:paraId="07696F14" w14:textId="04B7313D" w:rsidR="006E03B8" w:rsidRPr="008330D0" w:rsidRDefault="00CC0784" w:rsidP="00F712AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR" w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidR="006E03B8" w:rsidRPr="005E6453">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="006E03B8" w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C81D0E" w:rsidRPr="00D1747A" w14:paraId="26FEDC65" w14:textId="77777777" w:rsidTr="007229E6">
+      <w:tr w:rsidR="00C81D0E" w:rsidRPr="008330D0" w14:paraId="26FEDC65" w14:textId="77777777" w:rsidTr="007229E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58AF91AF" w14:textId="77777777" w:rsidR="00C81D0E" w:rsidRPr="00150C9D" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
+          <w:p w14:paraId="58AF91AF" w14:textId="77777777" w:rsidR="00C81D0E" w:rsidRPr="008330D0" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>EL AUTOR/EDITOR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6274DEFB" w14:textId="77777777" w:rsidR="00C81D0E" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
+          <w:p w14:paraId="6274DEFB" w14:textId="77777777" w:rsidR="00C81D0E" w:rsidRPr="008330D0" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...104 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26940DC8" w14:textId="77777777" w:rsidR="00692955" w:rsidRPr="008330D0" w:rsidRDefault="00692955" w:rsidP="00F712AF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36DCA57E" w14:textId="4B0C0120" w:rsidR="00C81D0E" w:rsidRPr="008330D0" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombres completos: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49C5A066" w14:textId="77777777" w:rsidR="00C81D0E" w:rsidRPr="008330D0" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">N° Documento </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005E6453">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>identidad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="005E6453">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DA749CA" w14:textId="77777777" w:rsidR="00C81D0E" w:rsidRPr="005E6453" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="3DA749CA" w14:textId="77777777" w:rsidR="00C81D0E" w:rsidRPr="008330D0" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005E6453">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Teléfono</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="005E6453">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54A5972A" w14:textId="55C690F7" w:rsidR="00C81D0E" w:rsidRPr="005E6453" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="54A5972A" w14:textId="55C690F7" w:rsidR="00C81D0E" w:rsidRPr="008330D0" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...28 lines deleted...]
-              <w:t>:</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB9749A" w14:textId="77777777" w:rsidR="00C81D0E" w:rsidRPr="00150C9D" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
+          <w:p w14:paraId="602701F9" w14:textId="77777777" w:rsidR="00A35587" w:rsidRPr="008330D0" w:rsidRDefault="00A35587" w:rsidP="00A35587">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>EL AUTOR/EDITOR</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="67BB1A66" w14:textId="77777777" w:rsidR="00C81D0E" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/ILUSTRADOR/TRADUCTOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67BB1A66" w14:textId="77777777" w:rsidR="00C81D0E" w:rsidRPr="008330D0" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...104 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47673B92" w14:textId="77777777" w:rsidR="00692955" w:rsidRPr="008330D0" w:rsidRDefault="00692955" w:rsidP="00F712AF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F6F7A1E" w14:textId="47168E8B" w:rsidR="00C81D0E" w:rsidRPr="008330D0" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombres completos: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12ACA3D9" w14:textId="77777777" w:rsidR="00C81D0E" w:rsidRPr="008330D0" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">N° Documento </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005E6453">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>identidad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="005E6453">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0416723C" w14:textId="77777777" w:rsidR="00C81D0E" w:rsidRPr="005E6453" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0416723C" w14:textId="77777777" w:rsidR="00C81D0E" w:rsidRPr="008330D0" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005E6453">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Teléfono</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="005E6453">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FA4F95A" w14:textId="6C291653" w:rsidR="00C81D0E" w:rsidRPr="005E6453" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6FA4F95A" w14:textId="6C291653" w:rsidR="00C81D0E" w:rsidRPr="008330D0" w:rsidRDefault="00C81D0E" w:rsidP="00F712AF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR" w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007229E6" w:rsidRPr="00D1747A" w14:paraId="7717D4B4" w14:textId="77777777" w:rsidTr="007229E6">
+      <w:tr w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w14:paraId="679FE435" w14:textId="77777777" w:rsidTr="007229E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6F2FAC" w14:textId="77777777" w:rsidR="007229E6" w:rsidRPr="00150C9D" w:rsidRDefault="007229E6" w:rsidP="007229E6">
+          <w:p w14:paraId="7686C70C" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>EL AUTOR/EDITOR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3084B619" w14:textId="77777777" w:rsidR="007229E6" w:rsidRDefault="007229E6" w:rsidP="007229E6">
+          <w:p w14:paraId="2B8F11B8" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...104 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AA78B26" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7891F955" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombres completos: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13172B7E" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">N° Documento </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005E6453">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>identidad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="005E6453">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71F5FADA" w14:textId="77777777" w:rsidR="007229E6" w:rsidRPr="005E6453" w:rsidRDefault="007229E6" w:rsidP="007229E6">
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7AEC2CC1" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005E6453">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Teléfono</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="005E6453">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A439928" w14:textId="04A56C2B" w:rsidR="007229E6" w:rsidRPr="007229E6" w:rsidRDefault="007229E6" w:rsidP="009A43ED">
-[...37 lines deleted...]
-              <w:t>:</w:t>
+          <w:p w14:paraId="2D94E238" w14:textId="517DD9DB" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71533208" w14:textId="77777777" w:rsidR="007229E6" w:rsidRPr="00150C9D" w:rsidRDefault="007229E6" w:rsidP="007229E6">
+          <w:p w14:paraId="641B7635" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>EL AUTOR/EDITOR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FB34F06" w14:textId="77777777" w:rsidR="007229E6" w:rsidRDefault="007229E6" w:rsidP="007229E6">
+          <w:p w14:paraId="0C92AC51" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="3CEB653B" w14:textId="77777777" w:rsidR="007229E6" w:rsidRPr="00150C9D" w:rsidRDefault="007229E6" w:rsidP="007229E6">
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71E969D4" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="228DD205" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombres completos: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35BEC1CA" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N° Documento </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>identidad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="721D3028" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Teléfono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43B73CAF" w14:textId="64CD5D33" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w14:paraId="2DABBF48" w14:textId="77777777" w:rsidTr="007229E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F20139D" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="49"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...88 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>EL AUTOR/EDITOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C9D7057" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EEB684A" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="780C9893" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombres completos: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16463A5D" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">N° Documento </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005E6453">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>identidad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="005E6453">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="703E4925" w14:textId="77777777" w:rsidR="009A43ED" w:rsidRDefault="007229E6" w:rsidP="009A43ED">
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="1F39B81C" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005E6453">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Teléfono</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="005E6453">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E5752FE" w14:textId="64F042C4" w:rsidR="007229E6" w:rsidRPr="007229E6" w:rsidRDefault="007229E6" w:rsidP="009A43ED">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="703FDEF1" w14:textId="0458D81A" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F670D53" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>EL AUTOR/EDITOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F77059E" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="641F376B" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C9DE67B" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombres completos: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="709FB1A8" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N° Documento </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005E6453">
-[...9 lines deleted...]
-              <w:t>Email</w:t>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>identidad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="005E6453">
-[...6 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="396F63FB" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Teléfono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D58AB2D" w14:textId="015B6808" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w14:paraId="2E77980C" w14:textId="77777777" w:rsidTr="007229E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E776FBC" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>EL AUTOR/EDITOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37064A27" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07577F41" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42B9A639" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombres completos: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="672AA8BA" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N° Documento </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>identidad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A97E778" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Teléfono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A7F4299" w14:textId="6097E91E" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED70DC6" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>EL AUTOR/EDITOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B3831A8" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15D5D3E0" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="472DE3AF" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombres completos: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="468489F7" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N° Documento </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>identidad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65AD96F4" w14:textId="77777777" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Teléfono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F2A8D32" w14:textId="4F8500C1" w:rsidR="00BC5E1C" w:rsidRPr="008330D0" w:rsidRDefault="00BC5E1C" w:rsidP="00BC5E1C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005017C0" w:rsidRPr="008330D0" w14:paraId="060E660E" w14:textId="77777777" w:rsidTr="007229E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7615F274" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>EL AUTOR/EDITOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43034560" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F8949D1" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00E1BDE2" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombres completos: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F3E2A64" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N° Documento </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>identidad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EED2D60" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Teléfono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07736150" w14:textId="2BF2823C" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="117B00C8" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>EL AUTOR/EDITOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36D9A8FC" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5734AB74" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AA26E2A" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombres completos: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6468FFBF" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N° Documento </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>identidad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B282EF6" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Teléfono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7068F866" w14:textId="3F9E4E69" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005017C0" w:rsidRPr="00EB557C" w14:paraId="7717D4B4" w14:textId="77777777" w:rsidTr="007229E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6F2FAC" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>EL AUTOR/EDITOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3084B619" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="365F44BD" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4083EDFF" w14:textId="4196198E" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombres completos: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="204E2BE0" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N° Documento </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>identidad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71F5FADA" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Teléfono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A439928" w14:textId="04A56C2B" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR" w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71533208" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>EL AUTOR/EDITOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FB34F06" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0116482B" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D977049" w14:textId="36554A75" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombres completos: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25BB70EB" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N° Documento </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>identidad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="703E4925" w14:textId="77777777" w:rsidR="005017C0" w:rsidRPr="008330D0" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Teléfono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E5752FE" w14:textId="64F042C4" w:rsidR="005017C0" w:rsidRPr="00B729C9" w:rsidRDefault="005017C0" w:rsidP="005017C0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008330D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5622F21D" w14:textId="77777777" w:rsidR="006B74B5" w:rsidRPr="005E6453" w:rsidRDefault="006B74B5" w:rsidP="00F712AF">
+    <w:p w14:paraId="5622F21D" w14:textId="77777777" w:rsidR="006B74B5" w:rsidRPr="00EB557C" w:rsidRDefault="006B74B5" w:rsidP="00F712AF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="49"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="222222"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="pt-BR" w:eastAsia="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="006B74B5" w:rsidRPr="005E6453" w:rsidSect="00DC3759">
-      <w:headerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="006B74B5" w:rsidRPr="00EB557C" w:rsidSect="005313AE">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="2104" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...457 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F60459E" w14:textId="77777777" w:rsidR="00485A19" w:rsidRDefault="00485A19" w:rsidP="00393A3D">
+    <w:p w14:paraId="163920EC" w14:textId="77777777" w:rsidR="00814B35" w:rsidRDefault="00814B35" w:rsidP="00393A3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F1265B2" w14:textId="77777777" w:rsidR="00485A19" w:rsidRDefault="00485A19" w:rsidP="00393A3D">
+    <w:p w14:paraId="1FC73C8E" w14:textId="77777777" w:rsidR="00814B35" w:rsidRDefault="00814B35" w:rsidP="00393A3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="7699B4F8" w14:textId="454480FE" w:rsidR="006C3904" w:rsidRPr="00A92526" w:rsidRDefault="006C3904" w:rsidP="006C3904">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00A92526">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Código:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A92526">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00A92526">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>FIIC66-7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A92526">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Versión:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A92526">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00A92526">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A92526">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Fecha:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A92526">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00A92526">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Noviembre</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00A92526">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de 2024</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A2E8450" w14:textId="77777777" w:rsidR="00485A19" w:rsidRDefault="00485A19" w:rsidP="00393A3D">
+    <w:p w14:paraId="66BA719C" w14:textId="77777777" w:rsidR="00814B35" w:rsidRDefault="00814B35" w:rsidP="00393A3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12ED68DF" w14:textId="77777777" w:rsidR="00485A19" w:rsidRDefault="00485A19" w:rsidP="00393A3D">
+    <w:p w14:paraId="77CBBAB2" w14:textId="77777777" w:rsidR="00814B35" w:rsidRDefault="00814B35" w:rsidP="00393A3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6E6D6D47" w14:textId="7E03539F" w:rsidR="00DC3759" w:rsidRDefault="002E76B8" w:rsidP="001E4AF2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="6E6D6D47" w14:textId="48C08F29" w:rsidR="00DC3759" w:rsidRDefault="0038569B" w:rsidP="001E4AF2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00DB7D91">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="775147B7" wp14:editId="71380661">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>20320</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2544445" cy="578485"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="31115"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="Grupo 4">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE801049-46E2-4201-B35C-7D39AC91F06B}"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2544445" cy="578485"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="4819395" cy="1097414"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="933013868" name="Gráfico 6">
+                          <a:extLst>
+                            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B9B9358-B320-42A5-B8B2-DDC9BA86B4E8}"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:cNvPr>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="3958310" y="0"/>
+                          <a:ext cx="861085" cy="1045603"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="967137483" name="Gráfico 7">
+                          <a:extLst>
+                            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42C127F9-CE02-4805-91D6-271824A9B1C1}"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:cNvPr>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId3">
+                          <a:extLst>
+                            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="100447"/>
+                          <a:ext cx="3198943" cy="844708"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                    <wps:wsp>
+                      <wps:cNvPr id="1563103926" name="Conector recto 1563103926">
+                        <a:extLst>
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38BEB52F-9071-45AF-B568-62CE96A6B4B5}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:cNvPr>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks/>
+                      </wps:cNvCnPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="3578626" y="0"/>
+                          <a:ext cx="0" cy="1097414"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="777475"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="6F45C6E3" id="Grupo 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:1.6pt;width:200.35pt;height:45.55pt;z-index:251659264;mso-width-relative:margin;mso-height-relative:margin" coordsize="48193,10974" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQDs9IohXAMAAPYJAAAOAAAAZHJzL2Uyb0RvYy54bWzUVt1u&#10;mzAUvp+0d7C4b4FAgKAm1ZSu0aRpi9rtARxjglWwLdv5e5w9y15sxwaSpknVrupNI4X4xOf383eO&#10;ubreNjVaU6WZ4GMvvAw8RDkRBePLsff71+1F5iFtMC9wLTgdezuqvevJ509XG5nTgahEXVCFwAnX&#10;+UaOvcoYmfu+JhVtsL4UknLYLIVqsAFRLf1C4Q14b2p/EASJvxGqkEoQqjX8e9NuehPnvywpMT/L&#10;UlOD6rEHuRn3VO65sE9/coXzpcKyYqRLA78hiwYzDkH3rm6wwWil2ImrhhEltCjNJRGNL8qSEepq&#10;gGrC4Ek1MyVW0tWyzDdLuYcJoH2C05vdkh/rmZL3cq4AiY1cAhZOsrVsS9XYX8gSbR1kuz1kdGsQ&#10;gT8Hwxg+Qw8R2BumWZwNW0xJBcCfmJHqa2cYZ+EoGnWGYTBK4zC2ln4f1z/KRjKSw7eDAFYnELxM&#10;FbAyK0W9zknzKh8NVg8reQGnJbFhC1Yzs3PMg3OxSfH1nJG5agVAc64QK8beKIqCMMoSoD/HDRB/&#10;pv7+gcMWKLFVWkur3JpiW9p3QR404mJaYb6kX7QE7kJHOUyO1X0rHsVd1Ezesrq2p2XXXYXA8yc8&#10;OQNSy8EbQVYN5aZtKkVrKFZwXTGpPaRy2iwoVKW+FS4hnGujqCGVDVhC4DtItj28/YbL8pCYzVkD&#10;zc4QC2iQRSF05ym9siQMgFGOXWEQD5MgOiIJIKe0mVHRILuADCEROBmc4/V33aXUqwC5Dlm4JYjt&#10;WcDi41ArScMojbPohFrpx6aWO9r3pVZLqjAI4tiBg/N+cEXhKBvFgKEdXBlsB9m7M2sj4VLTfTeC&#10;dNKP/zW37yssKZDbuj1MmnCYQPNEo0HS82EKNy0xQiHbDAI9UnAz3hlPeduKZMvvpRs9tn07z+2m&#10;FZ7rWJj0iQ142rGAuEX03EQ/adaacVvPM82K85rbTS1qVvTTTavlYlortMZwoadpGqfuvoFb45Ea&#10;SNbUldNW4Goxu5pahzW/oyVMabi+QhfevW3QvVtMCEzCdvJ22tasnXOdYfCyYadvTal7E9lHfYXx&#10;3sJFFtzsjRvGhToX3Wz7lMtWv0egrdtCsBDFzt30DhqgplNxLxewOnp7eSw7rcPr2uQfAAAA//8D&#10;AFBLAwQKAAAAAAAAACEAA56fjz8PAAA/DwAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0K&#10;GgoAAAANSUhEUgAAAKgAAADMCAYAAADnLuj4AAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUA&#10;AAAJcEhZcwAAOw4AADsOAcy2oYMAAA7USURBVHhe7Z0/qCRJHccXUThE4QIFEZENNjAwWORAQWGP&#10;Q1BBZBEX3Z2emd0XvOiCFy4o7Bmd2QYGBgYvMDSYQA1EcIMVDkweRouIvMCDDTbY4MID9fft+tVM&#10;/6nurur+dfdcz/cDX/ZtdXV1ddW3q6qre7punDLb7fbN7fbB7SzL7q7Xq/c2m/Xler1+Jrpyyq5F&#10;ryHZ9r9TFspKi42MBQoZZpQChxGvqpVANYsGHYnVavU2WkcacphoUENQmDSlrWhQA9BabjbZU44Z&#10;7UWDDoDGHF80aA9wB05jTiMaNAE3xlxf0JjTiQaNBK0mb36mFw0aAVvN+USDtoDCkUK6rBYaNZ1o&#10;0Aa0S38WKjRqOtGgAZw52aUfg2jQCjTncYkGLUBzHp9oUIXmPE7RoALNebw6eYOiAOacgMeFIbrW&#10;POzcI9T8jaiLLMsenrq0mk4TmNOZImyeMeQMmb89fyHHv6lZIaQOWquQiaylw4cdWgSOqUgUMEvV&#10;SNbS1hItJU1J4kHXqq1a0FhD5Yy5eo/GJL0QE4027sT4ErMCeihC0kCXGzLWUKHVlGHDXT0MIemg&#10;yx2jaxfTX2HYoIchpB/6kYSgyfrKdekca5KBjHNjlD2lOYkJYijTF48xltWkCRkG7qpDJuuv7Kkm&#10;TchwLMeeHHMSU2Amq7GnpHNNcxJTrFpPmBxfEtFkCbEBrV7IcKniTRExB092QmZLFcadmiQhdlh1&#10;7+zaySgYde87TY4QO6y6d7aeZBSMune2nmQccGMTMFyS+F4nGQVMpocMlyi2nmQcLMaf+M2SJmcO&#10;LiC0zsinDkW4TlKDFvnkTip50FvzMIZlwSAtvWi4TlKiFmlQObFBvzlCa6ZJ9QZ3/2gdachhWmgL&#10;Omz+E8bSpJJAYdKUtlpqCxo82VihO9akonDvm3LVjzG0OIPKCd0MnWiKkIYm1wrXSRpfizOoM034&#10;ZGMEs2lSjaDQaMxptDiDYnoodKKxwvhRk6qBwkL6NOZ0WpxBxWADp5jCd/Cu1Zz2S3gUDRrSpSa1&#10;x00Z2bz4TKVpgQYd+pJI+RebMDy79Pm0OIPCYKETjZczqHbpXMRrZtGgNeVfC7mJsWh4OzWlaNC6&#10;duzSj0eLM+jwMSh1TFqgQcf5/ic1jxZn0KET9dRxaYkGNfmx3FTCeFdafV0jCbMGeIS6XyPp7qlL&#10;q3U52H/JzlZqyGdS+FyS5hRBpYeMMad0VmCHJ1I0JZEbpeOYJtLWkuskkTI6pguaZgrRmKQVg8n6&#10;XvJduRiTK36QZnADUjXP2BJzXmOMqVkgpJmpb5QwpGCrSZKY8EYJXTrHmiQNzDUGzGQsrvZBejL2&#10;SyMY5+qhCEln3HEoW05iAO6swwYbJI45iQ3W3TwMT3MSMyy7ecwK8IO2xBzD6SZ+0JbYgvcJA0br&#10;rUW+n0jmY4ypJnbzxIwx7uLdWJQ3SmQg1t17UXhKpYchpB9jP0miSckgpngWr28xsbsnaVjOf3bJ&#10;Td7zxokkMPQry33El5VJNHN9/gbH1SwQ0oyYZbYvIaPL56t4pJUx5j9ThRsodvskSMgwMyr/YINm&#10;jZw6cgc/eJ2kMYQnUHjRmWY9cea4g++pHcaqyC8uKs0+WTqo9IAZPhFCK4uxq/ytX7qjFvcgRCqY&#10;H7BdkBbXu9Cgy9ICDTrPJD01jhZnUIMPh11KK8wlaI5ENGhN7jfvBkanDESD1nT4KMMnaMpqseIY&#10;tKbyV0PwKp1O/QTiUmNrgQa1X+0YSDiX4p5BizOowUR94+/fOUMwvZZo0KE/lmv9QIMuc4OnHKF9&#10;KWMtzqBqoODJxgiPGzWpVnAhHMNrfUvXAg06/PdISEOT6wRjXhp1PC3OoMC92hY+4Rj1+RGca1E5&#10;wW+thRp02LQQWkVNKhnMneJmiq2qjRZpUIOnQCZfsnM3bPnisJxH7alFGtRgqmmUgikYlkOBSC3S&#10;oHJSg2+UhnTzKcC0uKDcsADzrHnrj2ksPBg4eS3SoGDojRL216QIsceiG0XLpskRYovFY0m2omQ0&#10;LMahEFtRMhoWc5FsRclo4E48ZLpUTXVHT04Mq26erSgZDWn9rJ7icJ0kYg9ucgJm6yXeMJFRsLhZ&#10;8uLHv4g5lq0oxqOLffxG5sHqZskL41pNmhAbrKacvCQ9rpNEbLEci0JoSdndEzNkLGq+PKIbk3Kd&#10;JGKE4bxoSTC/HoKQ/qBLDhnMRuXP5hDSC+sbpqo4oU8GM1ZX74X0aVTSm3G7+oPUqByfknTGuKvv&#10;UL70jB6ekG4MfkPfVzuMhd06SQ9u42mXZomQMjBLxTyzCQ8TxLj4wV/tJ7inKF64ytg3TVQ/0aAK&#10;CoImPT7RoAVo0uMTDRpAx4DBAqOmFQ3agBQOBunBQqOmEw3aAhdNmF80aAdczGte0aARYCKdN0/z&#10;iAZNQEzKpb4nFg2aiBQYXjLhDdREokF7ghdNrH/jRNVFgw6ERh1XNKgRzqic4LcWDWoMChQ3U2xV&#10;bUSDjohrVbF6B1vWvqJBJ6RoWLawcaJBZ0Yq4CaMK3rohgZ+vaR8raSTFw1KCCGEEEIIIYQQQggh&#10;hBBCCCGEEEIIIYQQQgghhBBCCCGEEEIIIYQQQgghhBBCCCGEEEIIIYQQQgghhBBCyFGzWq2+gmVY&#10;ItS6FAm2F6XBgzk/P//so0ePvgg9efLkUxqcTJZlt/xSM5Cc99v379//gm5upZgH/K3BSaBMcEy/&#10;1I3Pg25OBvW22Wx+ov9NAuct+UGdfkmDGinE7VJnWkW22we3UR++LDS4TuxiVlg3SHcJInGwpk5l&#10;nzxtLJt92bV/E3ICW5/enTt3Pq3B0aASJY0rn0ZFH4t2sv07Gj2IpPEDv8/Z2c++rMFRSMW9udlk&#10;T6UsXvs0AkpeiwimkP0k/+kmxfFwXDnvZxrUiI/bpZi0AC7KpvqQ8AuNdmBMg4YUzEQLEr+XQV0L&#10;U1tT/mMtnP8UwyWstXD7GjRUGTBqNcyHt7YkFZzx8/0+lPTONDgKXDBu3/WVBjUi8cwMilazeKG6&#10;sij7r1YGhwjZU1yVLWq9wiWN/VXpm28cTFdsKxkFGUMc3bUVSS/ZoHLc75cLYv1r0VtyDm9olLzr&#10;cq1r9qKrcPsYVNLEYrZ5HvAvygHnXCxHlKsro1IlXermVpCO3wf7y/HWuqmTPgaVuB8gvy3q7OJx&#10;PM0vLsa7GpxzOE52jfQ0uGxQDerF4QDhykbl+ILxGdFNrUh6SQZ1xlu/0mO8hFl1UxCk2RUn1aCu&#10;5fTmxAVbKPAGJO6+pZJ9OnsZSXNvUKfsn7LfT3VzKz0N2hm3DVf/Lq+4KDW4BEyL89L/OqYyqAeZ&#10;8BntigskTpJBJZ5vrT+KMUYMKQZFAaMyNf6uVuAtIL4/TlcPg3PzcUUYS+Pfj+TYreNpIPGi6goU&#10;4g4yKC5apAPF9p45UxsUSJwLn9mmq8kjcaMNutmsMh9XzuddDR5MikEPrVP8MMbjzO3qA/9qcJCi&#10;QaWMHkv8F/r/V7LtaxotiMSZ3KA4N6QDddV5iTkMCg7HXe80KEiaQbPnmocPNMiEFIMeDNZv1gKV&#10;548FE2pwjaJBsY/olhz7pTt29rLNpBJncoMCpIG0oGiTHgoU66e7ZahDaissUDiRKIP6lgbSoCCS&#10;XpRBdeyZx5O039dgE2INWuzGpAJKNwGxFFsaOfcLDa5RjOcrW+J/T/7/d933bxL+Th65wqGVTxmD&#10;4kYs7A0I5667NAIPSTrFm9ertnPM8QbtUlcGJE6SQVGBPm0UtgbXkPSiDCrd6bd9PDFUpsEmxBoU&#10;RvHxui7oNgqV2Ni7hAwKZJjzI9n/HwhHXYhqY9I+Bu0STKq7tKL5DqTZ0IN7g+JfPaGgusZTkkaS&#10;QWMHzZJelEEl3ncP6bWPwVKJNajkIR9bw2Aa1AuUoR4v2aBA8ptPn7m8rP8s27+pm3J6tqCYvw16&#10;A6rmoQvUuU/bCx6seQGBbmO/MZPHHwyZ1aBWYlsbSS/KoJLeOz6e7PNjDTahZwsaffdexdeJqHFO&#10;tM2gQMJWsu3f2C7l8UdpEL6hm3oadPgYNETVqLgQdJNjLoNKvP2dvAYFkXhRBpUKwJMjPcn1Yw02&#10;IcGg+2FLzJgsBC5Wn0Zjtyd0GRTI/o+kfj9EHCmTncT7uoYfjUE9xR4Vx9TgWQ3a2Y0BiRdlUCBx&#10;/hWTZiqxBi2aRvJ9ocFJFE2OvzW4RtHITQYF6O4ljs6TZs/v3bv3Ofk7uq4KcUc1KPCeKOVrDoOi&#10;QBE35riSXoJBs1/4uH1bsBCxBgUSR8sB86BpN0owOIyg++ORX+MwIdagoDI//FzS/r07xrQGRXfe&#10;dk7wgjtWYQ54aoMik6g8H7ctw0DiRBtU4n5VKuBPLu3sr1Jxt3TTIFIM6kx2OD8NjsJ3vVBb6wlS&#10;DAokL/shlVdM/iTeYINWyqSxZ5Ht+ZO00rGmMigyiVbtkNG4FkbSizYo0EG379L+grGpbmpku119&#10;S/8MkmJQAHP5+KLO4QbKpmhO/K2bGnH7uPgxBgVSlj+X+P/1+5WM0IDEM2lBDz4Lp1M0cen8xzIo&#10;DgizoLKQtj+Oi1N/m6UJSS/JoED2eez3Eb3COEzys3+TySN5uAUT+zw3kWpQIHH3z9X1fGsmQhm5&#10;i/bwhAV/I1yjNII4fp9YgwI5318Wj6XBjUg8E4Oivv1xkaYG5+i5aOuZvS4Nz4rGaVOXgSVOfiIu&#10;rr8Sqmnk4XiBInpsJgWTbFAg+/1Q9im+95m/Cyr6nVTSHyQv+WNBSMLMDQok3UC3mpc3XpKWvFTL&#10;KX/lMWp6qq9Bz8/PPyPH/hX2Qx40uBGJt6/XNnWVIZB4+4tWVSuHms+0wIo7BZVi0KJwcGRC/hZj&#10;pr08AWTfXgYFWonIl3/bpybJ34uuCu5rUKBDjmrFlITyQQuju0SBi9zvn2JQj1wMv4k0lZlBAXwU&#10;3j/3yYVGO4AxGk42Qq1XNuKgafZCxXTtEwMMIRl/C+r7myT3nH6VuaHG+rdSOe+L3i11JS0U83B2&#10;dvZ5DU4CZQEjaQVJpeNnIOuLPhctkPTeOJR12u+BAC52lIH+t5ExfpOkQ7+Hrgzcc3zZv+KVGzf+&#10;D6ol2hog7d0XAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQDjUgmXWAwAAFgMAAAUAAAAZHJzL21l&#10;ZGlhL2ltYWdlMi5zdmc8c3ZnIHdpZHRoPSI0MS42OSIgaGVpZ2h0PSI1MS4zIiB2aWV3Qm94PSIw&#10;IDAgNDEuNjkgNTEuMyIgeG1sbnM9Imh0dHA6Ly93d3cudzMub3JnLzIwMDAvc3ZnIiB4bWxuczp4&#10;bGluaz0iaHR0cDovL3d3dy53My5vcmcvMTk5OS94bGluayIgb3ZlcmZsb3c9ImhpZGRlbiI+PGRl&#10;ZnMvPjxnPjxnPjxwYXRoIGQ9Ik0wIDQ2LjI1IDIuNjEgNDYuMjUgMi42MSA0Ni44IDAuNjEgNDYu&#10;OCAwLjYxIDQ4LjE2IDIuNTUgNDguMTYgMi41NSA0OC43MSAwLjYgNDguNzEgMC42IDUwLjU0IDIu&#10;NiA1MC41NCAyLjYgNTEuMDkgMCA1MS4wOSAwIDQ2LjI1WiIgZmlsbD0iIzVFNUU1RCIvPjxwYXRo&#10;IGQ9Ik00LjU5IDQ2LjI1IDUuNTkgNDYuMjVDNy4wOCA0Ni4yNSA4LjMxIDQ3LjA0IDguMzEgNDgu&#10;NjUgOC4zMSA1MC4zIDcuMSA1MS4xIDUuNTcgNTEuMUw0LjU5IDUxLjEgNC41OSA0Ni4yNVpNNS4x&#10;OSA1MC41NSA1LjQgNTAuNTVDNi42MyA1MC41NSA3LjcgNTAuMDkgNy43IDQ4LjY4IDcuNyA0Ny4y&#10;NyA2LjYzIDQ2LjgxIDUuNCA0Ni44MUw1LjE5IDQ2LjgxIDUuMTkgNTAuNTVaIiBmaWxsPSIjNUU1&#10;RTVEIi8+PHBhdGggZD0iTTEwLjc5IDUxLjEgMTAuMTkgNTEuMSAxMC4xOSA0Ni4yNSAxMC43OSA0&#10;Ni4yNSAxMC43OSA1MS4xWiIgZmlsbD0iIzVFNUU1RCIvPjxwYXRoIGQ9Ik0xNi41MiA0Ny4xOEMx&#10;Ni4xNyA0Ni44NyAxNS43IDQ2LjcgMTUuMjQgNDYuNyAxNC4xNSA0Ni43IDEzLjMyIDQ3LjYxIDEz&#10;LjMyIDQ4LjY4IDEzLjMyIDQ5Ljc0IDE0LjE0IDUwLjY1IDE1LjIyIDUwLjY1IDE1LjcgNTAuNjUg&#10;MTYuMTUgNTAuNDcgMTYuNTEgNTAuMTVMMTYuNTEgNTAuODZDMTYuMTQgNTEuMDggMTUuNjYgNTEu&#10;MiAxNS4yNCA1MS4yIDEzLjg2IDUxLjIgMTIuNzEgNTAuMSAxMi43MSA0OC43IDEyLjcxIDQ3LjI3&#10;IDEzLjg2IDQ2LjE1IDE1LjI5IDQ2LjE1IDE1LjcxIDQ2LjE1IDE2LjE1IDQ2LjI1IDE2LjUxIDQ2&#10;LjQ4TDE2LjUxIDQ3LjE4WiIgZmlsbD0iIzVFNUU1RCIvPjxwYXRoIGQ9Ik0xOS4xMSA1MS4xIDE4&#10;LjUxIDUxLjEgMTguNTEgNDYuMjUgMTkuMTEgNDYuMjUgMTkuMTEgNTEuMVoiIGZpbGw9IiM1RTVF&#10;NUQiLz48cGF0aCBkPSJNMjYuMDUgNDguNjdDMjYuMDUgNTAuMTEgMjQuOTEgNTEuMiAyMy41MSA1&#10;MS4yIDIyLjExIDUxLjIgMjAuOTcgNTAuMTEgMjAuOTcgNDguNjcgMjAuOTcgNDcuMjggMjIuMTIg&#10;NDYuMTQgMjMuNTEgNDYuMTQgMjQuOSA0Ni4xNSAyNi4wNSA0Ny4yOCAyNi4wNSA0OC42N1pNMjUu&#10;NDQgNDguNjdDMjUuNDQgNDcuNiAyNC42NCA0Ni43MSAyMy41IDQ2LjcxIDIyLjM2IDQ2LjcxIDIx&#10;LjU2IDQ3LjYgMjEuNTYgNDguNjcgMjEuNTYgNDkuNzggMjIuNDUgNTAuNjMgMjMuNSA1MC42MyAy&#10;NC41NiA1MC42NCAyNS40NCA0OS43OCAyNS40NCA0OC42N1oiIGZpbGw9IiM1RTVFNUQiLz48cGF0&#10;aCBkPSJNMjcuODcgNDYuMDIgMzEuNTEgNDkuODMgMzEuNTEgNDYuMjUgMzIuMTEgNDYuMjUgMzIu&#10;MTEgNTEuMyAyOC40NyA0Ny40OCAyOC40NyA1MS4xIDI3Ljg3IDUxLjEgMjcuODcgNDYuMDJaIiBm&#10;aWxsPSIjNUU1RTVEIi8+PHBhdGggZD0iTTM0LjI2IDQ2LjI1IDM2Ljg3IDQ2LjI1IDM2Ljg3IDQ2&#10;LjggMzQuODcgNDYuOCAzNC44NyA0OC4xNiAzNi44MSA0OC4xNiAzNi44MSA0OC43MSAzNC44NyA0&#10;OC43MSAzNC44NyA1MC41NCAzNi44NyA1MC41NCAzNi44NyA1MS4wOSAzNC4yNiA1MS4wOSAzNC4y&#10;NiA0Ni4yNVoiIGZpbGw9IiM1RTVFNUQiLz48cGF0aCBkPSJNNDEuMDYgNDcuMTdDNDAuODggNDYu&#10;ODcgNDAuNjUgNDYuNzEgNDAuMjggNDYuNzEgMzkuODkgNDYuNzEgMzkuNDcgNDYuOTcgMzkuNDcg&#10;NDcuNCAzOS40NyA0Ny43OCAzOS44NCA0Ny45OCA0MC4xNSA0OC4xTDQwLjUgNDguMjNDNDEuMTkg&#10;NDguNSA0MS43IDQ4Ljg4IDQxLjcgNDkuNjkgNDEuNyA1MC41NyA0MS4wMiA1MS4yIDQwLjE1IDUx&#10;LjIgMzkuMzcgNTEuMiAzOC43NSA1MC42MiAzOC42NSA0OS44NEwzOS4yNiA0OS43MUMzOS4yNSA1&#10;MC4yNCAzOS42OCA1MC42MyA0MC4yIDUwLjYzIDQwLjcyIDUwLjYzIDQxLjA5IDUwLjE5IDQxLjA5&#10;IDQ5LjY4IDQxLjA5IDQ5LjE2IDQwLjY3IDQ4LjkzIDQwLjI1IDQ4Ljc2TDM5LjkxIDQ4LjYyQzM5&#10;LjM2IDQ4LjM4IDM4Ljg2IDQ4LjA3IDM4Ljg2IDQ3LjM5IDM4Ljg2IDQ2LjYxIDM5LjU1IDQ2LjE0&#10;IDQwLjI5IDQ2LjE0IDQwLjgzIDQ2LjE0IDQxLjI3IDQ2LjQgNDEuNTQgNDYuODdMNDEuMDYgNDcu&#10;MTdaIiBmaWxsPSIjNUU1RTVEIi8+PC9nPjxwYXRoIGQ9Ik0xMS44OSA2LjlDMTIuNjYgNi4xMSAx&#10;My41NiA1LjQ5IDE0LjYgNS4wNCAxNS42NCA0LjU5IDE2Ljc3IDQuMzYgMTcuOTkgNC4zNkwzNC40&#10;NCA0LjM2IDM0LjQ0IDAgMTguMTIgMEMxMC41NyAwIDUuMzUgNi4xNSA1LjM1IDEzLjE2IDUuMzUg&#10;MTQuOTIgNS42OCAxNi42MiA2LjI5IDE4LjE4IDUuNjggMTkuNzUgNS4zNSAyMS40NSA1LjM1IDIz&#10;LjIgNS4zNSAzMC4yMSAxMC41NyAzNi4zNiAxOC4xMiAzNi4zNkwzNC40NCAzNi4zNiAzNC40NCAz&#10;Mi4wMSAxNy45OSAzMi4wMUMxNi43OCAzMi4wMSAxNS42NSAzMS43OCAxNC42IDMxLjMzIDEzLjU2&#10;IDMwLjg3IDEyLjY1IDMwLjI1IDExLjg5IDI5LjQ3IDExLjEzIDI4LjY5IDEwLjUyIDI3Ljc2IDEw&#10;LjA3IDI2LjcgOS42OSAyNS44MSA5LjQxIDI1LjI1IDkuNDEgMjMuNDcgOS40MSAyMy4yNiA5LjQx&#10;IDIzLjA2IDkuNDIgMjIuODggMTEuNjMgMjQuOTkgMTQuNjMgMjYuMzIgMTguMTMgMjYuMzJMMzQu&#10;NDUgMjYuMzIgMzQuNDUgMjEuOTcgMTcuOTkgMjEuOTdDMTYuNzggMjEuOTcgMTUuNjUgMjEuNzQg&#10;MTQuNiAyMS4yOSAxMy41NiAyMC44MyAxMi42NSAyMC4yMSAxMS44OSAxOS40MyAxMS41MiAxOS4w&#10;NSAxMS4xOSAxOC42NCAxMC44OSAxOC4xOSAxMS4xOSAxNy43NSAxMS41MiAxNy4zMyAxMS44OSAx&#10;Ni45NSAxMi42NiAxNi4xNiAxMy41NiAxNS41NCAxNC42IDE1LjA5IDE1LjY0IDE0LjY0IDE2Ljc3&#10;IDE0LjQxIDE3Ljk5IDE0LjQxTDM0LjQ0IDE0LjQxIDM0LjQ0IDEwLjA2IDE4LjEyIDEwLjA2QzE0&#10;LjYyIDEwLjA2IDExLjYyIDExLjM5IDkuNCAxMy41MSA5LjQgMTMuNDggOS40IDEzLjQ2IDkuNCAx&#10;My40NCA5LjQgMTEuNDEgOS42OCAxMC41NyAxMC4wNiA5LjY4IDEwLjUyIDguNiAxMS4xMiA3LjY4&#10;IDExLjg5IDYuOVoiIGZpbGw9IiM1RTVFNUQiLz48L2c+PC9zdmc+UEsDBAoAAAAAAAAAIQAprbci&#10;d14BAHdeAQAUAAAAZHJzL21lZGlhL2ltYWdlMy5wbmeJUE5HDQoaCgAAAA1JSERSAAAJxAAAApQI&#10;BgAAACD6qTAAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAAtHwAALR8BS0Al&#10;mwAA/6VJREFUeF7svQ+4ZEddp39RMNOdgBGDshIlQOb0EJUNgv5QWROVVVZZNwqRJHP/TcJGRMAo&#10;iCCB0yEg/1wDiysou0ZFYTN3QuTPJtN9w17ckNzuyeBk+g4EERldFFZQI7AKa9T86junLnem59t9&#10;b50+51TVOe/7PO8TSG5316mqc6pOnU9Xz51gZXjL3IHhA+hJqX9wIj2YXNPtdx5AxDhNe51lezo3&#10;i5X1rjoOYLGuDP7a/PONZnz9VlvzAAAAAAAAAAAAAAAAAADQKAjE+ZVAnDME4hDjlkAclqaMqTcf&#10;+jFb4wAAAAAAAAAAAAAAAAAA0EgIxPmVQJwzBOIQ45ZAHBbuymDD/PPn594/+jpb2wAAAAAAAAAA&#10;AAAAAAAA0FgIxPmVQJwzBOIQ45ZAHBbmyuBLxl+fu/nQd9paBgAAAAAAAAAAAAAAAACAxkMgzq8E&#10;4pwhEIcYtwTisBBXBn3j5bZ2AQAAAAAAAAAAAAAAAAAALATi/EogzhkCcYhxSyAOZ3Jl8Kfmn9fO&#10;3Tw419YsAAAAAAAAAAAAAAAAAADASRCI8yuBOGcIxCHGLYE4zO/gt+fefegiW6MAAAAAAAAAAAAA&#10;AAAAAAAKBOL8SiDOGQJxiHFLIA6dXRl8aO7A4Kq59IGvsrUJAAAAAAAAAAAAAAAAAAAwAQJxfiUQ&#10;5wyBOMS4JRCHbg7eOrd/7SxbiwAAAAAAAAAAAAAAAAAAANtAIM6vBOKcIRCHGLcE4nBHrgzXjUu2&#10;9gAAAAAAAAAAAAAAAAAAAHYIgTi/EohzhkAcYtwSiMNtXRm+bW7/8EJbcwAAAAAAAAAAAAAAAAAA&#10;AA4QiPMrgThnCMQhxi2BOJzs4Kj550/PPfDAg2ytAQAAAAAAAAAAAAAAAAAAOEIgzq8E4pwhEIcY&#10;twTiUHVl/XfnVu78HltbAAAAAAAAAAAAAAAAAAAAOSEQ51cCcc4QiEOMWwJxeIorw4+bf/783HsP&#10;t21NAQAAAAAAAAAAAAAAAAAAzACBOL8SiHOGQBxi3BKIw6+4Mlwx/qCtIQAAAAAAAAAAAAAAAAAA&#10;gAIgEOdXAnHOEIhDjFsCcWj8C+O1c+89fI6tHQAAAAAAAAAAAAAAAAAAgIIgEOdXAnHOEIhDjFsC&#10;cU13cGRu//BCWysAAAAAAAAAAAAAAAAAAAAFQyDOrwTinCEQhxi3BOIa6srgX8yYd8PcLUfOszUC&#10;AAAAAAAAAAAAAAAAAABQAgTi/EogzhkCcYhxSyCuga4MPjF38/AFtiYAAAAAAAAAAAAAAAAAAABK&#10;hECcXwnEOUMgDjFuCcQ1zr4Z655hawEAAAAAAAAAAAAAAAAAAKBkCMT5lUCcMwTiEOOWQFyDXFn/&#10;jbmbBhfYGgAAAAAAAAAAAAAAAAAAAKgAAnF+JRDnDIE4xLglENcI/9KMb784t7a2yx49AAAAAAAA&#10;AAAAAAAAAABARRCI8yuBOGcIxCHGLYG4mrsy+JAZ2y61Rw0AAAAAAAAAAAAAAAAAAFAxBOL8SiDO&#10;GQJxiHFLIK7Grgx/d+6WwZPsEQMAAAAAAAAAAAAAAAAAAHiAQJxfCcQ5QyAOMW4JxNXQlcF9czcP&#10;u3M33fVwe7QAAAAAAAAAAAAAAAAAAACeIBDnVwJxzhCIQ4xbAnE1c2X4YeOSPUoAAAAAAAAAAAAA&#10;AAAAAADPEIjzK4E4ZwjEIcYtgbg6OTgyd/PgXHuEAAAAAAAAAAAAAAAAAAAAAUAgzq8E4pwhEIcY&#10;twTiauLK4O1z7xom9ugAAAAAAAAAAAAAAAAAAAACgUCcXwnEOUMgDjFuCcRF7srgfnMsvzz3+3d8&#10;nT0yAAAAAAAAAAAAAAAAAACAgCAQ51cCcc4QiEOMWwJxUfuXczcfusYeEQAAAAAAAAAAAAAAAAAA&#10;QIAQiPMrgThnCMQhxi2BuEhdGd4zt3+41x4NAAAAAAAAAAAAAAAAAABAoBCI8yuBOGcIxCHGLYG4&#10;CF0ZrBp/yB4JAAAAAAAAAAAAAAAAAABAwBCI8yuBOGcIxCHGLYG46Hzn3MqdT7RHAVAL0rULzkpv&#10;65yX9vc8Jb1t99PkunSKB3c/P+3t7p5sd7Xzlm4/ufEr9pK3nvo3nWtPe5/bOhef4sHHnZ+uPfps&#10;WwwAAAAAAAAAAAAAAAAAKAUCcX4lEOcMgTjEuJWQiD2dm0WMgbiV4Zvmbh6ca48AIGjS91/wyBMB&#10;t97uy8xc4aXdfnK9Da+tdHvJmrn+3Gv81MnXI2/2Ol8y5TqelcuUb7XzFnNtzAJ1B5Onm2O4UI7H&#10;HhoAAAAAAAAAAAAAAAAAOEEgzq8E4pwhEIcYtwTiYnDwd+afL597861n2NIDeOe0wFsveau5ptxm&#10;vDcLmOnXnBr4KXPdfJatBgAAAAAAAAAAAAAAAADYFgJxfiUQ5wyBOMS4JRAXvH8yd+DQ1bbUAJWT&#10;9jvflPaSH+j2k5++rpe8yfzvgyd2U1OuJ02xsddNAAAAAAAAAAAAAAAAgFwQiPMrgThnCMQhxi2B&#10;uJAdfMaMS0+2JQYolfTYBV+T3po84bp+59J0tXOtuT68o9tL7u72ky+MXzeaLoE4AAAAAAAAAAAA&#10;AAAAABcIxPmVQJwzBOIQ45ZAXKCuDO6Yu+mup9vSAhTOq2/f/ajr+rt/1FwHXn5dv7M/7SUfH78+&#10;oC6BOAAAAAAAAAAAAAAAAAAXCMT5lUCcMwTiEOOWQFyArgz6czcdusiWFKAQ0t6eb+uudvZ2e8kb&#10;u73Oqjn/Pzt+PcCdSSAOAAAAAAAAAAAAAAAAwAUCcX4lEOcMgTjEuCUQF5grw/fMvfvu77KlBMhN&#10;elvnvLTfeW63n9xozvU/GT/3Mb8E4gAAAAAAAAAAAAAAAABcIBDnVwJxzhCIQ4xbAnEBefPwv8/d&#10;cve32xICOJGuXvAt6W3JT5rz+j91+8md5p//fPK5jsVJIA4AAAAAAAAAAAAAAADABQJxfiUQ5wyB&#10;OMS4JRAXioPfnjuwvtuWDmBb0v0XfE3a2/19aS95SbfXubnbS/5SO8exeAnEAQAAAAAAAAAAAAAA&#10;ALhAIM6vBOKcIRCHGLcE4kJw8Na5mwfn2pIBTCRde/Quc84+q9vrvN2cv58aP5+xGgnEAQAAAAAA&#10;AAAAAAAAALhAIM6vBOKcIRCHGLcE4rz7q3PvHn69LRXAafzS+3Y/qrva2Zv2O/+12+v8qXYeY7US&#10;iAMAAAAAAAAAAAAAAABwgUCcXwnEOUMgDjFuCcR59TVz7z3ctiUC+App77Hf0D2YPDvtJ2/r9pI/&#10;1s5d9CeBOAAAAAAAAAAAAAAAAAAXCMT5lUCcMwTiEOOWQJwHVwZfNp//irk0/SpbGgAznl7w8Fcc&#10;7Dyz2+u8pdtPjmnnK4YhgTgAAAAAAAAAAAAAAAAAFwjE+ZVAnDME4hDjlkBcxa4M75/bP7jGlgJg&#10;Lu3t+bbuauct3V7nc9o5iuFJIA4AAAAAAAAAAAAAAADABQJxfiUQ5wyBOMS4JRBXoSuDv5/bv/4i&#10;WwJoMNf3ksd0+8lPmzH0vWkv+Uft3MRwJRAHAAAAAAAAAAAAAAAA4AKBOL8SiHOGQBxi3BKIq0jZ&#10;Ge7A8KX206GhXNfv/HDaS95k/Jh2PmIcEogDAAAAAAAAAAAAAAAAcIFAnF8JxDlDIA4xbgnEVeXg&#10;lfaToWG8qv/43eY8e2Ha79za7XX+RTsPMS4JxAEAAAAAAAAAAAAAAAC4QCDOrwTinCEQhxi3BOIq&#10;cGXw6rk0/Sr7ydAQ0t6eb+v2krcav6idexivBOIAAAAAAAAAAAAAAAAAXCAQ51cCcc4QiEOMWwJx&#10;JbsyfMPcjWu77KdCzflPd53bSnu7LzPn1rvMufUP4+cb1kMCcQAAAAAAAAAAAAAAAAAuEIjzK4E4&#10;ZwjEIcYtgbgSXRm8ae4P7n2o/USoMa++ffej0tXked1+0tPOM6yXBOIAAAAAAAAAAAAAAAAAXCAQ&#10;51cCcc4QiEOMWwJxJbky+PW5dw+/3n4a1JT01uQJ3V7yirSXHNbOL6ynBOIAAAAAAAAAAAAAAAAA&#10;XCAQ51cCcc4QiEOMWwJxZTh4+9zNd/8r+0lQQ9LVzsXdXueGtN/5pHZeYb0lEAcAAAAAAAAAAAAA&#10;AADgAoE4vxKIc4ZAHGLcEogr3N+ZO3Dno+2nQM1Ie8kPXNdP3tbtde7TzidshgTiAAAAAAAAAAAA&#10;AAAAAFwgEOdXAnHOEIhDjFsCcYX6rrkD67vtJ0CNSHu7vy/td36t2+t8TjuPsFkSiAMAAAAAAAAA&#10;AAAAAABwgUCcXwnEOUMgDjFuCcQV5eBmM4Z8q313qAnpwc73pL3kTd1+8mnt/MFmSiAOAAAAAAAA&#10;AAAAAAAAwAUCcX4lEOcMgTjEuCUQV4Arw3vnfv/wOfadoQZct5p8Z9pLfiXtd/63dt5gsyUQBwAA&#10;AAAAAAAAAAAAAOACgTi/EohzhkAcYtwSiJvVwd1zNw9+wL4rRM6rVs9/ojkvXpv2O58cP1cQNyUQ&#10;BwAAAAAAAAAAAAAAAOACgTi/EohzhkAcYtwSiJvBlcEn5m4aPMu+I0TM9Qcf981pv/NLaS/5mHae&#10;IJ4sgTgAAAAAAAAAAAAAAAAAFwjE+ZVAnDME4hDjlkBcTlcGf2vGjP9o3w0iJV276MHmPNjX7SVr&#10;4+cG4iQJxAEAAAAAAAAAAAAAAAC4QCDOrwTinCEQhxi3BOJyujL8RftOECnpavL0bj/5fe28QJwm&#10;gTgAAAAAAAAAAAAAAAAAFwjE+ZVAnDME4hDjlkBcHgevs+8CEXLtwd3/Ou0lv2L6/me1cwJxOwnE&#10;AQAAAAAAAAAAAAAAALhAIM6vBOKcIRCHGLcE4lwd/ObcTXc93L4LRMRr/tf5jzB9/kXGe04+BxBd&#10;JRAHAAAAAAAAAAAAAAAA4AKBOL8SiHOGQBxi3BKIc3Jl7t13P86+A0REelvn4m4/2dDOAURXCcQB&#10;AAAAAAAAAAAAAAAAuEAgzq8E4pwhEIcYtwTidujK8ANz//3O77SvhkhIb0+ekPaS/9ztJ3+v9X/E&#10;PBKIAwAAAAAAAAAAAAAAAHCBQJxfCcQ5QyAOMW4JxO3IP5pbGfyQfSVEQLp20YO7vc5PmT5+aLzP&#10;I84qgTgAAAAAAAAAAAAAAAAAFwjE+ZVAnDME4hDjlkDcNq4M/mxu//pl9lUQAelq8tRuP7lR6++I&#10;RUggDgAAAAAAAAAAAAAAAMAFAnF+JRDnDIE4xLglELeNNw2eZV8BgfPaO77967q9zi+k/eRjWl9H&#10;LEoCcQAAAAAAAAAAAAAAAAAuEIjzK4E4ZwjEIcYtgbgprgyut38NgZP2d/9It5fcrPVxxKIlEAcA&#10;AAAAAAAAAAAAAADgAoE4vxKIc4ZAHGLcEoib6O/MvXv49favIVDStYsenPZ2d7u95H6tfyOWIYE4&#10;AAAAAAAAAAAAAAAAABcIxPmVQJwzBOIQ45ZAnOoH51YOPdH+JQRKetvup6X9zru1fo1YpgTiAAAA&#10;AAAAAAAAAAAAAFwgEOdXAnHOEIhDjFsCcaeNA8fnDgwusX8FAbL/gUu/2vTbF6b95GNan0YsWwJx&#10;AAAAAAAAAAAAAAAAAC4QiPMrgThnCMQhxi2BuJPHgMG/zB049LP2LyBA0luTJ6T95G1aX0asSgJx&#10;AAAAAAAAAAAAAAAAAC4QiPMrgThnCMQhxi2BuFP8VftfIUDS3u7LTJ/9X+N9GLFqCcQBAAAAAAAA&#10;AAAAAAAAuEAgzq8E4pwhEIcYtwTirPsHN8/tv+Nb7H+FgEjXLnhk2u+8qttP/kbrw4hVSyAOAAAA&#10;AAAAAAAAAAAAwAUCcX4lEOcMgTjEuCUQJw7unnv34afa/wIBkfaSH+j2kpu1vovoSwJxAAAAAAAA&#10;AAAAAAAAAC4QiPMrgThnCMQhxi2BuOFn5/YP99p/CwHR7e/+j91e5yNav0X0KYE4AAAAAAAAAAAA&#10;AAAAABcIxPmVQJwzBOIQ45ZA3PpL7b+BQEjfm5yT9pJXp/3k/2p9FtG3BOIAAAAAAAAAAAAAAAAA&#10;XCAQ51cCcc4QiEOM24YH4lbs/4NASG/f8x3XrXZ+V+uriKFIIA4AAAAAAAAAAAAAAADABQJxfiUQ&#10;5wyBOMS4bWywY//6ZXP7186y/w8C4Lre7h83ffIPx/soYmgSiAMAAAAAAAAAAAAAAABwgUCcXwnE&#10;OUMgDjFuCXZACKR9GUuSP9P6KGJoct0EAAAAAAAAAAAAAAAAcIFAnF8JxDlDIA4xbgl2gE9e/v7H&#10;P7rb69yg9U3EUOW6CQAAAAAAAAAAAAAAAOACgTi/EohzhkAcYtwS7ABfpLd1zuv2kru1fokYslw3&#10;AQAAAAAAAAAAAAAAAFwgEOdXAnHOEIhDjFuCHeCD63q7f7zbS9a1PokYulw3AQAAAAAAAAAAAAAA&#10;AFwgEOdXAnHOEIhDjFuCHVA1aT95TtpLPq71R8QY5LoJAAAAAAAAAAAAAAAA4AKBOL8SiHOGQBxi&#10;3BLsgCpJe8lLur3kr7W+iBiLXDcBAAAAAAAAAAAAAAAAXCAQ51cCcc4QiEOMW4IdUAXpwQsebvrb&#10;68f7H2KMct0EAAAAAAAAAAAAAAAAcIFAnF8JxDlDIA4xbgl2QNm8qv/43d1e5+1a/0OMUa6bAAAA&#10;AAAAAAAAAAAAAC4QiPMrgThnCMQhxi3BDiiTtH/+U9J+591a30OMVa6bAAAAAAAAAAAAAAAAAC4Q&#10;iPMrgThnCMQhxi3BDiiLtL/7R7q95INav0OMWa6bAAAAAAAAAAAAAAAAAC4QiPMrgThnCMQhxi3B&#10;DigD06+e1e11jmp9DjF2uW4CAAAAAAAAAAAAAAAAuEAgzq8E4pwhEIcYtwQ7oGjSfucK07fuHe9r&#10;iHWR6yYAAAAAAAAANIGlpaWzRft/AQAAAABmgECcXwnEOUMgDjFuCXZAkUh/6vY6f6r1NcS6yHUT&#10;msDS0t6LFxcXjhiPT3NhYaFrX1Ib5GHP4uLiDeb4tjn+xVvM315oXwYFIXUqdWvq2NT/4g32XzeG&#10;paWFa7Jj1/rcptL35i+xL4GCMH3vkab+37G0tPgner0vHM/+2+It8/Pz59uXQUGY+n+KPffVut/U&#10;tMHd5u9ebF/WaKQeTJ2sj9fRuKbO3if1a18GBSHXDNMG75p2zaiL9rx7lj10KAjTh3Y456xUmX+Z&#10;a/EJb5S5vsxNTFmZ8zYAaWczx1yWts/6wsJ95vx/4GSzfrJ4S9Y3mI+GjGmnZ5n22m6eIOc886qC&#10;8XR9l89ak/PzpHN0WdZ2THnOs0UD8IqMM1kfXVir43oi7JyT1p3vq8iTrpMnrpV2nvuV6yTB/0oh&#10;EOdXAnHOEIhDjFuCHVAU6eqeq7u9zqe0foZYJ7luQt2xixKnPfyY7HytzglZuNaP83SzemJxuSiy&#10;BwcnHryfXMdr9j/XnuyB86l9bLp7L7YvhQIwfW1dr+fTzfrp0i77UpgRuY6aev3ieD1Ps+kPUMxY&#10;9VqtXqZ4v6mzJ9uXQwGY68ARpZ5rLuNOkcgDYb2ew9T0+fuyMp8IyDH/rQky/5YxdZZrWnb/RGgy&#10;JLKH+3p76S48174UCsBlTaEqx67hnK9QOTJ3yO6jt/olobhmYvuCw7pzNZoySVDOXL/nL5H5kS0u&#10;lAKBOL8SiHOGQBxi3BLsgCJI+3ueb/rTX433L8Q6ynUT6o5rKEcWDOxLa8H4At32LlxjXwozki06&#10;nV7Hdetjk8geUJx+/JNk8bg4Lr/88nO0Op4m4aLiMH3/xVodT9NcF760tLT0SPsWjUJ2KDR1cP94&#10;nWzvwkvtW8CM2DZQ6rjeygMiWwUwI/KQTavjmDT94UZ5oGkPCSIjexh9Ygerwh5Im/c6UrcvS8WK&#10;GfPforXRFN9nXwoF4L6mUL1y7ss1wFwLCMdBJcj6hdYXmUs0D9d1Z1+aa6T8OgPzmlIgEOdXAnHO&#10;EIhDjFuCHTArr+x3XtTtde7T+hdiHeW6CXUnWxTVFwM05cGHfWkt0I5xugTiikIWmvQ6PtHPah+K&#10;yx4i6sevKQ+i7UthRmQRXqvj6bJTUlGYvvwsvY6nK+OVfYtGIee+Vh/baV73HPsWMCPy8Fir47rL&#10;uFMc+cadMDX94hbGxHgwfW/zpxxL25lF5u0EHPziOldowr1WlWh1HLLZfSihDygPGRMmjTvML5tH&#10;LIG4k83mu/xUfHEQiPMrgThnCMQhxi3BDpiFbm/3y0w/+vvxfoVYZ7luQt2RByTazf8kZfHUvrQW&#10;aMc4XQJxRTEtECfWfaE0exChH7smC8fFkS+YwMP/olheXt7t2v8zF/7CvPZ77Ns0AjleOW69PiZr&#10;6vfjpp+zA0hBSF1q9Vx3GXeKI9+4E7bsXBs+cu3KHujqbVi83Cf5Qq7XepvomnkCgbgC0eo4Fk3f&#10;YTdYKJzJu8NtSoi6ScQYiNtUxksCxEVAIM6vBOKcIRCHGLcEOyAvXP+xqXLdhLojC6DaTf8kJcRg&#10;X1oLtGOcLg96imK7QJxY5wV610CQPOiyL4UZyRdMIBBXJKY//5Jez9Nt2kM71zF6y4XX2LeAAiAQ&#10;B7NSx0CcSKgmXGSebdqntF3hJtm0cToU5HqttcckOXeLRavj2CTkDEUhc57txh/mmM0i5kDcptn6&#10;HV84yw+BOL8SiHOGQARi3BLsgDyYvvNy4z+f3JcQmyLXTag7rg/bZRHAvrQWaMc4XQJxRbGTQFxm&#10;Pes8W1DTjleXRePiIBDnH3aJ2x52hwsHqU+trusu405x5Bt34tBcc45zzQkLX2G4TWV8t0WBiiAQ&#10;5xetjmNUzl1z/eAnAmEmtt8dblN2iWsKdQjEbZqtoS+dbQ8NdgyBOL8SiHOGQBxi3BLsAFfSXvKS&#10;tN/5stafEJsg102oOwTi9OOcLIG4oth5IE6s308UZA8ctGPVJZhQHPmCCQTiisb0aXaJm4Lr+Lwl&#10;u8MVjYR99Lqut4w7xZFv3IlHM6c5bg8VPCPXK9Me3sJwm5oyELiqELlea+0wSdqnWLQ6jlnGf8iL&#10;zHd2OgbRz5pDnQJxW/Izqm4QiPMrgThnCMQhxi3BDnCh20t+zvhFrS8hNkWum1B3XB+4LxKIIxBX&#10;EG6BOLFeC05yLunHqcuCcXEQiAuD5eXL2SVuAuwOFxZSp1p9113GneLIN+7Epbn+ELDxjFyrTDt4&#10;D8NtyjWkOqSutTaYJOdrsWh1HLvZtYQ5Jbix893hNmWXuCZQz0Ac8xw3CMT5lUCcMwTiEOOWYAfs&#10;lPTg7uenveRvtX6E2CS5bkLdMTfwBOKcJBBXFO6BOLE+oSQ5l/Rj1GWxrTjyBRMIxJWB6dcv0+t7&#10;ujJ22beoJa5j85bsDlcGcv7r9V1vGXeKowmBuEzmyb4wfexs17llNfLzi1Ug12u9/nUJxBWLVsf1&#10;kes67AyZ62RBSq0f6TLXbAZ1DcSJ2dyL8PD2EIjzK4E4ZwjEIcYtwQ7YCaafPKvbS+7X+hBiaZ7o&#10;c8nxr9hL7jauTbSfbGz9vfJ+Bcl1E+qO60N3udm3L60F2jFOlwXhosgXiBPrEUxyfWjJYnFxEIgL&#10;h6uumj/f1O8fnV7f21nfXeLYHS48mhqIM/3welsFMCP5xp1YZbcXH7jvylONWTiCPlE2BOL8otVx&#10;naS/wE7IPw4xRtSdOgfitmS9aDoE4vxKIM4ZAnGIcUuwA7aDMBwWb/IZ06fWzf9+l/G1MpeQa1F6&#10;2+6npf3Ok9PbOuela4/elfXA2UjXLjjrxPuJ/T1PMf+8+MTnyOf1O8/triZvNGW45USYrtf50lYZ&#10;J8t1E+oOgTj9OCdLIK4o8gbi7IO16EMfci5pxzdJAnHFkS+YwAJnWZi+zS5xJ+E6Lm/J7nBl0cRA&#10;nBmjPrN3795zbRXAjOQbd+KU+Ur1SP/K5sd6m/iWPlE+Usda3U/S9BcCTgWi1XHdpM/ANGYZhxgj&#10;6k8zAnHiPM+QJkIgzq8E4pwhEIcYtwQ7YBrpavLUbi/5otZ3EKfa63zO/PO27mrnBgmemfnC0417&#10;igq6lUV66/nn2mDexLAc102oO64P3hcJxBGIK4j8O8Sd6IfRh+LkXNKObZIsFBcHgbiwmJ9nl7hN&#10;8u8Ot8jucCWSJxAn8yvZKSNGTdmff/nll59jDx8KIM+4I+O+1j5FKv1UPkeCDloZ8stuL1VSRPuZ&#10;9zgu/SF7aD1/iczTsz5SVN+gT5SJnMd6vetKu9qXQgFodTxNqf/x67Grm9du4xFjJYFY+SxzLp9t&#10;DxvgK0if1PrMzmWMqDN5AnHj1zxXT7pGise1zyhH1ox1CMT5lUCcMwTiEOOWYAdMgjAc7kjZPVB+&#10;yrSf3HhipzcJk60ltXxY8pWw3MHHnW//FUAtyR58aDfxurIIal9aC7RjnC6LG0UxSyBONH0x6lCc&#10;nEvacU1SFvTsS2FGZMFdq+PpEogrE9O/2SXO4Domb8nucGUiY41e79MkoAhb5Bt35i+xL6+MrJwL&#10;18z64JA5S3Xkuz5lylxaHhpvd72SfpF/fNqUe6gykXNOr3dd0/YE4gpEq+PplnM+bF3DF2/RP3d2&#10;s/GBUBxskY0Rs4UymTfUG7kuae0+SelP9qWFI/PrLDBXXkhO3t9+HHwFAnF+JRDnDIE4xLglEAca&#10;1/WTH0z7yWGtz2DD7XXuM66m/c4vp/09P5GuXvAtttsAQE1wfbixSCCOhzkFMWsgTox5QV7OJe2Y&#10;JskicXFkD4v0ep4sgbgyYZe4mXaH+5OFhYUn2reBEjDXDAJxMBP5xp3qA3En4/rw8mTlQaYcs30r&#10;KJEs0Ka3wzSzeahbG8l1LZt76+85Xe6hykTuE/R61zXtSCCuQLQ6nm4154OMI7Lek12TtXLkU64f&#10;9iMACtgdblPmDXXFdU4p1yz70lLJ5ucnvghS8E7JIj+feioE4vxKIM4ZAnGIcUsgDsa5dvX8J6a9&#10;pK/1F2ygveTvjR80feJX0t7uy9KDF7A7GkDNIRCnH+dkeZhTFEUE4kTTJ6MMxcm5pB3PJAnEFUe2&#10;8KnX82QJxJXN4uJ8o3eJcx2Pt1z4ZfsWUBISAtHrfpoE4mCLfOOO30CcIP1YHkrq5dtOHgRWQTYP&#10;1up/srPMneV15vVOD46zOS87SpWJ3CdodT9JaUP7UigArY6nW/2agmsgZTvpQyDI/Mb0hUICl6x3&#10;1BfX64/0KfvSysjmvG5j6fb6n8uHA4E4vxKIc4ZAHGLcEoiDk5Hdvky/eNd4P8Emmfyj8a60n/zn&#10;dHX3Ynr7+RfY7gEADcH1Abw80LAvrQXaMU6XQFxRFBWIE2Psl1Jm7VgmyQJxccjCvVbH0yUQVzZN&#10;3iWO3eHCRh6QaPU/XQJxsEW+cSeMh2j5+j8/F1UF0ke0ut/e2eY0pk9IKG5HAQjzd2vS/+1LoSRc&#10;H+JLu9iXQgFodTxdf2sKrsGUadKPoLjd4TZlvKgjrtcdmWPYl1aOzJHM5+fcDVeTdaQMAnF+JRDn&#10;DIE4xLglEAcnY/oEYbgm2ut8rttPbpTrQfr+Cx5puwMANBQCcfpxTpZAXFEUGYgTY1uQl3NJO45J&#10;EogrjnzBBBYyq8BcY1+q1/90ZSyzbxElrmPxluwOVwX5AkEE4mCLfONOOLtK5AlQ+HyY2RTM2HGL&#10;VvfTLGq83G4eL+2f9Rt2hqsCuU/Q2mGSsd03hY5Wx9P1u6Yg56Vrn5ks6yNNReY22bVe6xf5lH5p&#10;3x5qhOs8MoQ5pMxzTDlmDsZl5whBTwJxviUQ5wyBOMS4JRAHm6T9zqu0PoI1tdf51HWryW+Zdr8i&#10;7T32G2w3AAAgEKcc43RZ8C2KogNxoumf0TzckXNJO4ZJsjhcHPmCCQTiqsD088cZP6y3wTTj3SUu&#10;7+5wRnaHqwhzzSAQBzORb9wJKRC3dLZexu0kDFUmrnPJzOIeyk76fJmPF/k5sD1yn6C1xSRjumeK&#10;Aa2OpxvGmoLc3+jlc5X7pCZS/O5wmzJ+1I0YA3GCzGOzOY1ezp3KmCsQiPMrgThnCMQhxi2BOBDs&#10;tfzL4/0Da+ffd3vJe7oHOy8wbb7HNj8AwCkQiNOPc7IE4oqijECcGMtik5xLWvknSSCuOGSRXavj&#10;6fKgpyrMdbZRu8S5jsNbsjtcVZhrBoE4mIl84044gTgh37WKsbNMzFzSaecS04aFPgsb79emPCd2&#10;hbP/GSpE7hNObovtjOV+KRa0Op5uOOeJzFdcryXjZuc+AegmIdf/rN31PjGLcj2zHwM1Qa55WltP&#10;UvqWfWkQ5L9f31ICpPbtGgqBOL8SiHOGQBxi3BKIg24/WUj7yae1/oG18Q7Tzukresn32mYHAJiI&#10;6439IoE4HvIURFmBODGGRVQ5l7SyT5KF4eLIF0zgoX5VmL7emF3i2B0uDuRhsdIG20ggDrbIN+6E&#10;FYiT8ujlnCbz5rIwfSrHrn3F9ykpR7ZL0ImfR2VXH0/IfYLe5rrmPoRAXIFodTzdsK6Nch673puO&#10;a/ogz9obRHm7w23KeFInsjmC1s66oQXiBNdj0G3y/SGBOL8SiHOGQBxi3BKIazayS1i3l3xR6xsY&#10;ub3OfaZt35quJk+1zQ0AsCMWCcSpxzlZHuwVRZmBOFH6tv2oICEQ5w9ZYNfqeLoE4qrEXGsbsUuc&#10;6xi8JbvDVYk8vNDbYZoE4mCLfONOaIG4PAEs5s1lke+6xFymrsh9gt7mugTiikWr4+mGeW00/egW&#10;vbw7NaxxC8pB5jQSWNL7QDGy9lEv5JqntfMkQwzECTL3mqXvm9cet2/VQAjE+ZVAnDME4hDjlkBc&#10;c0lvTZ5g+sAHxvsERu3/SfvJ78l5/erbdz/KNjUAgBOuD+PNDTyBOCiEsgNxmeG2l5xLepl1WRQu&#10;jnzBBB4iV4np748z50itd4ljd7h4yBc8IRAHW+Qbd8ILFsiDPL2suvw8VHnIvESr8+my405dkfsE&#10;vc11zblMIK5AtDqebsj3qPlDcaZfBRligWIpf3e4TRmz6oJc8/Q21g35WpLvvvBkm7qmTCDOrwTi&#10;nCEQhxi3BOKayetWH/u1aS/5La1PYHyatvy4+edr037nybaJAQByQyBOP87JEogrimoCceJ8kPNf&#10;OZf08uoSiCuOfMEEAnFVY663td4lznX83ZLd4aom34MPAnGwRb5xJ8hA3JpeVl3mLuVBIA5ORs41&#10;vc115Vy2L4UC0Op4umGvKbjep54sQeh6I+OI6R+l7g63KXOI+iDXPK2NJyl9zL40SPLNwTKz86eJ&#10;8zECcX4lEOcMgTjEuCUQ10y6/STV+gPGZdpLjnV7nevS25Mn2KYFAJgZ1wfysjhqX1oLtGOcLoG4&#10;oqguECeGF4pzfdDAgnBx5AsmEIirmn379j3WXHMP6+0xzfB3iWN3uLgw1wwCcTAT+cadWgTiePZS&#10;Esxl4GQIxPlFq+Pphr2mYK4vZ5s+4rQj6KbmdQ0NezSD6naH25S+VAfkmqe3r65cR+xLg8X1mE62&#10;mWt7BOL8SiDOGQJxiHFLIK55SJt3e537tP6AsZh8uHuw83IzBu+xzQoAUBgE4vTjnCyBuKKoNhAn&#10;hvUQUM4lvZy6BOKKg4fI8WD6/S/q7TFdGdvsWwSJ69i7JbvD+cBcMwjEwUzkG3dCDMQRugkF06fO&#10;1up8utzH1BXOTb9odTzd8M/FfONWJrvE1RPpExJU0tp8mtlr8oWH5NpmPx4ixrX9pc/YlwaN6Z+5&#10;fmI6OyeaFvYkEOdXAnHOEIhDjFsCcc3iuts732/a/Z7xfoCR2EvW037nxen7dz/WNikAQOG4PpQ3&#10;N+4E4qAQ8gTipP9p/37nhhNqcj0WFoOLI98DHgJxPqjjLnHsDhcf5ppBIA5mIt+4E2QgzunBn5nr&#10;ELopEa3OpyntZ18KNUPuE7Q2nyTnZrFodTzdONYU5P5HL/90Tf+KIswCbuTdHS57Xf5dB2UOZYsA&#10;kSLXPL1tdWO6hpiy5lqjbF5wmECcXwnEOUMgDjFuCcQ1h3R192O7veQ9Wj/A4P1Dc66+8NW3736U&#10;bU4AgNIgEKcf52QJxBVFvh3iTiykOn8redPstWGEFFwXzgjEFUe+YAKBOF+Yvl+rXeJcx90tl9gd&#10;zhMybuhtMk0CcbBFvnGnFj+ZytylRFzbI5NgQR2Rc01vb13pO/alUABaHU83njUF1761JesmdULG&#10;jmwtRWvryWavWTo7e498vxDAXCJ+6hyIk/6tHcN2xnSMxUAgzq8E4pwhEIcYtwTimsH+/Zd+dbeX&#10;vEXrAxiwvc5q2u889zW3nv8I25QAAKXj+mDe3LQTiINCyLMgmr0u32LspnZR1ntQQc4lrXyTZCG4&#10;OKQPaXU8XQJxvti374ra7BLH7nBxImOG0ibbSCAOtsg37gQZiHOduwT989Wxk2e3HtMmPA+rIXKf&#10;oLX3JM25TCCuQLQ6nm48awpm/CLsATPtDmff4kRfMv2CXeIaiFzz9HbVje364ToGb9mk9WUCcX4l&#10;EOcMgTjEuCUQ1wzSg7ufr7U/hmqyYcbX4Ba7AaAZyIMq/cZcVx6E2ZfWAu0Yp0sgrijyBuIECRpo&#10;/32nygKbvId9Oy/IuaSVbZKyyGZfCjMiC+paHU+XQJxPTP+vxS5xrmPupuZ1r7VvAR7IN+YQiIMt&#10;8o07QQbinB5kh3YNrhumX+UKqoTYt2A2zLlGIM4jWh1PN641hbxhKBn77FtAxEg7ZusnWhtP1q65&#10;nNgdbpM8a0CiXOPsW0CE1D0QJ/085znSoLGYQJxfCcQ5QyAOMW4JxNWftN95creX3K+1PwZmL/mi&#10;jKvp2kUPzloPAKB6XB/Omxt2AnFQCLME4oSlYkJxpyzQVomcS1q5JskicHHIor5Wx9MlEOeTOuwS&#10;l393uIVPsDucX/KNNwTiYIt8405YoaV85wHz5rIx80nn3XayOTDzmjpBIM4vWh1PN65ro7n+59rZ&#10;i/vXelDE7nCb5O1LmQQsY0WueXqb6so8xb40GvKGPZvTrwnE+ZVAnDME4hDjlkBcvXlVf/fj037y&#10;P7W2x4DsJf9ozsXfvG51z3fbpgMA8AaBOP04J8uDvaKYNRAnyMM87e92arYY6ycUJ+eSVqZJ8kCh&#10;OGTRUavj6fLg2Dem3V6it810ZZyzb+EV1/F2U/M6dofzjOl7BOJgJvKNO6EF4tweZmbOswZZMvna&#10;JTOU8RFmR+4TtDaepLkPIRBXIFodTze+NYU89+4xhlrgVGT+Iu2ote80s9fo6yx5g0NynbNvAZHR&#10;hECcYMqdI+zZlDVmAnF+JRDnDIE4xLglEFdv0n7n17R2x3A05+DtaS+Zt00GAOAd1wf05gafQBwU&#10;QhGBOKGAUJyXPi2fq5VnkiwAF0e+YAKBON/Mz88/xrTF3ae3zXb63yVult3h9u7d+x32bcATEm7T&#10;22eaBOJgi3zjTliBODNvWdPLOU12cykbU8c5fzY1M3t4S3AxdgjE+UWr4+nGuaaQXS+045km86GY&#10;KXJ3uE1k3MrXl0TmFTEi1zy9PXVN/4gyEJcvOLzYkJwSgTi/EohzhkAcYtwSiKsv3X7y091e51+0&#10;dscA7CXH037yynT1gm+xTQYAEAQE4vTjnCyBuKIoKhAnyENj7e93qo+HQnIuaWWZJIG44pCFdK2O&#10;p0sgLgRM20W5S5zrWLupeR27wwWAPMzV2me6PACGLfKNO+EE4vJ8+UAedtuXQ8nkHWNOVtqLYFy8&#10;yH2C1q6T9HHvU2e0Op5urIG4PNca1k9iReYu5lpR6O5wm+RZCxLlWmffAiKiOYE49y8pxHqs7hCI&#10;8yuBOGcIxCHGLYG4enJdf89FaS85prU5BmCv8zvpaoeHqAAQJK6LmuZmnUAcFEKRgTjBdZFtXNO3&#10;K30wJOeSVo5JsvhbHPmCCQTiQiDGXeLYHS5+zDWDQBzMRL5xJ4xAnDzcc52ziGbewnOXipA20tog&#10;j6atCcZFiNwnaO05yarve+qOVsfTjXNNQcYl/Xgmy1gQL2XsDreJnVuwS1xDcF2rM30j2pCYjK/a&#10;MU23CWtNBOL8SiDOGQJxiHFLIK5+vOzW8x/RXe3cpLU3erbXuaPbS65KH5j7KttcAADBQSBOP87J&#10;EogriqIDcYJrfx63yodDci5pZZikPOiyL4UZyRdMIBAXCubaEdUucXmvS+Z17A4XCOaaQSAOZiLf&#10;uOM/EGfKfbbMP/TybSdz5irJM6+epjyMlve0bw+B43qeVnnP0wS0Op5uvNfH7NqgHZOu/L19KUSE&#10;zFtc21rMXjN9d7hN8o5bcr2zbwGR0KRAnOuxZjZhzkwgzq8E4pwhEIcYtwTi6ke3n6RaW6M/017y&#10;6W4vec21/cfvts0EABAsrg/qFwnE8XCvIPIsgNqXTiX/g9vMqhZY5VzSPn+SLPwWR75gAoG4UIhp&#10;l7hZdodbXmZ3uFAw1wwCcTAT+cYdv4E4eaBt5h636GXbiezgUjWztddkzft6/dlx2B65T9DabpLm&#10;PoRAXIFodTzdmANxee61mRPFRpm7w22SzTPYJa4JyDVPb0fduANxeX42tQk7aRKI8yuBOGcIxCHG&#10;LYG4epH29zyl20vu19oaPdnr3GHGyj1ZCwEAhI884NBuyCdJII5AXFGUFYgT8i3UbynnhX2r0iAQ&#10;5w9ZQNfqeLoE4kLCXD+i2CXOdYzd1LyO3eECQh7kau00XR7+whb5xh0/gTh5kCcPtPM/pD5xv0DY&#10;xgPSdvIQWWuTIqx6DIWdI/cJWptNknO0WLQ6nm68awp57uG5j4oLmbPkGUuy1+xsd7hN8vWnE+MR&#10;ayMR0aRAnGDK7zSHjv14dwaBOL8SiHOGQBxi3BKIqw/p7edf0O0la1o7owd7yRfTfvLLv3Tbnn9l&#10;mwgAIApcH9abG3UCcVAIZQbiBNO3Z9wlo9y2lnNJ/1xdFn2LI18wgQc5ISG7xJlzIuhd4tgdrj7I&#10;+a+31WQXFhaeml1r4tMeNhRIVrd6X5mszJNkl4lSlTa/UMJ3NgS3Jg/l9PK46P/nXptK1p5amxSn&#10;3D/aj4NAkPsEra0mKee6fSkUgFbH0405ECdjh3ZM02QNJSaq2B1uE+lP5nrELnE1R64BehvqylzU&#10;vjRKZJ6kHdckYz/enUEgzq8E4pwhEIcYtwTi6oNpz3eMty96stf5nBkfn26bBgAgKnLcqBOIg0Io&#10;OxAnyMMe7X127nxpc2c5l/TP1JUHXfalMCOyeK7V8XQJxIWGuR7/gt5W063qQb7r+LqpeR27wwVG&#10;nkBc5H4xz0NNmEy+cSdO63avECOmv10oD1e19inSqsZT2B65T9DaaJJyj2RfCgWg1fF0415TcL2+&#10;SP+0L4XAkflKnvEje43b7nCb5FkXEulX8dC0QFy+UGndA54E4vxKIM4ZAnGIcUsgrh6kq7sX017y&#10;j1obY8X2Ojelq8lTbdMAAESHPMjQb8Z1FwnEEYgriCoCcYL0We29dm45oTjXcrHgWxz5ggkE4kIj&#10;e2CzeEhvr2mWv0scu8PViwYG4qzzl9kqgBnJN+7EKnPlEMjGyFnnwNsrD63L/AIJ7Ay5T9DaZ5Km&#10;3QjEFYhWx9ONPhDneh/Lc/hIqHJ3uE3MeMUucTVHrnl6++nK3MK+NErMvOgS7bimW/f1JgJxfiUQ&#10;5wyBOMS4JRAXP+n/2JOYtvzD8bbFyv182kte/Zrbv+0bbdMAAEQJgTj9OCfLQ76iqCoQZxdYZ3wg&#10;WPziVI4HCQTiCiJfMIFAXIiYa3KQu8S5jq2bmtexO1yANDUQZ/rjW20VwIzkG3fiM5vb5NshBoon&#10;mwO7BaXyatueYIInXNvZtBeBuALR6ni60QfinHZhl+uDfSkEjFzDTVtVujvcJnnWhkS59tm3gIAh&#10;ELcT5y+xL68pBOL8SiDOGQJxiHFLIC5+TDu+frxdsWqTw93VPUu2SQAAomaRQJx6nJMlEFcUVQXi&#10;hOyBYFihONfysNhbHLLYr9XxdAnEhYh9cBPULnHsDlc/TD+7UG+zesu4Uxz5xp24lIeXcpz2kCEg&#10;5Bpm2ifn7jtu8nPLfiAQ5xetjqcbeyBu8Rb9uHTl+mNfCgHjY3e4Tcw4xS5xNUaueXrb6cqc0r40&#10;SmTepR3XdOu+2y6BOL8SiHOGQBxi3BKIi5tX9Hb/eLeX/LXWtliN5hz676/oJd9rmwQAIHoIxOnH&#10;OVkCcUVRZSBOmG2R9SsPei+0bzczci5pnzNJggnFIYvmWh1Pl0BcqJjrclC7xLmOq5ua17E7XKDk&#10;e6gRv4w7xZFv3InHbI5U950t4kfuY2aZC+9U8xmErSpGrtdaW0ySNioWrY6nG30gznUNiUBc4Mg8&#10;JRvL9TacZPaaYnaGzbM+JDJfDZ8GBuLO1o5runVfayYQ51cCcc4QiEOMWwJx8ZKuXfDItJe8X2tX&#10;LF9z7vxd92Byfdp77DfYJgEAqAU5FjMJxEEhVB2IE/Iu9G5qF3wLCcXJuaR9xiRZ6C0O6QdaHU+X&#10;QFyo2PM6iF3i8u4OZ8r/p+a17A4XKHLd19qt7jLuFEe+cSce2RUsLuR+xow7pQbjzPsTuKoQuV5r&#10;7TBJ2qdYtDqebtxrCq47iZn+FnW4pQn43B1uEzNXYpe4miLXPL3ddOtwzdCOa7oE4rBMCcQ5QyAO&#10;MW4JxMWLab+Xj7cnVmQvuTtd3b1omwIAoFYQiNOPc7IE4orCRyBOmDXYIItz8h727XIj55L2/pMk&#10;mFAc+YIJBOJCZmEhjF3iXMfUTc3r2B0uYGYdN2KVcac48o074ZvNier+E0/1pexgXDbXLWbnIJiO&#10;XK+1NpikaRsCcQWi1fF0415TaGK4pc7IHCUbz/X2m2T2mmKv8ewSV0+aeM3Qjmua9f9yCYE4vxKI&#10;c4ZAHGLcEoiLk/Tg487v9jpf0toUS7aXrKe3nn+ubQoAgNrh+vB+kUAcgbiC8BWIE2YNNxSx+Cvn&#10;kvbek2SRtzhk0V+r4+kSiAuZK6+88tHm+jzU226axe0Sx+5w9WXWMSNWGXeKI9+4E7bZPIaxsQ7I&#10;/Y1pz1KCceZ9CV5VAIE4v2h1PN241xRy9Dd+MjVgQtgdbhNZY8k/HrFLXKjINU9vM13TB2L/ydQc&#10;8/66f8GEQJxfCcQ5QyAOMW4JxMXHi3pPODPtJe/U2hPLNV3t/Ob1veQxtikAAGoJgTj9OCdLIK4o&#10;fAbiBHmIq33GTs0WavOH4uRc0t53kgQTiiPfAiUP/UPHnCMv1ttuujIO2reYCdfxdMuF19m3gEAx&#10;1wwCcTAT+cadMJWHlMa1WeZAECblBeO4fyobuV7rda8r57B9KRSAVsfTjT4Qd4t+XLpy32tfCoEh&#10;8xMZ17V2m2b2mnLmAewSVz/kmqe12SSlf9mXRkm+e0cCcVimBOKcIRCHGLcE4uJD2kxrSyzZXvLW&#10;dO2iB9tmAACoLa4P8Ou2mKkd43R5oFMUvgNxQgGhuNzng7xWe89JssBbHPmCCQTiQufKK6/wtksc&#10;u8PVm1nHilhl3CmOfONOWMrDySwEMfvPxkPYyP2Oae+Cg3HMo8pErtd6veua9iUQVyBaHU+XQByE&#10;QUi7w20iQbv8YxC7xIWIXPP09tKVOad9aZTku3ecv8S+vKYQiPMrgThnCMQhxi2BuLi4tt/59m6v&#10;80daW2I5pr3kH02dX5euPXqXbQYAgFqzSCBOPc7JEogrihACcYIsPGmftVPzPlCSc0l7v0kSTCgO&#10;AnH1xZwnXnaJcx1Lt2R3uBhoaiCOOU9xxByIk/lK9sCch8xNQ64Bpv0LCcaZ9yltNyE4MQ8hEOcR&#10;rY6nG3sgzu26QH8LExnXs2uz3m7TlHsfmRuUpfQZ7XO3U66F9vAgIOSap7XXJKVf2pdGSZ61TgJx&#10;WK4E4pwhEIcYtwTi4iLtJ2/Q2hHLMvmbtN95sa1+AIBG4PoQf5FAHA+HCyKUQJzgukA3bp5FfjmX&#10;tPeaJIu7xUEgrr742CVult3hTF98kn0bCJgmBuJM/1y/9NJLz7JVADOSb9ypXtPu8nOoR7L7A/nC&#10;AAEmyObspl/MHIxjLlseUrdanU/StCcBpQLR6ni6TQvEce6HiATPtPaKXwL8oeG63ibzUfvSKHE9&#10;3sy691sCcX4lEOcMgTjEuCUQFw9pb88PdfvJZ7R2xDJM/qzb6/yUrX4AgMaQPfDSbsZ15SGZfWkt&#10;0I5xugTiiiKkQJww64Kw64MlOZe095kkDxKKI18wgUBcLJhzpdJd4lzH0S3ZHS4W8gXi5i/LXhef&#10;Zjx88kUXXfRge/hQAHnGnWxeIqG0+UuKeWidvdeWm22+dGFWPsJvMJ18D3i3lAfc0tfs20GByH2C&#10;VueTdL1vgelodTzdeNcUZKzQj2myeefYUB5yLc6uyXqbxaxcD+1hQiC4zh+kb9qXRkme9QH70hpD&#10;IM6vBOKcIRCHGLcE4uLggQfmHmTa6x3j7YflmPaSY92Dnb22+gEAGoXrjfri4sJx+9JaoB3jdOeZ&#10;SxWE1KVex5O1Ly0N14dJ47osvppziUCcJ7IH/3o9T5ZAXCxccUV1u8SxO1wzMG11odaO01260L4c&#10;oJBxZ/Y5CgEYmB3Tl8+WvqT1sZ0o4U77VlAgrtcHrgfFotXxdGMOxEmgWjumadb9pwDjo5igfcgS&#10;vg6J5gXi3OZJ5u9rtc6uQyDOrwTinCEQhxi3BOLioNvbvaS1H5ZgL1lP+50fs1UPANA4mrYwcTL5&#10;Hk6ymFsUIQbihAJCcTv6Brw5lwjEeaKIYAKEjTlfKtklTv5ee5/tZXe4mDDXDAJxMBNFjTvmmnOL&#10;/rc7U15v3wpgJkxfyjVfrtO9ZEi4toc8rLcvhQLQ6ni68Qbi8gWpuI8KCZmTyLVYb6t6KNdEe7gQ&#10;AE1adzbnV45dNJswJhOI8yuBOGcIxCHGLYG48En7nW8y7XS71n5YuP3rbu98v6168MDhw2eds37P&#10;rqeub5xx8fCe9tPXj7aXTzhqv3T9aKt76Fjr+kMbrRvF4Ub7luGotSYORq33bf5762vl77PXtZfv&#10;Gp35tEP3nPltw2PtR9qPAoAJ5PuGbz1+UkkeVuvHN00ecBdFqIE4YdYHzjt5yLFIIM4b8hBAq+Pp&#10;8iAnJhYWFr7FtNvg9Hbczp3vEpd/d7hFdoeLDOYLMCtFjjvy0Ez/+51prkH8dB0UQv75MjtuF43c&#10;J+h1rduMh+/VodXxdOMNxJm+c1w/pmnyk9whUf/d4TZll7hQaFYgzn2NvRlzcwJxfiUQ5wyBOMS4&#10;JRAXPuY6+1Kt7bBY037n3a+4NflOW+1QImtrcw+WcNpg1LpEAms23LY+2GjdZ/75QEUeH2y07x5u&#10;tN4hZZCy3Dk6a4+UzRYToLHIwzbthny6dQnE5Tp2FtUKIuRAnDDrA+ftHvaZ9ycQ54kigwkQLktL&#10;Cy/S23K6O12Qlr/TXr+97A4XG+aaQSAOZqLIcce8l/xkpdMc4nQJJMHs2L7oHI4x4yfP5ApG7hO0&#10;up6k3OfYl0IBaHU83TgDcXnmQzJe2ZdDAMh8xLRJrXeH25T1k3BoUiBO5jjaMU23Cb9EQiDOrwTi&#10;nCEQhxi3BOLCJn3/BY/s9jr3aW2HBdrr3JGuXXCWrXYoENmRbX105vxw1Hqj7OI23Gjdq4TTQvL+&#10;wUZrw/xzZXC0dY3xKWvH53bZwwFoBPke0NXjIW/ogay6E0P9y8MirRw7d/IDZ3k4oL9GlwXd4sh3&#10;3SMQFxtl7hLH7nDNQuY9WntOl0AcbFH0uGPeT4JIMz7QZlyD2ZF+pPev7WTHqCIhEOcXrY6nG2sg&#10;zi3UIpq+ya6kAdGc3eE25QutIdCsQFyuXTQb0E8JxPmVQJwzBOIQ45ZAXNh0+8mbtXbD4ryu39l/&#10;bf/xu22Vw4wcOfK1Z8tua4ON9lsjCL/tzFH7S+af6zbUd4kcoz1cgFoiDyP0G/Jp1mNXCdfFQFnY&#10;sC+FAoghEGcfOM+4C4v+wNn1fQnEFYcsOGp1PF2CAzGyVNIucfLftddtL7vDxYi5ZhCIg5koY9zJ&#10;1y+3lIeN9FMognxzZeZVRUIgzi9aHU83zkCc9Bv9eKbZhJ2P4kDmItnYr7VTPWUNJQyaEoiT6512&#10;PNOUOZR9ec0hEOdXAnHOEIhDjFsCceGS9nZf2O0l92vthoV5b7qWnJPVOORh/d4zzhuOWpcaXz/c&#10;aH3A/PMLpwXKaub60TbXTag9rotidVlUkoUH7fgm2ZyFimqIIRAnLJUUinPvfyzmFkUZwQQIE9kl&#10;zpw7he4Sl3d3OCO7w0WKhIaU9txGgkawRVnjjvyN/tqdmd0DsFMXzEaeOb18Mcm+HAqAQJxftDqe&#10;bnyBuJxBD8aYgGje7nCbskucb5oSiJOxVTueaZrxuyG7aBKI8yuBOGcIxCHGLYG4cOn2Or+jtRkW&#10;Y9rvfCjt7f4+W93gwOBo69z1UfulQ9k1baN9/8lhsSZIIA6agLlpd9rSPdbFiZORB9XasU1TFjfs&#10;y6EAYgnECbKQ73qenO6p4QjzfgTiPCGL4lodT5dAXKwsFbxLnPx77e+3l93hYiXPnGH8mg/Npsxx&#10;J8986mRlPmLfCiA3cn+o9a9Jcl9VLATi/KLV8XTjC8RJn9GPZbKmX/L8PRBkHuJ6na6LrKP4pwmB&#10;uDyh4cymrDMRiPMrgThnCMQhxi2BuDC5bjX5D2m/82WtzbAAe52j1/V3/6itbtgBH9o443GDUeun&#10;hhvtFfPPvxsPiTVJAnHQBFwX0DPj/pal64KMyE4GxRJTIE6YdRE5e+1WQML8fwJxnigzmADhUeQu&#10;cTPsDvdJ0+/YHS5S5NqttOk2EoiDLcoed/LN5bc0cxLCMTATrn3Q9Lnj9qVQADnqn3O+QLQ6nm5c&#10;gbj8QQ9+LjUUmrs73KbsEueTugfiTP/K9asS8hr7Fg2AQJxfCcQ5QyAOMW4JxIVJt5/8vtZeWIC9&#10;zp92V5Nn26qGKdwx+tqvG36kdelg1PrN4aj9SS0c1kQJxEETyLPAGXs4bHFx8RbtuKZLIKZIYgvE&#10;CRJwkMU5rWw7MXttFpJwXTCTB10nCgEzU3YwAcJjeXnh5/V2na45707ZJU7+v/Z328vucDEj1229&#10;XadJIA62qGLcyTe33VJeb98KwBnXsIXMie1LoQDkPkGr50ma+icQVyBaHU83nkCcGb/yBj3kvpef&#10;Sw0AmYNk7aG31STlNaGplXMnyjXSVgd4oP6BOPcvXIvN+tI1gTi/EohzhkAcYtwSiAuP61Y7z0z7&#10;nX/S2gtn09TrZ9N+8hxb1TCB4UfO/MHBqPW64Ub78HgYDAnEQTOQhUrt5nyasS1QnEyeBUHz9+xi&#10;UDAxBuIE039yBCO2zPqe+4MFFnGLQ64BWh1Pl0BczCwvL3+zOefW9bad5tYucewO11zyXfcJxMEW&#10;VY075jrn/JN2pzrPvS/kIs8XrMx5QVimIAjE+UWr4+nGFIgj6BE7eXeHC7ENZdww16/jWnm3l13i&#10;fOF6HTFtHM16M31ypxCI8yuBOGcIxCHGLYG4wHhg7kFpv7Nfayuc0V7nS91e8nO2pmGMtbW5Bw9G&#10;rUsGG+27tRAYbkkgDppCngdosS5yuj4wEM1rTtklCGYn1kCcIA+ptfLtVFkwc100IxBXHLLwqNXx&#10;dAnExU7eB3qb1/88Y4fI+BE/5ppBIA5moqpxx3xOrp18TpVQHLiTb25MIK4oXOcocu9vXwoFoNXx&#10;dOMIxMlcxvSVXDuLMQ8KA5l/zNCGQV6j8wb8WE/xR50DcXKvrx3DdprXNSyfRCDOrwTinCEQhxi3&#10;BOLCQn7KU2snnN20n7zSVjOcxPBY+5GHNlrPG45aH9DCX3i6BOKgKeQJJ9lFsqi+0ZY/yDR/iX0L&#10;KIiYA3HCrKE4V1nALQ65bml1PF0CcbFj2n2XGbc+o7fvZM1rvrSwsPBU87/vH/9v2ymvNZ/7SFsE&#10;iBTThgTiYCaqHHfks7I5uvaeO5UxD9zIM6+XvmpfDjNCIM4vWh1PN/xAnDk/cwesmxf0CJc67Q63&#10;ie2b7MgVEXUNxOX9wl1m0+baBOL8SiDOGQJxiHFLIC4cfuPwkx6S9jvv1toJZzPtJ2+4+jee9BBb&#10;1WBYP3LGecPRrp8fjNp3aqEvnCyBOGgKsqik36RPN7aQjiz+a8cxTVmMkfqxbwEFEXsgTqgyFEcg&#10;rjhkIVyr4+kSDqgDMyxaf1H5d9tqzlt2h6sB5ppBIA5moupxJ1+f3dLOfenDkZHNS2Wcq/6Bf46H&#10;3cftS6EACMT5Ravj6YYdiDPXkLMl1KaXfSdy3xQCMhZk47nWRpONYf2LXeLiIsccIfhAnHxpOs/5&#10;Jcr11b5NgyAQ51cCcc4QiEOMWwJx4ZD2knmtjXBGe8lbX3vHt3+drebGc+joQzuDjfYvDTfah8eD&#10;XrgzCcRBkzA383m/ZRnFA7O8QYhmLlaUTx0CcULefuUqi7fFIQ8HtDqeLg926sBznvOcc0173nV6&#10;+5biJxcWFp5sPxoiRuY5SvtuI2Ei2MLHuJOFo7T33ZkxPBCHDLnenB5eqfanb2WeeurnT9f0ryP2&#10;pVAAOeqfQFyBaHU83bADcaY/5foJQFGuRfZtwDN13B1uE5mfzLB+yS5xFVO3QFw278oXhsts4toS&#10;gTi/EohzhkAcYtwSiAsH0x5HxtsHZ7TXuSNdu+jBtoobzeHDZ52zfrTVHWy07tNCXrhzCcRBk5Bv&#10;uOk369PNFgLCfmA224IFQZgyqEsgTsi72OyiPOiyHwczIovgWh1Pl+tAXTDn0s/pbVysZsx5vf1I&#10;iByZQ2htPF0CcbCFr3Fn1tC+uY4RWgocmU9r9zjy7+yfVIL5PKdgAqGZYpH7BK2eJ2nai0BcgWh1&#10;PN1wA3GzjBvZtYj5TwjIvEMbG7bTtmEUYXh2iYuHOgXi5Pww5cv1c9Ki6X8N3UGeQJxfCcQ5QyAO&#10;MW4JxIWBuZZeorUPzuSn0rXkHFvFjeWuYw97uPw06nCjNdLCXegugThoGnlv7OV19i2Cwy4G5vr2&#10;KA9ryqNOgTjB9UGUqyzcFodcE7Q6ni6BuLrwnOfsrWKXOHaHqxHmmkEgDmbC57gz6/zEzKEJzgSI&#10;6VM7+EnD+Uvsn5eK9FX98ydrys5PiheI63nOeV0sWh1PN8xAnJTL9I2cXyKMY2exppA3LBZTG2bj&#10;ILvExUBdAnE7m3tNNru+NnX3ZQJxfiUQ5wyBOMS4JRAXBt1+ckBrH8xpL/nMK/udS231Npa7P9L6&#10;D8ON9h+MB7pwNgnEQdPI80BjU1kYsG8TDHaRbE0r787kgXZZ1C0QJ7g+jHJR3tt+DMyILIBrdTxd&#10;AnF1wpxPpe4SZ8YddoerETIX0Np5uswfYAvf484sD+9E5iBhMWlXuHGl3e1LSsV8To6fVwz7JyNj&#10;Q85RvZ515f7YvhQKQKvj6YbV/80YJSGP3D+TKpo+dUTex74leETmHDsZI8bNXhNXG7JLXBzUIRBn&#10;zg351ZGcAcxNmzz3IRDnVwJxzhCIQ4xbAnH+ua6/+0e7veR+rX0wp6t7XpbVbjO56+iZ3z7YaP+n&#10;wUbrb7VAF84mgThoIvLwRL95315ZSLVv4x27sDvLsbBIViJ1DMQJ0m+0ss8q/bE45CGBVsfTJRBX&#10;J/buLXWXOHaHqxnyAERp520kEAdbhDDuZGEF7XN26jz3xQHg+lBZ+p59aSnI++cJXpRdrqbhev9h&#10;2oxAXIFodTzdcEIR5lycac1EzK4B3CuFQhN2h9sk67/sEhc6sQfi5PqWb66zpVxn7ds1FAJxfiUQ&#10;5wyBOMS4JRDnH9MGv6m1DeYzXU1+K1274CxbvY3i8F/OtQdHWz8z2GjfrQW5sBgJxEETkYUh7QZ+&#10;p4awwG6OQb69l/vBX7bYwQJZmdQ1ECfIOaCVfxYJxBVHvmscD3nqhjmnStklzrwvu8PVDJlTaG09&#10;XQJxsEUI444pgzw0njUUV8lPcIKOXFeyexStbXRlTmpfXgoyP9U+d5o8FC4e13You180Da2OpxtG&#10;IM5eU2YcF0R2fAwFmW+4jhNi9po4d/hjl7jwiTkQJ2XPc06drHn98VjPr+IgEOdXAnHOEIhDjFsC&#10;cX55xW17vtu0w1+NtwvmtNe541Wrj3+ird5GMTzWfvpgo32TFuDCYiUQB00lz8ONkzU3/PKTGV4C&#10;ZUV8ey/Gb8fGRp0DcYLpg4WG4liwLQ65Nml1PF0CcXWjpF3i2B2uhphrBoE4mIlQxh0px6xzZPq2&#10;P/L1I7GcsEqeuXwmwcqiIRDnF62Op+s/QFbEmonIPWpYNGl3uE3M2MgucYETYyAu61ezrYuL2XWW&#10;eQ+BON8SiHOGQBxi3BKI84up/9dp7YI57HX+T9pPftJWbWNYOz6369BG67XDjfb948EtLEcCcdBU&#10;7KLSrN+Ckxv/ys4hKXNB396TMF/Dv71XPnUPxNlzqIBv3GfysKE4TNsQiIMTuC7Ob6c5T9kdroaY&#10;awaBOJiJkMadfP15y2yeTf/2gan3GR76FxvAkT6Q557L9h/uswqGQJxftDqerr9AnA3CFXKPmr0P&#10;53MomLZo3O5wm7BLXNjEFIiTc8H0ixvynEuafNl6EwJxfiUQ5wyBOMS4JRDnj3R1T9LtdT6qtQvm&#10;8uW2ahvDYKP9Q4NR631aaAvLk0AcNJmlGR+YbWoXSkv95mVRC7t2MZCHfBVQ90CckC2mFfXAgcXa&#10;opDrkVbH0yUQV0fMefUo0753nt7euWR3uJqSbz7EXAK2CG3ckffWP3NnmrkNP/3kibwP/cWiHsrK&#10;9S3rA/rnTNOMuzyPKwG5T9Dqe5Km/QjEFYhWx9OtPhCXrZcs3qKXx107DrC7VkDkHR/qENiROUne&#10;cYl+XD4xBOKkD0k55bO1MuXRXHNvsG8PBOI8SyDOGQJxiHFLIM4f3V7nF7Q2QXfTfvLb6a3nP8xW&#10;bSM4dKz1M4ON1se0wBaWK4E4aDqytbt2Y5/HbKG+2MWmooJwYrbwwVb2VdGEQJxgF2cLCGsSiCsK&#10;uQ5pdTxdAnF1xXWBfpLmHGV3uJpirhkE4mAmQhx3Zr32ydzGvhVUiMwrtfbYqdmcNN/1KfvsWR8W&#10;M58qg+w+W6tvXdOGBOIKRKvj6VYTiMvO2RNBuMJ2OxKz92KeExKmPRq7O9wmeQOBrLOUj+ucU/ql&#10;fWnpyLXMzm0KWVfeVK679iPgBATi/EogzhkCcYhxSyDOD+l7k3PSfudDWpugq8mdr+jteZKt2trz&#10;4WNnnD/YaL95MGr/ixbWwvIlEAdwYoH9Bu0GP6+Liwtr2Xu6PxDZXNSVxa6iFyyqWpiGjKYE4oS8&#10;C9Qny0JtcUh7aHU8XR7g1hVzbj3KOOsucewOV2OyByVqu0+RB8WwRajjjswt9M/emTKnt28FFZLd&#10;R+ltslOz99hZHzvp3ivn7juZ8pn2LaFgXM9lzt1i0ep4uuWtO5jxZjO4ujbr/adm9p58iTA08obB&#10;5HX2LaJH+n7+cYpd4sokpEBcdo0sa00504zJt8jn2I+EExCI8yuBOGcIxCHGLYE4P3R7yVVae6Cb&#10;pv9+Nu3tvsxWa+1ZH7V/ZDBq3aaFtLA6CcQBZGQ39PrN/qzKe8sifraIJyEp2ZVOfspJ/imLufKN&#10;5hPfai5lUVeU97eHChXRpECcsLR04uelcvdfOUfsW8GMyIK3VsfTJRBXZ1wX6cc15ye7w9WYbE6i&#10;t/1k5y/LXhefl19++Tn20KEgQh53zPVrpjk+c+jqyR7m6u3hqsxNpQ2z+7DN68BX7sFuLOphcTYH&#10;5uFwWUhbafU+SdMeBOIKRKvjaco5J/eG+ZVz9JS1EjlXZa2klHDHptl5TBguNEyfaPzucJvkDQbK&#10;OWTfAkogTyDu1GteHk9cJ5dPuk7eYt63tDXlTeUzzOcz3zkNAnF+JRDnDIE4xLglEOeHbi+5W2sP&#10;dNOMQS+1VVpr9u+f++rB0dY1w1H7E1pAC6uVQBzAFubGvtQFVl+yYOGHbHFKb5NJ2pdGS7Ywpx/b&#10;drJIWxymHQjEwSmY82uWXeI+eeWV7A5XZ7KAiNr2NXZh5aKLLnqwrQKYkdDHndnn+PPcM1dM9qBX&#10;a4tQZSfuMpH7BL3edeX+174UCkCr47pp+sx93A+FSd4QmLzOvkVtkHU901fZJS4wXANxsWrGYgk7&#10;s7asQiDOrwTinCEQhxi3BOKq57rb9/xbU/f/NN4W6OzvpLc8uvYTysOjs/YMR+3/ogWz0I8E4gC2&#10;sItLtQrFycMAFiz80MRAnJA3WEEgrjhksVur4+nyAKju5F2oN+cmu8PVnGYG4sSF59oqgBkJfdyx&#10;c/yZfg5TAlr27aAiXENQvpT7LVtkKAkCcX7R6rhOZmtAhIVCRNrFtA+7w50Eu8SFRxMCcab/sGPy&#10;VAjE+ZVAnDME4hDjlkBc9aQHO7+qtQXuXNNvP5r29zzFVmltGRxtnTvcaN2rhbLQnwTiAE5HbvS1&#10;BYDYzI6DMJwvmhqIE/KEK1igLQ55cKDV8XQJxNUd0y92LS4ufEZvf13z918yr3ukfQuoKQ0OxL3d&#10;VgHMSAzjjpQxz0P1U1260L4dVIRps6C/rJSVj/utspH7BK3+J2nahUBcgWh1XBelr3AOhwu7w52O&#10;9FfTb9klLiDqHIgzfc3MndkFd3sIxPmVQJwzBOIQ45ZAXLVc/4HHP1rCXFpb4M5Ne8lLbJXWlvVR&#10;+0cGo/aHtEAW+pVAHIBO3oW3EMwWLPhpJ980ORAnuAYsCMQVhyx0a3U8XQJxTcCcZz+nt7+u+Xt2&#10;h2sA5pqR++euY5ZxpzhiGXdmDX9mc2weJleJ1HdW73qb+DQLJNAfqoBAnF+0Oo7d7LpCyCNk8l7/&#10;s9fUO+TILnFhUddAnDmXJPTPl0F2BIE4vxKIc4ZAHGLcEoirlm6v81NaO+DOTXvJ+19z6/mPsFVa&#10;S4YfaV06GLWOaGEs9C+BOIDJzPrQzIfZ4h8/6RQCTQ/ECS4LgyzOFoc8PNDqeLoE4prA8vLyN5tz&#10;baD3gVM148nx5eW932lfCjVGHnRofaDuMu4UR0zjTgGhOAlBsZtQhUj/yh7K6m3iw+yei4fEVUEg&#10;zi9aHcdsdh1nzSR02B1uMjIPyfqxXgfTJchdNHUMxGXjLvPdnUMgzq8E4pwhEIcYtwTiqsXU9x9o&#10;7YA7M+0lX7hutfNMW521ZH3U3jfcaH98PISF4UggDmA68qAj/0JTtZpyyrf3WNwKBAJxGTtdyCaY&#10;UBxyHdDqeLoE4pqC6R8v0vvAqZpz8g32JVBzZK6j9YG6y7hTHLGNO7M+uCRsUz2mj8nD/yBCcaYc&#10;fAGpYgjE+UWr4xjNzl25/hPyCB2ZV2TtpbflJLPXNKN92SUuHOoUiDPnkJlrMcdxh0CcXwnEOUMg&#10;DjFuCcRVx3W3d74/7Xe+rLUD7tTkzbY6a8lg1Hq+8dNaCAvDkUAcwM4IeYGDhd0wIRC3xeLi4g3a&#10;8Z4sC7PFIQ8QtDqeLoG4pnDllVc+2pxvh/R+kGnGFXaHaxDmmkEgDmYixnFH2l8v184010kCNx6Q&#10;etfaoyqzz+eeq2pcz1fOz2LR6jg27bnLro6RwO5w2yNjkenX7BIXAHUIxJm+xLryTBCI8yuBOGcI&#10;xCHGLYG46jD1/frx+kcnj1x76/lPtNVZO4bH2r84HLU+rwWwMCwJxAG4sbiDYE9VsmARNgTiTmW7&#10;B1kEE4pDFri1Op4ugbgmYfrIS/R+kGnOR3aHaxCmPxCIg5mIddzJAhJa2XZmkx68h4Tc/2T3QXq7&#10;lOHmfZctAlTMdvcR48q5bV8KBaDVcSxm13nuc2JC5hR5rvHZa5q1NsYucWEQcyBOzpusHxGSnA0C&#10;cX4lEOcMgTjEuCUQVw2/dPvuR6W9ZKS1Ae7Yn7XVWSvuumuuNRi1rh9utP9pPHiFYUogDsCdbIFu&#10;tl0lZvGkBQuCcAFDIO50pp03LMoWh1yjtDqeLg+KmsS+ffsea865D2t9wYwxx5eXl9kdrkGYawaB&#10;OJiJmMcdc82b8Wc4eYDoi6rux0wfYWcpz7i2tbSZfSkUgFbHISvrJZy38ZI35NXEkLrp47PsEsd6&#10;YkHEGIiT6yTrykVCIM6vBOKcIRCHGLcE4qqh20uu0uofd2gvuTm99fyH2eqsFcON9lvGA1cYtgTi&#10;APIjC6yygJB/AcpNWdS1CxY8eIuApaX5S7R2nKZ9aa3JHk6cfuyLi4s32D+BGdm7d++5Wh1P01xb&#10;nmpfDg3BnHMv0/qC+ffsDtcwZD6j9YX6u/B2WwUwI/IwTa/jaYYRiJOyzzaXn+d+2iNy/SojGCcP&#10;irP3JVATAnK91tppiqv2pVAASv0GaXafeWIHfdZLIsZce2/R2neacs2W8dy+RaPI1gj1epkuX4gr&#10;ilgCcdncRq6TslZJEK5YCMT5lUCcMwTiEOOWQFw1dPvJilb/uAN7nc+lq3ueYauyVqyPWq/RAlcY&#10;tgTiAIpBFl1lESRbXNAXH1zdWqw4sajLw5jIkAUmrV0nKW1tX1p79PNk/hL7n6EATJ1+6vQ6nugX&#10;WRBtHqbNd5m2H+8n0hceaf8EGsJFF130YNP2nxvrC7V3cXHxObYKoADM2L7jUJnMcc21JpjAgpRF&#10;K+fO5IFyKEg4UZ9j7lzz+iPsmBIe5n74uVp7TdJc319rXwoFMOt5VZYylkh4yp6zrJfUBNOmN2jt&#10;PU3pA/bljUPGK3MuOAX75dwJaR4WO3L90eo5BGVek51T8gsWzG3Kg0CcXwnEOUMgDjFuCcSVzytu&#10;Tb6z20u+qNU/bm/aT2q548Jw1H7pYNT+Fy1whWFLIA6gHCTcI4tyi4uLN8oCsvW0RSpZiJJ/b5RF&#10;iltkoSJbrNh7MYsV8ZN98/LUNteU9m/SgqT0benvW8cvfZ7+XiTm+vNUU7fbhuLkGkQYsbmY826P&#10;6QP32v7wOek39j9Bw5C2N33hMydfH+rtwtslCGgPHwrAXE8uNH1o2weydtwJ7h50p+XfNDuOhWvs&#10;yyEwpG2ye7HsPkxrP2lvIw+KI0Cu16ad3jXejppZe9OWRWLq8zw5X7T6rkJ7vn5lvWTzC4O0c32R&#10;ttb6wrhZ32CneTkfpC60Oho3+zt2ty0amXNo9V2VJ10nb8zKwppytRCI8yuBOGcIxCHGLYG48umu&#10;dn5Bq3vckYP01vMvsFVZGwaj1vOHG63Pa2ErDF8CcQB+kEVlFieag23vido/axzm2M8W7f+FEsh+&#10;PlXvd/Lf7J9Bw6EvwCbTrhl18dJLLz3LHi6UgFbnYwY97tsyStBiO5m/RIhpt+D7IEzm8ssvP8e2&#10;4STZ5bZElPouU+4TG47tA9r4e7L0kZMw9SHnjlZPJ0udlYhS32XJdTIoCMT5lUCcMwTiEOOWQFz5&#10;pP3OrVrd4/aaunuurcbaMDzWXhqM2n+pBa0wDgnEAQAAAAAAAAAAAAAAALhAIM6vBOKcIRCHGLcE&#10;4sol7e95iqnnfxivd9zetJe88823nn+GrcpasL7ReuZwo/UxLWSF8UggDgAAAAAAAAAAAAAAAMAF&#10;AnF+JRDnDIE4xLglEFcu6WryUq3ecbppv/Pl6/p7ftRWYy0Y3tP+4eFG+/B4uArjk0AcAAAAAAAA&#10;AAAAAAAAgAsE4vxKIM4ZAnGIcUsgrly6/aSn1TtuYy/5fVuFteDQxq7vGWy0P6iFqzA+CcQBAAAA&#10;AAAAAAAAAAAAuEAgzq8E4pwhEIcYtwTiyuO6XvK9aS/5R63ecbKmT/5L2t/9E7Yao2ft2NxZw43W&#10;vVqwCuOUQBwAAAAAAAAAAAAAAACACwTi/EogzhkCcYhxSyCuPEzdXqvVOW5nsmKrMHoOH557yGDU&#10;/nUtVIXxSiAOAAAAAAAAAAAAAAAAwAUCcX4lEOcMgTjEuCUQVx7dXud2rc5xumlv92W2CqNnONr1&#10;81qgCuOWQBwAAAAAAAAAAAAAAACACwTi/EogzhkCcYhxSyCuHF7R33NRt9f5Z63OcYq95D1XH37S&#10;Q2w1Rs2hjda/H260j4+HqTB+CcQBAAAAAAAAAAAAAAAAuEAgzq8E4pwhEIcYtwTiyiHt7e5q9Y3T&#10;NWPKJbYKo2Z946zHD462VrUwFcYvgTgAAAAAAAAAAAAAAAAAFwjE+ZVAnDME4hDjlkBcOXT7SU+r&#10;b5zqbW/sPeFMW4XRcvjw3EMGo/ava0EqrIcE4gAAAAAAAAAAAAAAAABcIBDnVwJxzhCIQ4xbAnHF&#10;c+1tj//WtJd8QatvnGzaT55jqzBqhqNdP6+FqLA+EogDAAAAAAAAAAAAAAAAcIFAnF8JxDlDIA4x&#10;bgnEFU+3l1yl1TVO9QOvvePbv85WYbQc2mj9++FG+/h4gArrJYE4AAAAAAAAAAAAAAAAABcIxPmV&#10;QJwzBOIQ45ZAXPF0e523a3WNU+wlP2OrL1rWN856/OBoa1ULUGG9JBAHAAAAAAAAAAAAAAAA4AKB&#10;OL8SiHOGQBxi3BKIK5Z07YKzuv1kQ6tr1E37nQ+l77/gkbYKo+XQRutGLTyF9ZNAHAAAAAAAAAAA&#10;AAAAAIALBOL8SiDOGQJxiHFLIK5Y0tXdT9PqGafYS37OVl+0HNrY9ezhqP0PWngK6yeBOAAAAAAA&#10;AAAAAAAAAAAXCMT5lUCcMwTiEOOWQFyxmPq8VqtnnGTymXTt0bts9UXJ2trcg4cbrXu14BTWUwJx&#10;AAAAAAAAAAAAAAAAAC4QiPMrgThnCMQhxi2BuGIx9fl+rZ5RN+13ftlWXbSsj9ov1UJTOKOj9p8M&#10;Rq33DY+1bxiOWs+9a3Tm0wZHW09ZP3LGeeLa8blTgpRrx+bOkn9v/v7C9Y0zLjavvUSCa4ON9ovN&#10;e71rsNHaUD8nhwTiAAAAAAAAAAAAAAAAAFwgEOdXAnHOEIhDjFsCccXxqv7jd6e95K+1esbTTfud&#10;fzL19QO2+qJkcLR17nDU/qIWmsKdO9ho3Wf+eYupz2sO3XPmt42H3YpC3nc4aj15eLT9HPN5bzHe&#10;YbxfyuAigTgAAAAAAAAAAAAAAAAAFwjE+ZVAnDME4hDjlkBccXT7yYJWx6ib9pKDtuqiRXYe0wJT&#10;uK33DzZat0kATnZ0s9XphSNHvvbs9dGZ86ZMKzsNNxKIAwAAAAAAAAAAAAAAAHCBQJxfCcQ5QyAO&#10;MW4JxBVHt5e8Vatj1JXxw1ZdlBzKQlTOu4s12cGodfv60fYv3nW0/R22GoPiyB+3HrW+seuywaj9&#10;X0xZR9oxiATiAAAAAAAAAAAAAAAAAFwgEOdXAnHOEIhDjFsCccWR9pO7tDpG1b9Kb0+eYKsuOrKf&#10;3mz/iRaWwlM98XOox9o3+N4JzpW1tbkHZ+G41pHxYyIQBwAAAAAAAAAAAAAAAOACgTi/EohzhkAc&#10;YtwSiCuGa2/rdExd/oNWx3i6aT/5PVt1UbJ+tH3teEgKT3Uwan1msNF+sfwkqa22aLlrdObThhut&#10;1c1jIxAHAAAAAAAAAAAAAAAA4AKBOL8SiHOGQBxi3BKIK4a0n/ykVr+oG3O/Wz9yxnnDUftLJ4e/&#10;8CRH7T8ZHG1dI7vo2SqrDbLLnTm+d62Pzpy3/woAAAAAAAAAAAAAAAAAtoVAnF8JxDlDIA4xbgnE&#10;FUPa7/yyVr94uqbPffTVt+9+lK266Di00bpRDYI13MFG63PDo+3nyE+N2qoCAAAAAAAAAAAAAAAA&#10;ADAQiPMrgThnCMQhxi2BuGJI+51btfpFzeTNttqi464ju753uNH6tBYIa6yj1hcObbTffOc97Sfa&#10;agIAAAAAAAAAAAAAAAAAOAkCcX4lEOcMgTjEuCUQNzsve89jvjHtJ5/W6hdPN13d8wxbddExHLV/&#10;VQ2FNdbW/xgcaz3LVg8AAAAAAAAAAAAAAAAAgAKBOL8SiHOGQBxi3BKIm520t+eHtLrF0037nf+V&#10;rj16l626qBgeaz9yOGp/SQ+GNc7710ftl/LzqAAAAAAAAAAAAAAAAACwPQTi/EogzhkCcYhxSyBu&#10;dtJe8hKtbvF0037ySltt0XFoo/U6JRjWOAcb7Q+yKxwAAAAAAAAAAAAAAAAA7BwCcX4lEOcMgTjE&#10;uCUQNztpL3mnVrc4bvLF61b3fLettqgYHmtfOBi1P6EFxJpl6zfuvvfMb7fVAgAAAAAAAAAAAAAA&#10;AACwAwjE+ZVAnDME4hDjlkDcbKTHLvgaU4cf1eoWTzPaMXb9aKurB8QaovxU7Kj1XFsdAAAAAAAA&#10;AAAAAAAAAAAOEIjzK4E4ZwjEIcYtgbjZMNfAPVq94umm/U6UgarBsbMuGI5aH1WDYo2wtTE8euYV&#10;tjoAAAAAAAAAAAAAAAAAABwhEOdXAnHOEIhDjFsCcbOR9pJ5rV7xdF/RS77XVltUDEbtV+pBsfpr&#10;jn1w6Fjrx2xVAAAAAAAAAAAAAAAAAADkgECcXwnEOUMgDjFuCcTNRrefXK/VK57m0Rfcev4Zttqi&#10;Ye3Y3FmDjdZ9Wlis/rbuvXN01h5bFQAAAAAAAAAAAAAAAAAAOSEQ51cCcc4QiEOMWwJxs9E9mKxo&#10;9YrjJv/NVllUrI/OnNfDYvV2ID+Teqz9SFsNAAAAAAAAAAAAAAAAAAAzQCDOrwTinCEQhxi3BOJm&#10;I+0lI61ecdzkp22VRcWhjfZNWmCs1o5aPeOTbRUAAAAAAAAAAAAAAAAAAMwIgTi/EohzhkAcYtwS&#10;iMtPurr7sd1+8v+0esVTvW41+U5bbdEwGLWfNNho/a0aGqup5pjvXN8442JbBQAAAAAAAAAAAAAA&#10;AAAABUAgzq8E4pwhEIcYtwTi8nNdL/l3Wp3iqab95PDcA3MPstUWDcOj7V/UQmP1tXV0MGr/qD18&#10;AAAAAAAAAAAAAAAAAICCIBDnVwJxzhCIQ4xbAnH5Sftc/3ZkL3mrrbKoGG60VvXgWA0dtT+xvrHr&#10;2fbQAQAAAAAAAAAAAAAAAAAKhECcXwnEOUMgDjFuCcTlJ+0nb9PqFMfsJVfZKouG4bH2hWpwrKau&#10;b+y6zB46AAAAAAAAAAAAAAAAAEDBEIjzK4E4ZwjEIcYtgbj8dHvJmlanuGXaS/7xVQd3/2tbZdEw&#10;HLVerwXHaumo/av2sAEAAAAAAAAAAAAAAAAASoBAnF8JxDlDIA4xbgnE5SMdnP+wbi/5jFanuGXa&#10;S+6yVRYNdx172MOHG60Pq+GxmjkYtd43uOeMx9hDBwAAAAAAAAAAAAAAAAAoAQJxfiUQ5wyBOMS4&#10;JRCXj/Tg7u/S6hNPNe0l/9lWWTQMP7LrJ7XwWN0cbLQ+Ntho/5A9bAAAAAAAAAAAAAAAAACAkiAQ&#10;51cCcc4QiEOMWwJx+biu37lUq0881fTg7kVbZdEw3Gi9QwuQ1c31jV2X2UMGAAAAAAAAAAAAAAAA&#10;ACgRAnF+JRDnDIE4xLglEJePtJf8vFafuGXaT/7vq/q7H2+rLArW1uYePBy1v6gFyOrkYKN1mz1k&#10;AAAAAAAAAAAAAAAAAICSIRDnVwJxzhCIQ4xbAnH5SPudX9XqE7dMe8kHbXVFw/rR9r/TAmQ18/jg&#10;yJnfbw8ZAAAAAAAAAAAAAAAAAKBkCMT5lUCcMwTiEOOWQFw+TN3dMl6XOOZq5y22uqJheKz9CiVA&#10;VisHo3ZqDxcAAAAAAAAAAAAAAAAAoAIIxPmVQJwzBOIQ45ZAXD66vWRdq0/cMl1NnmerKxoGo/Z7&#10;tRBZbRy1/ueHP7Lr0fZwAQAAAAAAAAAAAAAAAAAqgECcXwnEOUMgDjFuCcS588ADcw8y9fYXWn3i&#10;lunq7qfZKouCteNzu4aj9pfUIFldvKf9dHu4cXPz4FzjU+YODC6Z27++PLeyPm+8eO5d6+fN3bi2&#10;y/4VAAAAAAAAAAAAAAAAAAQBgTi/EohzhkAcYtwSiHMnXb3gW7S6xC1Nv/oHqSdbZVEwGLUuUUNk&#10;dfFY+8DcA3MPsocbDxJy2z+4xszRVo2fUudvpzn43NzKYMP87zfO7V9/6tza2oPtuwEAAAAAAAAA&#10;AAAAAABA5RCI8yuBOGcIxCHGLYE4d9KDne/R6hK3NP3qHltd0TA41nq1GiSri0fPvMIeavjsH144&#10;d/Oh6+cODI6o8zVnJSB36MYTO8qxgxwAAAAAAAAAAAAAAABAxRCI8yuBOGcIxCHGLYE4d9J+8pNa&#10;XeJJ9jo32eqKhuGo1VODZDVwMGq979Zb586whxouNw9+dO7A4PfMnOyfT5ujFeXK4K65/cMXzL17&#10;+PX2UwEAAAAAAAAAAAAAAACgVAjE+ZVAnDME4hDjlkCcO6beXjRejzjmweR6W11RcOiPz3jscNT6&#10;Gy1MVgfXj7bDPs9vuusiMwd7m5mLff60uVl59ozLc7feGn5QEAAAAAAAAAAAAAAAACBqCMT5lUCc&#10;MwTiEOOWQJw73dXODVpd4pavvC1ZsNUVBYc2dj1bC5LVwlGrd+zY3Fn2UMNCfr70wPCNZv51/2lz&#10;suq8Y+7mQ99mSwQAAAAAAAAAAAAAAAAAhUMgzq8E4pwhEIcYtwTi3On2k/dpdYlbpr3dF9rqioLh&#10;sfYNapisDh5tP8ceZljcdNd3mbnX/tPmYj5cGdw7d2BwlS0ZAAAAAAAAAAAAAAAAABQKgTi/Eohz&#10;hkAcYtwSiHOn20vWtLrETNOn/iW99fxzbXVFwXCj1VfDZPH7Z8N7viaxhxkOK8NnzB0YfFCdi/ly&#10;ZXCf+efLT+xaBwAAAAAAAAAAAAAAAAAFQiDOrwTinCEQhxi3BOLcMfV2z3g94kn2kj+3VRUNw1H7&#10;E0qYLH5Hrf9qDzEcVgZXmjnXR0+bg4XiyvAtc+9aP8+WFgAAAAAAAAAAAAAAAABmhkCcXwnEOUMg&#10;DjFuCcS5k/Y7/1urS7T2kjttVUXBHaMzHjsctf9FDZRF7qGNXc+2hxkG+9cvM3Ot+9U5WFiuza2t&#10;PdiWGgAAAAAAAAAAAAAAAABmgkCcXwnEOUMgDjFuCcS58eZbzz8j7Sf/V6tLzDR96r/b6oqCu0Zn&#10;Pk0Lk8Vv68PDjz706+1h+ufm4Y/PrQw+oc6/wvRX5/Y/8NW29AAAAAAAAAAAAAAAAACQGwJxfiUQ&#10;5wyBOMS4JRDnxqtv2/OvtHrEk1xN3mirKwqGR9vP0QNlkTtqhdMOB+7+3rmVwV3q3Cto119qjwAA&#10;AAAAAAAAAAAAAAAAckMgzq8E4pwhEIcYtwTi3Lj2tsd/q1aPuOUr+52ftdUVBYON1uvUQFnkHjrW&#10;+jF7iH45sL57bv/6H6jzrtBdGfz13M2H9tkjAYBAWVpaOtt4nvVC64n/b/8EoBRMH5O+t9n/vtLv&#10;5N/ZPwGoLdLPrePXXvo/AAAAAAAAAAAoEIjzK4E4ZwjEIcYtgTg30tXkqVo94pbpwT3PsNUVBcON&#10;9v7xMFnsDkbtv/zwva1vsofolwPDd5w234rLL87ddNf59mgAoCIkUJGFK+YvWVpauGZxcfGGxcWF&#10;NeMR43HjfeLS0uIDO9H+vbxOXm/eZ/EWcWFhoZt9BuE52CIL9ey9WOl7zv3P/q28xva/r/S75ewz&#10;CA9BWGTXX+mb88vSV02/LbP/c+0FAAAAAAAAAGgMBOL8SiDOGQJxiHFLIM6NtN/5Ma0ecctX3Lbn&#10;u211RcFwo314PFAWu4NR+z328Pyycugn5lYGX1bnXDG5Mni7PSIAKIEsfDF/yUnBoxOBCy1cUbbZ&#10;Z58SlLvQFhNqyGbwZyz046vvnQhqZn1v78W2iAClEVj/P+naS/8HAAAAAAAAAKgnBOL8SiDOGQJx&#10;iHFLIM4NqS+tHnHLdHVPYqsreEajr/26wah1nxYqi9xr7SH64/Dhh5i51cppc60YXRn837mb1sP4&#10;CVqAGiAhM7vz1o0SwNDCEaEpQQ0pswRI7GFAhIwFgLyFf3YqASEoEvo/AADETjaWFebmT93nkXsC&#10;2BHSV8b6ThnSHwFqjJzjY+e8Ny+//PJzbLGgIPbu3XuuVtdVK+WwRYoeczyMvcFDIM6vBOKcIRCH&#10;GLcE4tzoriY/p9Ujbpm+N4nmxmg4aj1ZCZPF77H20+0h+mNluKTOteL1XXMPPPAge3QA4IAsEtgd&#10;4KIJwE3THIPs5HUDIY04iCkAtJ1bASF+ZhJ2hukrF9ap/2fXXnbuLBrbR078FG5DtD/hm+3Mab1x&#10;M4DJNXaLrE70cxLDU9rLNl1p2PNHO6+mqpW3LtpjPGmnU/kSDfcJkJHNXfS+U5Sm/x2xH1db5PzS&#10;jh3rpVxLbZMXhu++Y4sxE2ZsMdNT/f2r1rTR/zKF2WWLBjOyvLz8naZe/268nn1o2vY3bLGiR+7t&#10;tGMsUlNfa/bjIBcE4vxKIM4ZAnGIcUsgzo1uP7leq0fMTHvJ3z7wwFw0oaHBqHWJGiiL2VH7i2tr&#10;cw+2h+iHm+56+NzK4KA614rbK+wRAsA2LJ0Iwe29WBYhFmv/EEwWWuaZTwWEBGbkgaTpe9EHMCcp&#10;i2/ZQ1e+lQqnIn2iAf3/iO3/BJcKIKtLva6brOlnEnAxY/yJHWIbGcSkb8SltJdtutIw50Wt5/VF&#10;K/M1cx25Qb4cxJytecg8pbpzpt7jlDmPCMQ1QJl72SYvDN99xxZjJq666qpvNHUTzL2dmW88wxYN&#10;ZsT0z5dpdezHpWfaYkVNxWMv6xG5IRDnVwJxzhCIQ4xbAnFudHudt2v1iJsmhd+4lsn6qP1SNVQW&#10;sYON9t328Pyxf/0ydZ4VvQP/dQsQODYEd0N1iw9hmT3wYkHEB6bez85+ire+IaBJZov8hDKbTNb/&#10;55el/zft+pv1/4VrbFVADgg97Uw5t5p2vaVvxCWBuPDdHLNk3LZVCjWmymuoOTdrvVNNdu7ox471&#10;0fRjAnETMGPH67T396Gp0zfbYsEMXHrppV9t2vV/anXswbuuvPLKh9qiRY3pn6XvzLqp+awb7ceC&#10;MwTi/EogzhkCcYhxSyDOjbSfvE2rR7T2OkNbVVFw6Fj7lVqoLGYHo9Zv28Pzx4HhO06bY9XDL8/d&#10;fOg77VECgEUe6Mhi/2IDg0iTzBZd+amkKshCmLL7Bg9oRVmQI5TZHJqyE+dO5dqbD0JP+cyut/OX&#10;2GqsJfSNuCQQF5fZmMUXGuqK3CNXf77U9x4gO1+0Y8Y6ac4ZAnETMMfx/eb9vjz+/p786HOes/dc&#10;WzTIiZm3/bBSt54sfw5ZBTIOMvbGAoE4vxKIc4ZAHGLcEohzo9tPbtTqETPTfudWW1VRMBy13qCF&#10;ymJ2MGq/0h6eH24enGvmU8fVeVYdXBn8nD1SgMaTLTQ0dze4nWjq5ggPuopHHjDZIBwhzAlmC/8E&#10;g+oK/X+6pm7WuPbuHEJPsyvzoTo+DKFvxCWBuDjlfqGe+Lh+mrGotjvVZPc2+nFjfTTXQwJxU1ha&#10;WniP9hk+NPW6zxYLcmLa841a3VatOe++uLw8/z22WFHD2BsTBOL8SiDOGQJxiHFLIM4NAnHb+g5b&#10;VVEwGLV/XQuVxez66Mx5e3h+qO3PpW46uNkeKUBjsTsSEYRzVOrMViHkJAvCZT8LqdUxni4PWesD&#10;QVB36f87g9BTccpYX6dgHH0jLgnExS1jVn2QOZtpz+NaO5dvPXeqMeMrgbgGKOeNbfLC8N13bDEK&#10;wYzzz9M+w48L77TFghxcffXV52Tjvla31WrOkVo867Bjr6d5KrvEuUMgzq8E4pwhEIcYtwTi3Eh7&#10;yQGtHtHa67zdVlUUrI9av6uFyqJ2tOu77eH5YWX4FnWOVRdXhn81965hYo8WoFHYIMaafvOPOzFb&#10;nOFBlyuysCUPeWWBXKtX3N5ssZW+FyPS/5eWFq7J2lBvX5xudu2g/0+C0FPxZg9f438wQt+ISwJx&#10;9dDO2Wr9c8x1x+e104w/tdyphkBcM5Q5u23ywqhTIM4cy+OMH9c+x4OfM9e6J9qigSOmHS9X6tSL&#10;piw/ZYsVNYy9sUEgzq8E4pwhEIcYtwTi3Ej7yXu1esSv+F9sVUXBcKN9y2mBsshdOz63yx5e9ew/&#10;dtbcgUNH1DlWnVwZXGmPGKARLC0tXWhu7lmALlD7oIs52DZkQaATO8IRhCtIHrLGhQ0i0/8LMqtL&#10;rr3jEHoqTzN/inp3WPpGXEp72aYrDXMdJRBXkaau1+Q+zFY9RILcv/ifu9VvpxrWI5qhnDu2yQvD&#10;d9+xxSiMpaWFt2if48f5l9higSOmX/43vU6r1ZxzH5+fn3+MLVa02LHX2xw1+2x2iXODQJxfCcQ5&#10;QyAOMW4JxLnR7Sc9rR7RutqJasF/OGr1tFBZvLbus4fmh5s+1FHnV/XzjfaIAWpNtqDAT6OWabY4&#10;y6KJBj8NWa6m791I3wsX+9PUPPgryezaQv/fhNBTFcYZxKRvxCWBuLq6cI2tfogAud7r7VidMs+3&#10;xakNzIuboRljCMRtgxnrn6F9jidXTZEelJUMdoppw8TU3Z+P1aUXzTn3a7ZYURPCPUsV8/B6QSDO&#10;rwTinCEQhxi3BOLc6PaTNa0eMdOMCW+wVRUFg1H7Tj1YFq2fsofmh5sOXaTOr2rn4PfsEQPUFnYl&#10;qtbFyHeQKZLNIKZWT1i89L2wIIhcrfT/jBAeIDRBc15HF8Skb8RlFQ/iGJ/8yHgVD9m1Xm/HqszO&#10;03oF/805QCCuAZq+SyBuG66++uqHmHq6XfssH5r6/SFbNNghy8sLz9Pq0oem/X7MFitasjUU/+vX&#10;MvbaIsGOIBDnVwJxzhCIQ4xbAnFupL3kLq0eMdPUz6ttVUXBYKN1VAmVRas5nnvtofnhwKFnq/Or&#10;2jm43R4xQO1gVy7fNven/AgC+TM75/kZSZ9I/5c2oP9Xb1bnze7/hJ6qNp7dnugbcUkgrt5m8zV2&#10;Nw0ZM5+4RGs7H1ZxPagSAnHN0FznCMTtADOX/AXts3y4vLwY1eYIIWD6eSDXs4U/NPOKXbZY0SL3&#10;8vrx+ZBdfXcOgTi/EohzhkAcYtwSiHOj20s+rNUjZqb95JW2qqJgOGp/QguWxepgo323PTQ/7B9c&#10;o86vaufgmD1igNpAGCkcTRusSXvYpmkE5ngvzB7y6XWC1SgPC2yTQIXY/m/Oe71dsBqza1AzgwaE&#10;nqo3lustfSMuCcTV36z+915smwMCI6T5nPQVW6xaQCCuGZp+SyBuB5hjeoJ570+Pf5YPTZsd2bdv&#10;3yNs0WAbzP3mU0z7fVGry+pdeLktVtRIH9SPr3rrNvaWC4E4vxKIc4ZAHGLcEohzo9tPNrR6xMx0&#10;NXmpraooGG60/o8WLIvVwai1Zg/NDwcGr1PnV/Xzb+b2H/sae9QA0ZOFMVhgDklZRJEdBmwT1Rr5&#10;BmV2vHpdYLVmbcGD1qpgV7iwbNK192QIPfkx629LF9pmCBL6RlwSiGuS7EASGiHtDrdlffoJ6xXN&#10;0IwxBOJ2iDm/f0v7PB8uLy9cYYsF22D647VaHVatKcffLi/v/U5brGgJc+zl1xd2BoE4vxKIc4ZA&#10;HGLcEohzo9tPjmv1iJmmP11rqyoKtFBZ3LZW7aH54cDwHafNrerq7x8+xx41QNQQxgjbxcXFG2xT&#10;1Y6lbFdCHmwEahUP1ZuM7f83anWP/q3ztVeD0JNvww0h0zfikkBcszRt4fcLkXAK0h5aO/lUzldb&#10;vOjhvrEZmj5LIG6HmDH/2drn+VDua22xYApXX331Q0x9fXC8/nxo2uxdtlhRw9gbMwTi/EogzhkC&#10;cYhxSyDOjW4v+WOtHvErvshWVRQMR60v6MGyWG293x6aHw4M/9tpc6u6etNdj7JHDRAlNoxxg3bz&#10;jmG5mP2MX9A7yLgiD/9lsVs7XgxH2/ca+ROSZUL/j8M6XnsnQegpBMPcxYe+EZcE4pooO8WFgMzt&#10;9PYJwXrsVEMgrhnKPZJt8sKoayDOrukNtM+s3oW/2Ldv7wW2aDABM0/7Eb3+qteU5UpbrGgJc3e4&#10;TdklbnsIxPmVQJwzBOIQ45ZAnBv8ZOo29va8zFZVFAxGrc/owbI4HWy0P2gPzQ/7h69R51e1c/DZ&#10;uf37v9oeNUB0yAN+whgxGv8DL7toSxAzIrMH3837Ccky2Oz/hAlis/5hA0JPYVhFmMkV+kZcVtGH&#10;GMNClHmab0IOa8k5a4sZNSHXMRanrFPZJi8M333HFqMUzH1KMPM0U88/a4sFEzDt9ata3VXvwrG9&#10;e/eea4sVLeZ6EdzucJuWcS2rHwTi/EogzhkCcYhxSyDOjbSfHNbqETdNUltVUTAYtf9EC5ZF7GF7&#10;aH44MHi+Or+qn0ftEQNEhzww4UFWvC5G/FMUNgzEg4xIDTGoERP0/7g1bVfrn1Al9BSOoV1r6Rtx&#10;SSCuyTZjR9MQkbrX2yQk49+phnl0MyQQ54YZ97/bfMbnxz/Th6bt/P5qTeBcddVl32jqaKTVXfUu&#10;/aotVrSEvTPrpnxhYToE4vxKIM4ZAnGIcUsgzo1uP7lTq0e09pLX2KqKgsGodUQJlUXrYKP1MXto&#10;frh58Cx1flU/e/aIAaJCdrnhIVb8mjZcs00aDfKgSBa3tePBeFyMOJDpE8Jw9TDGa+9OIfQUmuEE&#10;F+gbcUkgrrlm7cLP3PtA5sdam4Sk3IfZ4kYLc+lmWEZfrXMgTjDHt1/7XA/+PzMPucgWC8YwY/Re&#10;pc48ufR0W6xoiWFMMNezI7a4oEIgzq8E4pwhEIcYtwTi3Oj2kjWtHjEz7SdvsFUVBcON9h3jobLI&#10;/Qt7aH7Yv/5UdX5VN1eGv2OPGCAaFvmZylopCysSsrHNGzSmnIThaqRpy9qGgsqA/l8vY7r2ukDo&#10;KUTDCMXRN+KSQFyzlTHKNhNUhJkTnBfPORH3TjUE4pqh3DfZJi+MugfilpcXrtQ+148L19tiwRim&#10;H4YSnl5N0/SrbLGiRNZYlOMKVHbwnQyBOL8SiHOGQBxi3BKIcyPtJQe1esRMUz9vslUVBYNR66AS&#10;KovXUevz9tD8cPPgXHV+VTdXDr3WHjFA8MiD+4AWXrBAs4cvYS+uyM8Y8OC0fsoDV7m22GaGCdD/&#10;66k8qKvbwjahp1D1H16gb8QlgTg07cMXFyokpmukzN9tsaOEQFwzlHm2bfLCqHsgzhzfo8znbIx/&#10;ricHe/fufZgtGljMWPH4paWFv1Dqy4MLv2CLFS0xrXHL9ccWG06DQJxfCcQ5QyAOMW4JxLmR9pP3&#10;avWImaY//bqtqigYbrRXTguVRe7asbmz7OFVz28cfoiZTw1Om1/VzyvsEQMEjQ3DsXBcY7OHknsv&#10;tk0eFPxEb72VhxV1CwUViQRZ6P/1NWvb+vR/Qk9hGkI/o2/EJYE4zFy4xjYXlEh2rx3b+RDv3IV1&#10;jWZozikCcTkwx/gr2mf7cemZtlhgMePyC/S6qtz/s2/f/L+2xYoS078i2pl1U37SXodAnF8JxDlD&#10;IA4xbgnEudHtJytaPaK113m7raooGGy0flsLlUXt0V3fZw/PDyuDX1HnWPXxz+f2H/4We7QAwWIX&#10;6I/oN+NYP8P4abVN5EGcXk6sk9lCJKG4cQiDNskwA8muEHoK1zIeDLtA34hLAnEo2vkZD19LJsbr&#10;Y8w71RCIa4ZlzHuaEIjbt2/haeaz/mn8s/248DZbLLCYOnmPXlfVas6F37VFipZIx94bbfHhFAjE&#10;+ZVAnDME4hDjlkCcG91e8vtaPaLV1I+tqigYbrR/7bRAWeSuH237PacPDC5R51h1cWUQVR+HZpKF&#10;4Vgwbp7+f1pNIAzXLO1DV0JxFgmnEhZomvH3f0JPYStzOttUlUPfiEsCcbgpD1/LJbvfjvVciDMs&#10;yfpGMyQQlx9znP9D+/yqNW34p6Ysj7PFajzLy8vfY+rk77W6qlrTLvO2WFHC2Fs3CMT5lUCcMwTi&#10;EOOWQJwbaS/5La0eMdPUz0FbVVEwHLVer4XKYnaw0XqVPTw/vPfwOWY+da86z6qHP22PFCBIsgUC&#10;Foubq9/ditgZq5lmbc4CH2G4Zmr7f9ShOEJPMehnJ1j6RlzWPxAnX7pYOq8kL5Qvl8i5JvUomnuq&#10;G83xRrzjNnOzsoj52ij92h5GVLDG0QzNNZdAXE7M+PVC7fP9uPBcW6zGY/pfqtdRtcp8Zn5+/hts&#10;saKEsbduEIjzK4E4ZwjEIcYtgTg3ur3krVo9YqbpT4dsVUXB+qj9Ci1UFrODjdbv2cPzx4FDb1fn&#10;WbG7Mvz83Mr6E+xRAgTHEmE4PKGfYAZhoGYrDy/kGmS7Q+OQ847+31yzto83FOf/4UI5dWfe9zwJ&#10;ip8ccol1nmT7WOXhlpgfPDVRaS/bdKXhd6zzEww1597Z2Zc+4rp+SHntIUCBSH/I5r16vcdhfGFJ&#10;1jmaoZxbtskLw3ffscUoHTMHSMznfXL8831o6vxmW6xGY661u0x93DFePz40bfJ6W6wosWNvtOst&#10;vu7lwoZAnF8JxDlDIA4xbgnEuUEgbjuTwm9cy2Sw0X6xFiqL2cGodcQenj9Whs9Q51mxuzJctUcI&#10;ECSLi4s3ajfe2CztQkulwQz5vJgXp7AYTR/wPwfxAP0fRXvtjTIUWtdA3DQkJCfzppjOXXmga4tf&#10;GQTi4pJAXDVIOUw9RBKIijesHSrS/npdx6OMf/ZwokHGQO1YsF7KtdU2eWH47ju2GJVgjvWtWhmq&#10;1rTjF8z48xRbrMZi5mXP0OrHg/9k2uMHbbGipA73JFXM0+OCQJxfCcQ5QyAOMW4JxLnR7XWu0+oR&#10;M01/+rv9D1z61ba6gme40X7GeKAsekftL60dn9tlD9EP+499jZlTHVDnWrG6Mvh743+wRwgQHIuL&#10;izdoN9xNUR7OWY9bGx1OyY6/mm8fyoO2Jte3HLuVvmc0x79mu0YjoP/T/09W6sD0iehCcf4fMPgN&#10;bGyG4/Syheb8JbbYleCzb5g2uS3b4Q93bvlzP7/X+TACcZvEEIwz5WvklxXKROpUq+uYzM7juHaq&#10;8R1qwmqUa6pt8sLw3XdsMSpB5olaGXxo6v1aW6zGsrS08Catbqp34VZbpCiR++vQ51s7UcZee0hw&#10;AgJxfiUQ5wyBOMS4JRDnhqmznx2vQzzVtPfYb7DVFTyDjfa/VkNlkXvoWOvH7CH648ChZ84dGPw/&#10;db4VoyvD/2qPDCA45Cd8tJvtuiiLBsYjspBpvCE73uyhnyyMiLYqVOzffeVn0+Thrnm/tTosqEwz&#10;O75ygxlSr9I+2ufXQTk241jfW7rQ9qmd9D35G/O3J/9cXyP6XiNCcdK+dW5Lc2yzXnub2v+jCx80&#10;PRC3iZRD2k8vYxia8lX6IMVzIC66HYyagPRBrb2qMaxA3CZSLr/1sp3VBmnrTDan0eo4PuX6bg8r&#10;CmQ+qh0H1ktzLSUQNwNmLis/0fnB8TL4ceEPX/CCF5xhi9Y4rrzysm8y/fkjet1U7cI1tlhRkq1D&#10;aMcVo3G3RbEQiPMrgThnCMQhxi2BODe6/WRBq0fc0owLe2x1Bc+H7v36hw43Wp/VQmUxOzjaepU9&#10;RL8cGPy2Ot+Kz/8zt3Jn1FuLQ32RcELYD2DyaY5JQhg32PBFyaEuebCxcI35zDWtLDFb5sNkaZe6&#10;1ZmcS3JMVfY9+SzzmTUMCNV/oc/3w5UyNH2x0muv7f/R77QyrvQNe5hRQCDuVEzfDHrXpypDDATi&#10;YBxzbhCIU7Dz4iDHM7me2WLCjJi6rM29j5zL9rCiQOYK2fw0HmUc0+q+Ks3nR7jTavE/synzcq1+&#10;qtIWozLM8b5MK4cPzTzyGbZYjcO0w6JWJx781L59+y6wxYqOkOdXeYxt7C0XAnF+JRDnDIE4xLgl&#10;EOdGenDPM7R6xC2v6yXfa6srCoYb7cF4oCx2B6NWGFthHxj+8NyBwd+cNt+KzxvsEQEExVLNdufK&#10;HjCc2IGr1BDGdmQPwuMPumSLRuXVpamjG7TPjU05h7K+N7/ss+/JZ9tgZo3CQXsvtodXO/wHiIoz&#10;hGvvSf2/RiHbeHbkIRCnE+p5LuOWqbNKfuqOQByMk/U/vc3KN9xA3Cbhzo/j+nnMEJFxXa/bmGWn&#10;mjLJ5tdavVejrGnYojQa32s7thiVsby89zvMWP1ZrSxVa+r+zbZYjcMc++9qdeLB/2aLFCX1HHvD&#10;n89WA4E4vxKIc4ZAHGLcEohzIz3Y+R6tHnHL6/qdS211RcFw1H6nFiqL29Zf3fnhXY+2h+gXCZNp&#10;c65oHHxmbv/wkfZoAIJBwgO+F/aKcHFx4Xj2sDXMh+Gy+GLq2es3u/No6rXUMJzvxf0iNHW0Zvte&#10;cA8IJUhm+p3snBV14DUrf/0ewGbXhejbJthrr5RJyiZl1Moel2GObeP4DD1lhltP2W4lWpn9Km1m&#10;i1gqPvuGzL9sMSAg/I5/cTxAlHLq5fenzCtt8SAnpu/XKLSfKeezPTwoAQJxYSD1oNVPVdpiVIo5&#10;5lDCWB/du3fvubZYjcHU/7eaY//0WF140czln22LFSWMvXWGQJxfCcQ5QyAOMW4JxLkhPweq1SNu&#10;mfaSn7fVFQWDUevVeqgsbtfvaT3THqJfJEx2YPiO0+ZcMbgy/DNjVAFPaA7+H17PZraoEUdQQJCy&#10;LkYSjDN1W3IYTuoi3jBQfH0v7J/u206pb3sotcD0nah35oyw/0v4MOb+H8XP1BGIm44d94Lqh9l1&#10;qPzAMYE4GCfre3qblW88O2qE9uURaTdbNMhBqOHoYmSnmrIgEBcGUg9a/VSlLUalmDniXq0sPjT1&#10;v88WqzEsLy/+rFYXVWvG/kNXXHHF19liRYesBWjHVQ8ZewnE+ZZAnDME4hDjlkCcGy97z2O+UatH&#10;PMleJ6pvnq6PzpzXAmU18C32EP2z/0MXzq0MVtW5V6iuDL88t3/4AnsEAEER86LAYmRhjHGyh+Lh&#10;BuNM/ZYdhjs7+wz980M2/r4X7658dQk12P5v+pF+nCFbh/5vjiHKYFwMDyMJxG1PiOOftJstXmkQ&#10;iINxzHlAIG6HhHfPUN+fsi8bGcv1Oo1fOaftYULBEIgLA9/nry1GpVx++eXnmP53WCtP9S680xar&#10;MZjr6vv1uqhW0/dfbYsUJaYeo1x72Ynm2KL44ly5EIjzK4E4ZwjEIcYtgTg3rj78pId0+8kXtLrE&#10;TZMVW11RcGi06yIlTFYDW6PhsXY4P/V5011Pn1sZbKjzrxDdv/4aW3KAoFiKdHeibCEj3jDGONmD&#10;8bAecpk6ljBcqbvFxPgwqG59z7TBDdpxhu/8JfYQoiXGuq/ftTfWYGjYIQ4CcTsnG2u1Y6heU5bS&#10;QwwE4mAc6Xdae1VjfLtphDR3riJEW0dkjNLqs16yU00ZEIgLA9/XYVuMyjHH/WqtPFVr5g2fM+PP&#10;E22xas/y8t5/Y475y1pdVKkpw5dMH/g+W6zokPUj7bjqZdPHXgJxfiUQ5wyBOMS4JRDnTref/JlW&#10;l5iZ9jsDW1VRcGhj1zcPNtr/qIfK4vbQRnvBHmYY3DR8uplr3a/OwcJyZW5t7cG21ABBsRjZN+RM&#10;eY/IQoYtfu2QByTZMerHX5WmDMdNWUoNw8lijfbZoVrnvpf1uzh+wndT0x6V/LxfWcT2U1lZfddz&#10;gdX0o+ACyTsz3P5PIG7nZP0vpC8mlHueE4iDcfz2/zjHNVNnQexwKm1niwQOxDnncFP6qD1cKBAC&#10;cWEg9aDVT1XaYlTO8vKyBLP+XitT9c6/xBar9pj+dp1eB1W78B5bpCgxfbe2u8Ntao7xiD3chkIg&#10;zq8E4pwhEIcYtwTi3DH1dmS8HvEke8lfXrp/7qttdUXBYNT6mBYoi95R63ftIYbD/vXL5g4M7lbn&#10;Yb49EdY79Lq5m+/8BltagKCIaWcceeCSlbe8n+8MCZ9tIw8wyg5ahBcAmGyT+p45xiACmTs11ocy&#10;tv9HUc/S/7MHt03p//E8pDZts2aLHhwE4tyQ8urHUb1l9ysCcTCOjDNae1VjnIE4U+6Adjlpxr1Z&#10;UZj6inJ39nw2faea4vG9fhPrvVfRSD1o9VOVthheMH3w3VqZqta0Qd8WqdZcffXVbXO8d44fvx/n&#10;f8YWKzpi+zLibNZnN393CMT5lUCcMwTiEOOWQJw7pt4+MF6PeKrXf+Dxj7bVFQXDUWtNDZTF7/2H&#10;D591jj3McHj3oYvmDgzep87FvDn4czMPfKEtIUBwyMOLWBbj5eFsE2/qszaqNpxh6rr0MJxgjiuK&#10;n4psbt+bX47nYV18u/b5DwvtTNMHjjSz/++9OLsW6vUSlmH2fwJx7khb6sfiw/LmAQTiYBy/8414&#10;Azu+Axlb7r3YFgl2QCz3QEUo80h72FAQBOLCwPf11xbDC2aOeLVWJh8uLy//W1us2mLmzf9BO3YP&#10;ftLU925brOiQewDlmGqpGXuD/dJc+RCI8yuBOGcIxCHGLYE4d0y93TJej3iqab/zZFtdUXBoo/Va&#10;JUxWCwdHW9fYwwyLmw515lYGb1fnY1W7Mlyfu3nwLFsygCCJZTE+K2ezdx6oauE7eyBZfogglm9n&#10;Nr3vybHLgyytbkJS+q0tchSYeo1iZ5Bs0bjp/T+UsMFk7XU7uHYiEJePcPrcQmn3ewTiYBy/Y2K8&#10;gTiZT+jHVK1yTtsiwTZIm8UwByxWApNFQiAuDHzP12wxvHDllVc82lzH7tXKVbWmHd5gi1VbzDn/&#10;Fu3Yq3fhbbZI0RHKfKlay/+Sc5gQiPMrgThnCMQhxi2BOHfSXvIrWl3iKe6z1RUFd41aP66Fyerg&#10;YNS+4857zgz3J0APDJ4/tzK4T52XVeM75vYPH2lLAxAkMQSSsocF8e38VBbycN/USWk7FmX1XUUY&#10;7kTIak0rQyjavsd81rIYQXg2poexcfT/8sIwseH7weNODPHhJIG4fMgYqR9Ptcp1wBapcAjEwTjZ&#10;uKO3WfnGPd+TPq0fV3WGOAaFiv+xsXpl3msPHwqAQFwYSD1o9VOVthjeMP3wTVq5qtZcX47s27fv&#10;EbZYtWPv3r3nmmMMIny4vLzwE7ZY0WHO18bszLqpzA/t4TcMAnF+JRDnDIE4xLglEOeOqbefHa9H&#10;PFXTr15nqysKBkdb5w43Wp/WAmW1cNR6rj3UMLlpcMHcyuB6Mxf7xGlzszJcGfyL8ffnbh78qC0B&#10;QLBEEkiSn6ls6DfaJlNW25n3rCQMJ4T+IMjUhfxEJH1vjDh29Qu/3UIPV9n+H2WQqEykTrLrpF5v&#10;YRhWuxGIy08442Q511QCcTCO3+tr3IE4c556D9HK3MEWB6YgbRX+XKIsubcqCgJxYUAgbunpWrl8&#10;uLy8cIUtVu0w9bysHXPVmv5+56WXXnqWLVZUyPjD2NskCMT5lUCcMwTiEOOWQJw71x3sPFOrS9wy&#10;7XfebasrGgaj9nvVMFktbPUHg4c/zB5quLz77u+aWxm8yfhX6jytCFcG75nbv36Z/USA4Ak/kCGL&#10;i83+idTtMHVU2Dccs8WhanbiC30xypRNgpj0vQmYugk6FCTtZ4saJNK3Aq8/wqBTsO0X7E8Im7Id&#10;t0UNAgJx+bF9rbQdYXduOUEhAnEwjt+xMe5AnOD7eiHtZ4sCUwgn7Fy9XHuLg0BcGGRrVnodVaEt&#10;hk8eZPpiTytb1db5+mKO7fe1Y65aU47UFik6GHubBoE4vxKIc4ZAHGLcEohzJ71993dpdYkn2et8&#10;xFZXNAxG7VfqYbKaeLQdz7l+013fbuZlP31iF7eVwZ+fNl9zcWX4JfMeq3MHBqn53z84d+vHz7Cf&#10;AhA84QcyJOhFIGknFLGwk/WF6n6WVhZktHKEYFY2+t522GtIsKGgKvuzKyEvxpo2JQy6AyLo/8HM&#10;zf3397h3OpS21I+rOst6iOKzbzTzwVD4+L03qUMgLoSfAmMOMQ07fwj2Hrwa+dJFERCICwOpB61+&#10;qtIWwytmPvfzWtmqd+Ev9u3be4EtVm0wfewJ5vj+6vTjrVYzdn3BtPV322JFBWOv2LSxl0CcXwnE&#10;OUMgDjFuCcS5k/Y739Ttdf5Zq0+09pL709Xdj7VVFgXro/aPqEGyunis/d79x+a+xh5uPNy4tmvu&#10;wOAS49vNXO0OM1c7brz/tDncVxx8xni38X3G58/dPDjXvhNAdIQcyJCy2WLCDpllQTxbGKouPCQL&#10;MaEuRmUPEnmQt1PswmKQoSBTrqB2ydok5MVY0/8Jgzpi2jLInx2XPmaL6B3/8434f/pXrmf6sVVj&#10;Wf3JZ9+Q650tBgSE3/Ex/kCcXO/0Y6vS+K+5ZRLyPXhVcv0tBgJxYSD1oNVPVdpieGXfvn0XmPH7&#10;f2vlq1rTHj9ri1UbzLgRRODQtPEBW6ToYOxt4thLIM6vBOKcIRCHGLcE4vLR7Sd/ptUnbnldL/l3&#10;trqi4I8+ftYjhhvt46cFyWrk+tH2f7SHGz/7h480Xji3sn7x3P71p869a51vsEKtCDmQIQsVtpjg&#10;SJ5F8awfVLuTlizEaGXxrSnXDbaI4IC9ngS6U1Z4u8SFuhgr/V/a0hYTHDD9P8hQXCjhDv99vg6B&#10;uCB2fSr8fshn32jeQ6E48Ht/En8gTjB16PlnlvdebIsCY9g5cwA/gx2C7BI3KwTiwkDqQaufqrTF&#10;8I7pj2/XyufB99ki1QZTt7cqx+nB+attkaLCjr1Brn9XaVYHTRp7CcT5lUCcMwTiEOOWQFw+0n7n&#10;Q1p94ilG942f4UZ7ZTxEVicHG+27Dt370I49XAAImJADGbaIkBOXhfFsQaTawJAswIS4GEXfmw27&#10;yBhcKM6UKahd4kJdjM0e5BCGm4VA+38Qu8QRiJsdGav1Y6vS4kMuBOJgHL9jZG0CcZ5D2gTiJiF9&#10;TK+z5sk1eHYIxIVBdh+l11EV2mJ4x9TDs7TyefDLpizfZ4sVPTKmmnH9H5XjrNo/lrU8W6yoCHX9&#10;24dSF7ZaGgCBOL8SiHOGQBxi3BKIy0e3n6xo9Ykn2eu83VZXNAyPtn9RC5LVycFG63X2cAEgUAIO&#10;ZBBIKoidLI5nfaD63bOknbXy+NSUiZ+JLIBQry0++vkkQlyMNW12hP4/O7b/B7hTov+AB4G4YvB/&#10;fV24xhalMAjEwTh++3ldAnG+d2IOb3feUAhlnuB/PNksA7vEzQKBuDCQetDqpyptMbzzvOc97yxz&#10;Xn9IK2P1LlxvixU9pn+9Wj/Gql14iy1SVNh7dO87s8qYF8rYa6umARCI8yuBOGcIxCHGLYG4fKT9&#10;5A1afeJJ9pJ1W13RcOfRM39QC5HVy9ZfDUbtH7WHDAABEmYgg0BS0Ux7GJYtxFT/sEoeeoSwCHSy&#10;pjyEgQrE1OWFWj371LRxELvE2cVY+n+NCbSNvS96E4grhmnjehVKO9qiFAaBOBjH7zW0NoE4z18+&#10;qUc9Fo3ce+n1Va2mf9wibaT9t6otY1xpEgTiwiA7p/Q6qkJbjCAwffIVWhk9ONi7d+/DbLGi5cor&#10;r3yo6V8D5fgqd3l5/t/bYkVFKONdSGOvjB22emoOgTi/EohzhkAcYtwSiMuHqbcXavWJJ9lL7k97&#10;u6N7uDHYaH1OD5LVyujCigBNgUBGs8jq9rT6Nu3v50HVYmC7w2V1Qd8rGvlZD62+/ep/t5LQwsi2&#10;/9ciKBQSUqdaffvVbziBQFwxyHVMP75qLOPBN4E4GCcbm/Q2K996BLn8X3PZIU7D9G3PP2W7afaT&#10;tqY8QeyYc6JyIBcE4sIgC7rodVSFthhBYOriu0yZ/na8jH5ceqYtVrSY+vxx/diq1ZTjg09/+tPP&#10;sMWKCjPOBLEza7ZGFs5udbZ6ag6BOL8SiHOGQBxi3BKIy0d6cM8ztPrEU42xf60fbb9FCZDVzvVR&#10;+6X2kAEgIAhkNAu74DL2YNHPwz69LL7lgV1ZLIYXfvS6S1yg/Z/7tJKQutXr3I/S92zRvEAgrhjk&#10;OqIfXzWW0Y8IxME4fsfKeoyLMr/Vj68qmV+P479NMs117yvPJsOZqzRlp5riIRAXBlIPWv1UpS1G&#10;MJh++U6tnNW78DZbpGgxx/FfTj+u6jV9/JdskaIixLE3nDX5JqwFEYjzK4E4ZwjEIcYtgbh8vGr1&#10;8U/U6hNPNe0n0d3cHDrW+jEtQFZD/2I4av24PWwACAQJheg3w77kgUnZnLpbl79Fj/DCmIs32KJB&#10;SZjrTSDfxt106TxbtMoJZTF2U/p/+fh+OHa6Tb7+1yd47zcsVPxDVwJxMA6BuNmR49CPryr5stM4&#10;pl8Hsjvc1r23hKx9jymilMEWCRwhEBcGvuf8thjBYOZ25vKil7VKzbXlT03bPM4WKzquuOKKR5tj&#10;+Lh2bFVqyvA3pk2fbIsVFabsQe3MKsjYq/9NtTZj7CUQ51cCcc4QiEOMWwJx+Ujf+6R2t5f8uVan&#10;uGXaTw4/8MDcg2y1RcHhw3Ptwah9pxIgq6GtDwyOnXWBPXQA8AyBjOaSPRjz+5BvMaBwVLYwxk+l&#10;lk0oD9o29Rl+8P2g5GSzc5H+Xza2/wcTQvfZ/wnEFYf/sbTYaweBOBjH77yhLoE4vyEZc53w9gWE&#10;EDn1y0n+lPHDFukryP249rfVW49zr2oIxIWB7/s8W4xgMGPAI02d3KOVtXoXnmuLFR3muniVfkzV&#10;asaOd9kiRYWpv0B2h1tYs0X6CnIPov1t9dZ97CUQ51cCcc4QiEOMWwJx+Un7SV+rUzzV9ODu77JV&#10;Fg3rR1vX6QGy+jnYaL91bW3uwfbQAcAj4dx0ZwvyRT9UhXCRMILWD3yYPWhl54qqCGUhUpS2t8Wq&#10;FHkwrJXHh1n/3/qGMpRLKA/BRXvt8zLuEogrDtOOnnc6IBAH5ZJdq/Q2K996PBj0fc21xQCL77DM&#10;lqf3b7mm639brb7m6LFDIC4MfJ/jthhBYfrm67SyVq1pm5ttkaLDlP1d2jFVrSnHPlukqPB/z7Tp&#10;6b+KEtDYe9wWqaYQiPMrgThnCMQhxi2BuPx0e8lbtDrFU017yfNslUXDXcfOOF8Lj9XWUSvab2QB&#10;1AW54fb7gGlcAhlNwn8YYkspiy0WVITvhwSnWv3D7pD6v2kLduasGFPnwYTR5cGpLVal+D8H6hSI&#10;892fit35yWffkLq0xYCAIBA3Oz6vEwSbTkXGH62eqlYeest6gC3WKYQzT6n7TjXFQyAuDKQetPqp&#10;SluMoDB18v2mbP9vvKwe/Py+ffP/ny1WNNix43Njx+LDDdOWj7LFioaQd2bdJKCx97TAXn0gEOdX&#10;AnHOEIhDjFsCcfnp9pKf0eoUTzXtJb9lqywqBqPW+9TwWA0djNp/MdhoL9pDBwAPyAKzfvNbvebG&#10;n0BGg5CHL9lDGL0/VKksSE16GATlYeo8oB3Sqn9wE1D/n/gwFMrDXgODCKRLH7DFqhQCccUhcyj9&#10;GKuy2LokEAfj+L1e1iYQ5y2c4WucCRW5zmj1VLVyrbVFOg2Zp2ivqVr6jjsE4sLA5zVXtMUIDnNO&#10;v1crb9Wa9rnWFikazDX7F7Rj8eB/skWKCt/n5JaT55Vm7A1ijcycpxNDe/FDIM6vBOKcIRCHGLcE&#10;4vKTru5+mlaneKppLxm9+dbzz7DVFg3rG62f1cJjdXWw0frY+j2tZ9rDB4CKMTe5QWwXb8pxnyy6&#10;22JBA5BvHGp9wY/sTOgL/4GYky12h6NphNX/2XnDF1L3epv4sLr+vwmBuOLwX5fFjqM+j0eCKrYY&#10;EBDZvYLeZuVbl0CcvyA+AZktZLz1258zd3L/LddD7bXVW+edaoqHQFwY+A7f2GIEx/LywvO08lbv&#10;wh++4AUviOq5kSlzTz+WajVt+MO2SNEg933asVRtNhfbduwNJLhXn3vlUyEQ51cCcc4QiEOMWwJx&#10;+Xn5wcd9c7eX/L1Wr3iq6a3JU221RcPg2FkXDDfafzkeHKu5h43R3UwBxE4oCwKZfn6uDfwRyiKP&#10;KQc7E3rG5wPaU63uOmT6XRAPGOU8tEUCT5j+f0Rrm6qVPmmLVBkE4orD/zWFQByUi98AUfyBON/3&#10;fXJO26I0Hv9jX+ZO2iSU9QKZK9kiwQ4gEBcGUg9a/VSlLUZwmHp5nCnfn4yX14fmOvgMW6zgWV6e&#10;/wFzLfxn7Tiq1LRf/4EHHniQLVY0yPxeO56qjWvsreu1nECcXwnEOUMgDjFuCcTNRreffFirVzzV&#10;tJ9EGbAYjlq/MxYYq72DjfYfrt+zK7oAI0DMhLIYzwJ381gK5yd4ZGeEyndFglMJZZcs6Q+2SKWT&#10;9T29HNXK7oi+kTbQ26Zaq+z/m/ifh9QqEOc5ZM5PpkK5+B036xCI8xuQYb6RIfdAIcwBszLsbHd2&#10;87dBBPfrNGaXDYG4MPA9N7PFCBJzXfk1rcxVa8rxZluk4DHXwF/WjqFqTb9+sS1SNJi6i2Zn1k3M&#10;3wbypdE6rpcSiPMrgThnCMQhxi2BuNlIe8k7tXrFU037ye/ZKouKwah1iRYaq7+te9ePnEEwAaAi&#10;/D883bQeP0MEO0d+9kbvC9XKQ+9wCGjBr/Sfbg4nAMXDqlAw/T+Uh82VzsMJxBWH6UOefwK/2L5D&#10;IA7GyR4i6m1WvvHfq/i8Rkjb2WI0nlC+kCblsEXaloDu25i37hACcWEg9aDVT1XaYgSJuQY9Qyuz&#10;Bz+6d+/ec22xgkXWKEx/OqSUv1LNeP4ZU44n2GJFQ6RjbyBfGq3jfRGBOL8SiHOGQBxi3BKIm43u&#10;wSTV6hXHTT72+g91HmqrLRrWjs/tGoxan9FDY/VWjvvQPWd+m60KACiJbEEliG/IHbdFggYhiypa&#10;f6jSrP+z00AohLLgV8VD71AWZNmtJRxCedhc5c8GC/7PhVoF4jyHignEQbn4vW+JOxAn1zr9uKrR&#10;nFM89zIEdP8t90BO12z/Y8ymddyppngIxIWB1INWP1VpixEkV1999UNM/XxAK3fVmnLss8UKFlPG&#10;Z2llr96F37FFigYZNwIae52+fMnYWxYE4vxKIM4ZAnGIcUsgbja6q8mztXrF0017yQ/YaouK4ejM&#10;F2mBsSY42GgdGx47c6+tCgAogXAevrM7XBMJYWFnkQfewdGUfmE+w/vunFIGWxwIhED6f6X9gkBc&#10;cfjuP7YYhUEgDsYxfZxAXE58X2vl821RGo3/MS8zzzVOzgHtvaqW6/POIBAXBlIPWv1UpS1GsJjr&#10;yku0clfvwjttkYLFlPFtetmrdim6ZzWhjL155kKMvWVBIM6vBOKcIRCHGLcE4mYjva1znlaveLrp&#10;wc6LbbVFxfq9Z5w33GgfHg+LNcXBqP2/hxutn7bVAQAFE8KiQPbwtvyfJ4SwkACC1h+ql93hQiOE&#10;BT954G6LUwpyzfP7UH9TdocLjSb0/3H8z0XqMQ7IdUU/vuq0RSkMn32DwEWYEIjLh7k+BLAzyvwl&#10;tjiNxc7/vAffM/ONfQGVn13itoFAXBgQiJuOqZ8nmHJ+erzcVWuubZ/Ne12sgvn5+ceYc/oTWtkr&#10;9o/27dv3CFusKLBjr/e1l6wM7mOXLX8AX5rLV/5wIRDnVwJxzhCIQ4xbAnGzY+rxyHi9omKvc5ut&#10;sugYjNov08JiTXGw0bpvcLT1qv/1R2dFdcMFEAPmhnZNu9Gt0jzfkIP4CST0sWaLAwEhC35ae1Vv&#10;eYt98lBY/8zqNP3/iC0OBEYIC96m/1f2QIhAXDH4vq6UcU0hEAfjmH5GIC4H0p/1Y6pG5hwZvgNK&#10;m84SVArhHk7kGr09BOLCQOpBq5+qtMUIGt9j1JYLv2CLFBzm2nu1XuaqXXidLVI0+L/XzJxl3Aro&#10;GG6wRaoBBOL8SiDOGQJxiHFLIG52zHXwt7W6xTF7yf2vONj5flttUbH+ka/ZPdxoHdXCYo1y1H7X&#10;oY1d32OrBQBmpAmhEwgX3wvDmfxUb6iEsSi+cI0tTuGEsKApZbDFgcCQhWatzaq1vP4/jv/zoR6B&#10;ON/jqny+LUph+OwbMg7ZYkBAEIhzR3aD1Y+nOplzZPfeYQTexfw7BNvj8L7TTibrCNMgEBcGvudn&#10;thhBY8bXy7SyV61pq74tUnCYsu3Xylyx9y8vz/+ALVIUhDX25r/nlOPQ37Nas/G/Lr/wQiDOrwTi&#10;nCEQhxi3BOJmJ+1zHdyxveQ1ttqiYzBqv1INiTXPw8Nj7SVbLQAwA0tB7FDEImlT8b0oVa+FnPpR&#10;9+uT6X/ed+c0/Z+HiIEibaO3WXVWOT4TiCsG/+Nq8TsGEIiDcbL5m95m5RtfIE7mur7nHHbO3fg5&#10;RwhzW7GI8V2u99p7V20Z406dIBAXBlIPWv1UpS1G0MhYZco6GC+7D5eX5/+tLVYwmPp5kinb346X&#10;tWpNX/4ftkjR4P8+M7OI66F5j1B2Uqzsi3PlQiDOrwTinCEQhxi3BOJmJ13tXKzVLaoOf3H1sV9r&#10;qy4qjhz52rPlp0OVgFgzHbXeuHZ8bpetHgDIQRg30/OX2OJAg5Dwgd4fqrOIBSkoF//hjoX7bFEK&#10;xS74q59ZlfT/8Klr/9cgEDc7IewAVUZYiEAcjJOFq/Q2K9/4AnEh3O8x58gwffeIVj/Vm393uE1C&#10;mMuK2fWALzhNgkBcGEg9aPVTlbYYwWPq6Tqt/FVryvEGW6RgMGX6Ra2sVWvK8bO2SFEg44Pve+ot&#10;6zX22iJFDoE4vxKIc4ZAHGLcEoibnXTt0WenveTPtPrF071utfNMW3XRcehY63o1HNZcPzg81uYa&#10;ApAT3wtzLGA3lzB2SCCMGTrmGhXA7hPFX6PMe3oPhMb4UL9phPFt9mqCYgTiZieM/lL8uOo3ELfw&#10;GeMa7syqxhXzWQTidkgY8yhx9ofAsSPXR71uqlXOVVukmTH9i51qAodAXBj4XnezxQie+fn57zHX&#10;qC9ox1ClpgxH9u3b9whbrCAw5VodL2fVmnr532Ze/nhbpCiQeZt2LFVb5LUwnLG3DutJBOL8SiDO&#10;GQJxiHFLIK4YTD3+gVa/eLppP3mbrbboGB5rXzgYtT+hBMMa7WDUuvGu0a6LbDUBwA5Z9P/TWtz7&#10;NBT/i/OEMWMgjIeHxQdlwliY5afLQkeuUXrbVWk1wWECcbMhfcX3nC6z+OtKGEE/3InSVrbZSiWb&#10;w+llKN94Hv75nmtvatrriC1SozH1EMBP5YvFjethzFOy+zpbJBiDQFwYEIjbOaau9mvHULVmTnOF&#10;LZJ35CdctTJWrWmb/2qLFA0yB9GOpXqL+2KA3G/pn1Gt9Rh7CcT5lUCcMwTiEOOWQFwxmHrsavWL&#10;p2vq6hPX95LH2KqLjuGx9g1aKKzxjtpfWj/a6spPy9qqqi1ra3MPtv8TIDdhLGDzbe6msuj5W43y&#10;UMoWBQKmrtepAAKhPJyOBFlo1tqwOqsZpwnEzYbva4pY1nWFQFw8EogLA5k7mXl2IDvDiXXYQWQ2&#10;JISm1021lnGd9n1PtyX9TMP/PQeBOEHqQaufqrTFiAJzLl+lHUPVmutlMD+bb8ryeq2MVWv68U/a&#10;IkVBQGNv4WuPvq8pW8Y+9hKI8yuBOGcIxCHGLYG4YkhvTy7R6hd1096eq23VRcfhw2edM9ho3aeG&#10;wvABqZu6BuPWN8642BzfbetH+ZlYmB15+Kvf0FYpOxQ1Fd8LOFU9tIXZkYd3WhtWZRl9xXf/N59/&#10;gy0KBI5pK8/h4WoeZBKIy08WfvG/O1xZ1xUCcfFIIM4/ci3zPcc42TIeAseI1INWP9VbfP8NY03h&#10;RF9jlzgFAnFh4Pu6bIsRBXv37j3X9Ntj2nFU7KfMvMb7z4NeddVVDzf958NK+Sp2YSj3HLZYURDQ&#10;2Fv4jusBjb3HbZEihUCcXwnEOUMgDjFuCcQVw8t7yWNMXf6dVsd4umm/s99WXZQMR2e+SAuD4ZaD&#10;UeuP1zdavzwYtZ9kqy1K7jr2sIcPNtpXmeN53+axEYiDIpAFce2GtirNjTM7FDUYWTjR+kV1VvMz&#10;gDA7ErLQ27Aay3iQQ/+HnRLAWF1JmIFAXH7CCYyVc10hEBePBOL8Iueg37o51awsxf1EWKxIHWj1&#10;U7XZ3LOcMIN570B+ko5d4sYhEBcGBOLcMPX1K9pxVO/SC22RvGHq4if1slXtwvW2SFEgcyL9OKpV&#10;xkdbpMLJxnX9c6s15rGXQJxfCcQ5QyAOMW4JxBVH2ks+qNUxaiZ/m/Y7T7ZVFx3yk5mDjfbdJwfA&#10;cIKj9pcObbRuvGt05tNs9UXB2vG5XYNR6/mm/H8yfkwE4qAIAlgcDeYnCKBa5GGM1ieqMntAF9e3&#10;W5uM78VMWWi0RSkM/4uX7M4ZCyFcL21RSoVAXD6kf2RjmnZMVVvOdYVAXDwSiPODBK7kvkovrz9N&#10;mdiN1mDqIYgd+8o8PwMKHrBL3BgE4sLA93XAFiMalpfn/605n/9ZO5aKfZ8tkjeWlxd/UylX1f7D&#10;8vLef2OLFAWm/9R2Z9ZN5L31z6xWU9cR7xJHIM6vBOKcIRCHGLcE4oqju9q5Qatj1DXjx0tt1UXJ&#10;oY3WTww3Wp8fD0vhVIfDUes1gyNnfr+txqA4dO9DO6aMzzFl/J3hqP3JsbJ/RQJxUAT+H5wsXGOL&#10;Ag1Dggd6n6jGRXYnjIq6BYIkNKJ9TlXGvWDZTKQPam1ZneUHiAnE5SOUsFiZ4yqBuHgkEFcd2dxI&#10;gnCh7Mx1qjLXqGLsCB0ZW7T6qdrsnCm3PbI21z+/Wtkl7mQIxIUBgTh3TN+9VTuWKjXXtS+btvs+&#10;W6TKmZ+fP9+U45Pj5fLgH9giRUETdmbdJJyxN9YdgQnE+ZVAnDME4hDjlkBccaT95Ce1OsaJfiB9&#10;YO6rbPVFyeBY6+1aYAq3dzBqHTm00Xqt7Bwnu7HZKq2cwdHWuSd2gttorZpy3T9eTk0CcVAE5sbZ&#10;8zfm+Mm+puL7m4wSBrVFgUgw1yvfgaDCdj7yvUAr135bFIgE02aeAw/lh8UIxLljwzCer42ZZQah&#10;CMTFI4G4cpGHqnLeSz37Hxe2k1CS4P8LaJlVnJu+7+82NecGX/w4CQJxYUAgzh0z5r1QO5bq9fdT&#10;oeazn6uXqVrNGPI8W6Qo8H2+bdqwsTfSLx0TiPMrgThnCMQhxi2BuOJIVy/4lm4v+UutnlE37e35&#10;IVt9UXL48FnnDDZa92mhKXRw1P7ScNRaWz/a6kpATurVVnGhyPsO72k/fbDRfvFwo/UO03Ybanm2&#10;kUAcFIEsFms3stXJT/Y1lQAW5vkJp8gw1yvPAd7iwjIBBELp/5Hhf1G//AC7PDDQP7sq4wrEyRzK&#10;XBeDCMNl5ShvTue/b+BOreLBn+C375cb9DLn0tnWCzPnL5F6Ncd8JJRzfjvNmMUXTwxyXQyhzew1&#10;upLd+sxnsVNNYBCICwPfc3lbjKi48sq9nRCuKabtBnv37n2YLValmOM/oJWpSk0Z/lR2qrNFCp5s&#10;7qQfS5VWNfbKZ4Qz9sa4xk8gzq8E4pwhEIcYtwTiiqXbS27W6hkn2EveaKsuWoaj1nO10BTOpg0a&#10;rh/aaN24Pmq/dDBqXbK+ccbFJzxyxnnikSNfe+LmRnaYk/9/6J4zv03++4m/PdpeluCb7EJn/v/7&#10;jJ8Z/4y8EoiDIvB902yLAQ3E/8NtdieMjcXFxRv0tqzK4h6s+X4wJZ9viwKR4L//l7/TD4G4nWMf&#10;fHgOCW9Z9sNuAnHx2IxAXPaQsyy1z4tJcwxHqngAHAOhXLuqOi8FmS9oZaha6Ye2SI2HQFwYSD1o&#10;9VOVthjRYa5fb9OOp3qXnmmLVBmmz3yX8e/08lSnKcNbbZGiwJS3MTuzbhLKfEOuc7ZIEUEgzq8E&#10;4pwhEIcYtwTiiiU92HmxVs84yeQz6dqjvf1cZhHcMfrarxtutP9gPDSF9ZVAHBSBdgNblSxSN5tF&#10;7+EOdieMDf+LfMWFKP0H4giExoa0md6WVVl+iNL/OR5PIM7/GDpuudeUUB7y4PZW9fCvDsGxOpq1&#10;S3w/P10GEgoMoZ/aNqnsvieU487kfk8gEBcGUg9a/VSlLUZ0mPPY8z1QppnfvM0WqTJMn/klrSxV&#10;a8rx47ZIwSPX/aaOvVo5/Bjb2Esgzq8E4pwhEIcYtwTiiuW623b/G62ecbJpL3mJrb5okR3Jhvx0&#10;amMkEAdFoN+8VuPi4sKaLQY0kEXv39rkAUls+A8EFbdDFsEfcEV2KNTbsioJxIWC/0DtqdoHPqXu&#10;BkUgLh4JxDXXrE0I3G8SynVL7rlskSrDfGYQoW1TDp6xGgjEhYHUg1Y/VWmLER3PetazWqYP/6F2&#10;TFVqxrg/NW34OFus0rn00ku/2hz3/9TKUqXmuD80Pz9/pi1W8IQy9lY1Hz6ZgMbeyH42n0CcXwnE&#10;OUMgDjFuCcQVy9WHn/SQtJ8c1uoaJ9jrDK8/+LhvtlUYLYON9lu18BTWTwJxMCvy8FK7ea3K+G6S&#10;oUhYEAZX6rRDlv/FSgKhsSFhLb0tq7GKRX3/DzDCDsTJvC2UBx0n24y+gTu1qgeABOJClJ9j3yS7&#10;XofSR6sf2+T49bL4kDkvgbgwYP0jP6bugtgpbXl58adskUpneXnhh7UyVO/CK22RgieUsTcrQ/Vj&#10;D2NvXgjE+ZVAnDME4hDjlkBc8aT9zq9pdY2TTftJ9At4h0ZnPHa40Xq/FqDCekkgDmZFblD1G9dq&#10;XCQQ12hYEAZX6rRDllz/9M+oSh4OxkYAY/YNtiilQSBuMqZsEobzOm5q2gc+pe4OJxCIi0cCcc20&#10;ijEiJkK5Zsm4YYtUOf7nuplSDlukxkIgLgykHrT6qUpbjChZXl7+DjPuf1Y7rio1bXjAFql0zHn7&#10;Rq0MFft5M89/ii1S8DD2Mvbmg0CcXwnEOUMgDjFuCcQVT9pL5rW6xin2One87PbHfKOtwmgZ3tP+&#10;4cFG62NaiArrI4E4mBV58KvduFaluUHmwUmDWVxcWNP6RRXKQ1RbDIgI39esIh/y+1+oLD/AAsUi&#10;baa3ZTVWsajt/yFGmIE4aXufY+Y0qwo/hfKAC7e3qj5BIC4cuac7FXvNPq7VVfXuvdgWq3J8z1tO&#10;tdlfBCEQFwZSD1r9VKUtRrSYfvwO7bgq9vP79s3/f7ZIpbFv375HmHHkiPL5FbuwYosUPHbsDWRu&#10;6O+eUsY7vUzVmrVFLGMvgTi/EohzhkAcYtwSiCue9ODjzu/2Op/T6hsnm/aS59kqjJrBsdbPDEbt&#10;f9aCVFgPCcTBrMhNunbjWpU8PGk2Phf45CGVLQZEhO/FvSKvWTwQAVdM//cdiCt9nZJA3OlImEHG&#10;LL28frUPOioJ1xKIi0cCcU2Tn0kdZ2lpflmvq2qtYtzeDlMGdqoJAAJxYSD1oNVPVdpiRIupv3nt&#10;uKrWlONaW6TSMJ9xufbZ1bvwH22RgieUe4UQrne+rzWbVnVPMDsE4vxKIM4ZAnGIcUsgrhy6/eS9&#10;Wn3jFHud21/6/m//OluFUTM81r5BC1JhPSQQB7Pi++cH47k5hjLw+YDffPYRWwyIiAACcYU9TDN9&#10;kB0SwRmtPauyisV9/w8ywgnE2SBckLvCbVrlPC6Uh1y4vVX1CxnLtM/Haszqf571CAVTNwHs6iPO&#10;X2KL5A3fc/dNs/7a3F3iCMSFge+Qii1GtFx99dXnmL58WDu2al34wxe84AVn2GKVgukr/03/7Oo0&#10;ZfjYFVdc8WhbpKCRL+iY63zjd2bdRO5p9bJVq4y9tkiBQyDOrwTinCEQhxi3BOLKIT3YebFW3zhd&#10;M6Z4XzgqgkOjMx473Gi9XwtTYfwSiINZIRAHPvH5sEgWy2wxICJ8P1RbLHSHOAJx4I7WnlVZxcNM&#10;AnGbD3QWb5DzVC9jGMo4KmW1xS4dAnHxSCCu/mZ17z9sFSJSL1qdVa1po2C+/CNl0cpYtU1eeyAQ&#10;FwZSD1r9VKUtRtSYvvwa7diq1lxPnmGLVDjmvRPzGX8+/plVa/rrf7ZFCh52Zj2d7F5NL2e1xrCT&#10;MIE4vxKIc4ZAHGLcEogrh/T23d9l6vfvx+sbp5v2O7em731S21Zj1Azvaf/wYKP1MS1QhXFLIA5m&#10;xfe3xuSBry0KNJBFAkHgSJ2uWea9vP6ElC0GRITp/7XZIXES/kNPfgJxEizLdoQLPwi3ZbW7H/jv&#10;G7hTqwqdxHOu1EtT70cIw03G5/3NqYaze5/vL+Ft2uT7PwJxYSD1oNVPVdpiRI2pw+8z/oN2fFVq&#10;ridvtkUqHHP9/hntM6u2zNBf0WRzE/04qjWc+VE4IcEYxl4CcX4lEOcMgTjEuCUQVx7dXud/aHWO&#10;25ks2CqMnsGx1s8MRu1/1kJVGK8E4mBWmvBwHcLF5wOjJj8QiZk67Wop1z/tM6qzup2doBgCGLNL&#10;D7E3LRB3UggukG/w78wq+sI4BOLikUBcPZX6lnOf+cNk5EG4VndVm40pYbVTOONcDDvVFA+BuDCQ&#10;etDqpyptMaLH9Od3a8dXsR/du3fvubZIhWKul177iWjKsHbppZd+jS1S0AQ09gazM+sm4Yy9of/E&#10;PoE4vxKIc4ZAHGLcEogrj7TPz6bm0fTJP0jXLnqwrcboGR5r36CFqjBeCcTBrMhCuX6zWo0sjDYb&#10;FoTBFf87TBT3EC17qKx9RlUunWeLApEgYS29LatR+qwtSmn4Dz3JN+nlOlO08qBm4RqpQxn75IFJ&#10;OA8o3DTlvs9H0IJAXDwSiKufcs2S65itepiAqadAdocLL/SVja9aWatVrhu2SI2CQFwYSD1o9VOV&#10;thjRY+rxp7Tjq96lwtfkzXs+xVynvqh/XnUuLs6/zBYpeMIZe8MLfTH27hQCcX4lEOcMgTjEuCUQ&#10;Vx6v6u15UtpLvqDVO27jweTZthqjZ+3Y3FnDjfYd46EqjFcCcTAr8kBTu1mtShZGm41pf3bIAif8&#10;L+gVt8jpP9zh56chIT9ZsEpry2qsIuRC6CkG/QQt6BvxSCCuPmZ1LEEa5szb4XuM3tS0WXC7w22S&#10;lU0vd7WGvlNN8RCICwMCccVgrnHnmevJx7RjrNjft0UqDNNHrlU+p2r/2tTxk2yRgsZcz9mZdQpS&#10;JsbenUAgzq8E4pwhEIcYtwTiyqXbS96j1Ttu42rnJluFteDuj7a/YzBqHdTCVRifBOKgCPQb1Wo0&#10;N+bBbSkP1bHIDlngiO+HObLgaosyM/7DHXsvtkWBSPC/4F9+EIrQU9jKuG2bqnLoG/FIIC5+pW6N&#10;a2auTHh+h/gOumxa1fmXB3kYrpW5aqV/2yI1BgJxYeD7OmGLUQtMn36TdoxVaq4lny1ynJSfKDXv&#10;+8Hxz6nehXfaIgVPNlfRjqFaQx57Q7mHMm113BYpQAjE+ZVAnDME4hDjlkBcuXCNzG+6mjzVVmMt&#10;ODTaddFg1L5TC1hhXBKIgyKQBWHtZrUKm7gYDVv4X5ghEBQbi953FSwuEOc/3Bfez2nBdPz3mfK/&#10;1R3Kgj2erpmzHfG58wF9Ix6reijo8x6mrkqdZucaXxpxQQIRWn1WbXZOhLubn5TNlJGdajzgew5J&#10;IC6DQFxxmLr8d9oxVu/CL9gizYwZf39E/4yqjeP6GNDOrMGPvVq5/Rjqz+8TiPMrgThnCHsgxi2B&#10;uHJJe7sv7PaS+7S6x+mmveTA6z/UeaitylowGLV/dLjROqqFrDAeCcRBEfh/mBTuwgGUi/+H2wSC&#10;YsP3Q4QiQ5Sy0Kx/RjVWFViA4qhTIHQS/scF1LQPerzuFEXfiMeqxhf/9zD10dTlWhaY4b4sD/7H&#10;58wY5namrjzvEJ5p+nzAO9UUD4G4MPB9L2uLUQvSNP0qcx73teOsUtOmfVukmTHn6a9qn1Gl5nhG&#10;V1552TfZIgWN7/NpU8benWvO2UB/JYZAnF8JxDlDIA4xbgnElU/a77xbq3vcXtM/X2irsTasb+y6&#10;bDhqf1ILWmEcEoiDIpAbUu1GtTrZpaup+A4ELS4u3miLApEgD6+0tqzO4nZMkXCR/hnVKAvItigQ&#10;Cf4X/QnENVFz3b1PxmvbRN7w3De+KOMP7syqvnBgPotAXEFmD0rZFS4PUm8h9MWsDOG3oYQutfL7&#10;MdSdaoqHQFwY+J7L22LUhuXlhZ/XjrNql5fn/60tUm6uuuqqbzTX8ZH2/lVq+uiv2CIFjRlL2JnV&#10;gbDG3hB/jp9AnF8JxDlDIA4xbgnElU93tfMCre5xB/Y6fyS77NmqrA3DjfZzBhutz44HrTAOCcRB&#10;EZgb+DX9JrUq2aWrqRAIAle0dqxSW4xCWFpaOk/7jKqUxVtbFIgE02a1CYROgkBciIbxs0k++4aZ&#10;LxCgD5DsIaTeZphP09cJxjmS1Zlen1Ua03VKyqodQ9Waa0igO9UUD4G4MJB60OqnKm0xaoOpz281&#10;x/Wp8eOsWlOON9gi5caMvXu1965acyw/ZIsUNKac7MzqSCh1ZsoR4HhAIM6vBOKcIRCHGLcE4son&#10;XUvO6faS+7X6xx3Y67w9q8l6MTja+rnhRvsfxsNWGL4E4qAIzM2o10V8uSm3RYGGseT5W4oEguLC&#10;9Bev3wIu+qGZ7/4v2qJABEhAQWvDqqzqekkgLixljmibxjsE4mAcAnHlmd0fEozbDqmjcPphiDuu&#10;6IQwB94ynnqbBQJxYSD1oNVPVdpi1ApzDf6v2rFWqawT7Nu37xG2SLmQuab23tW60LPFCZpQxt6s&#10;DPHMlaSs2nH4MbR6IxDnVwJxzhCIQ4xbAnHVYOr5d7X6xx35+bS/5ydsVdaK4bH2K7TAFYYtgTgo&#10;Av+7dBFKajL+F7J42BcL/h/kLKzZohSGeU/PO37xk9WxEMBYXckuKgTiwlECMbZZgoBAHIzjfw5Z&#10;f+U6YObKwf8UmC9CGbMkZGOLFA1hhD/irLs8EIgLA6kHrX6q0hajVpg6fZZ2rFVrxoMrbJGcMa99&#10;vHkP7zvdmfH+RbZIQWPanJ1Zc+L7GrRpeHVHIM6vBOKcIRCHGLcE4qoh7Xeu0Oofd2gveZ/stGer&#10;s1YMj7Vv0EJXGK4E4qAIJBCh3aBWK6GkpiIhC71PVCU/2RsLvhfvZOHVFqUwJGSnfVZVyoNcWxQI&#10;HFk01tqwKqtatA4lXNB0y7jezYrPvlFV/wc3CMRVYzZXb8YuWi5IUDCcPhjfFxzk/l8/Fh/Wfy2C&#10;QFwYSD1o9VOVthi14sorr3yoqdc7teOt1oXfskVyxrz2Bfp7Vuqnl5eXv90WKVjkeh3O2Bvf3EjK&#10;rB+LD0MaewnE+ZVAnDME4hDjlkBcNaQHL3i4qe/BeP2jg73OL9jqrB2DUftlw432F8aDVximBOKg&#10;CMxNaAA/WTJPX24o8pBZ7xPVyOJ8PCx6302t+OuU6X+ef7KaHTpjwXf/l75qi1IqBOJCMMygOIE4&#10;GCecB6L1N6trdpU9mVDGq5jvZUy/8vrFkE2bcI0nEBcGUg9a/VSlLUbtMP37ldrxVuynzLjweFsk&#10;J0z536O8X9X+ti1O0DD2zo7vdYVNwxp7CcT5lUCcMwTiEOOWQFx1mLruam2AO7TX+cgrerv/P1ud&#10;tWM4ar1gMGp9WgtgYVgSiIOi8P1AqQmL0KDje0FL+r4tCgRMGN9knb/EFqcwfD+cyuSn0EKnrv1f&#10;I5SHHE00mwuG+wUFn32DeWqY+L5/aaZ8iUmQuVMoD5RjDiqGsVP9pvXeJY5AXBhIPWj1U5W2GLXD&#10;1Ot3meP72/Hjrd6lF9oi7Rjzmu8148nf6+9XncvL+X/ytSrs2BvI3C/msXd+WT8mH4Yy9hKI8yuB&#10;OGcIxCHGLYG46kj7e57S7XXu09oBd2gveautzloyPNZeHozaH9dCWBiOBOKgKBY9/2ylLGrYokDD&#10;kJCF1ieqlZ/sDZ0wQjLF95Mw+j8Pt0MnjEXrahb9CcT5MXu4VE3oMS8E4mCccB6KNks5F20TNJZQ&#10;xipzDqzZIkWLOQZ2qqkAAnFhQCCuPEzdvks75op9ny3OjjHlTpX3qVRThg9fffXl59giBUs4Y2/8&#10;1zPG3nEIxPmVQJwzBOIQ45ZAXLV0Dybv0toBd+yXuv09l9vqrCWDo61nDTdaH9aCWBiGBOKgKMxN&#10;qNef7cvkZ3iayFIAOx9J/7fFgUBZrGloV77lrH1elYazCAmTkEV3re2qtZrgMIG46pVARQzBcAJx&#10;MI6MzVp7VaH0iSxgsnOlD8vrMhfWZG5jDGSXMTdlXLLN0Dhk7hZOu4UdZN4JYYT+N63vl6Sy65B2&#10;zNXY5GvGyUg9aPVTlbYYtSSEa4kZG75s2vj7bJG2xVxzdpnX3TH+PlVryvxaW6RgsWMvu8MVRChj&#10;b9amIYy9BOL8SiDOGQJxiHFLIK5a0tXdi1o7oItJ79W3736UrdJactc97acPRu0/1MJY6F8CcVAU&#10;YSwe8bCxicjCltYfqlQWYWxxIEBMHwkhNFna+ozvh6p2EZKfTQ0UWSDW2q1KTR85YotTOgTiqlPO&#10;/ay+4zj/CcTBONn4pbdZ+Ra7u6p5v0uywJzfLwC4GX8YKw8BPUSubGwuG3Ms7FRTMgTiwkDqQauf&#10;qrTFqCVmPvtIc4z3jB9z9S5cb4u0LWbcf4b+HtVprr//aPrl99siBUso94imvqLfmVWQ+79Qxl5p&#10;W1ssjxCI8yuBOGcIxCHGLYG4akl7j/2Gbi/5sNYW6OTLbZXWlrs3dn3vcKP1fi2QhX4lEAdFITfD&#10;2o1plZqbcUIZDUUWlbQ+Ua38bGSohLD4WeYinTx80z6zWun/oRJC/zd9tLJdNEN52FF3szlXXGEW&#10;n31DrtO2GBAQWT/W26x8yx035fwMY34wWXvvVtsdtSZhjjuQ0GJ95m5yLPoxVqvt07VcjyAQFwZS&#10;D1r9VKUtRm0x5/DrteOuUtPGg7179z7MFmkq5rx8k/YeVWrq7P22OMESUngrtvunaYRy3y1jry2S&#10;RwjE+ZVAnDME4hDjlkBc9Zh6f+14O6Cjvc6X0ts6tV8EPHLka88ejlprWigL/UkgDookjAUGQhlN&#10;JJDABw+7AyScxc+lC22RCieEh4Cmjmuzy0jdkLbR2qxaq1v4JxBXrvLAwYx3N8T4wJ9AHIwj/Vlr&#10;r2qs5p5F5h/S//Qy+FfmaLaojUDGQ60eqlbqPcbr+CTCme+HslNN8RCICwOpB61+qtIWo7bMz8//&#10;gDnO/zd+3NU7/0xbpIlceeWV32TOy2P666t06YW2SMESwnqJaMapWq2ZyNirHacffT8LIBDnVwJx&#10;zhCIQ4xbAnHV84rbdv+bbj/5otYeuHOv63f++8ve85hvtNVaW9ZHZ37jYNR69XCj9XktnIXVSyAO&#10;iiR7QKrdmFZn0x6qQEYICzGm79V2R4CYCeHBo/QNW5xSCGchsnm7vISOaRPvPxecWV3fIBBXnuZa&#10;tiZ9ylZ1dBCIg3GyuZveZuVb7YM7OXdDDcY16fzIrqN6PVRpHUNbIaxFiGXP+31BIC4MpB60+qlK&#10;W4xaY+r4vdqxV6kpw1ttcSZi/mZRe23F/rmZX+yxRQoWc11mZ9aSMN2QsfcEBOL8SiDOGQJxiHFL&#10;IM4Ppu5Xx9sCc/laW6W1R0JYg1Hrw1pAC6uVQBwUSQjBk8z6bEEPO8fvQ83Muu4IEDMhPHhcrOAB&#10;jjlO77timOMk8BEY0iZaW1WpPICwxakEAnHFm11H43+AQyAOxvE7d/RzTi0t7b1YL49v63//Fsq9&#10;ctbv6/clHjkm7Xj9WL/QA4G4MJB60OqnKm0xao05f39GO/ZqXfjEvn37HmuLpGL6wu/qr63Shbfb&#10;4gRLQGNvrXZm3YSxdxMCcX4lEOcMgTjEuCUQ54duf8/lWnugo73O51/Z271kq7X23L2x63uH/397&#10;9wMnyVXW+7+uBkjWKEGiRkGzQLZ7EqNGQUVFExUQEa9REyXs7uzyR8QL/gwgF5BA9RJAvYBBURCC&#10;7pUY40717IYQs9u9wVFCdqpmFxeykSioqzcgKmpE0IgR+Z1n6kx2tueZnunT9eecqs/79fq+FrLb&#10;PdV1Tp1TXeeZqru2/L5WpEWqCwVxKJIvX4SrXnyHHzwp/GjkHQFC5cvFzyouzJn+78Vv5pp5gLvE&#10;ecK0hRd3h5O+aTepEhTEFRczpy0XwjVl8YaCOIzKC4P0Nis/9S3ayfwg35f07aonbTiHzsdU/fNX&#10;GbMdJ2VMambq/wUpSRP7MwVxfpD9oO2fqmI3o9F27NhxgfmsHxv97FXHtPVP201aw/zd15t/87ej&#10;r6k6u3fvvNJukreYe6sIcy8FcXWHgriJURBHSNihIK4e8S2P39IbdoZam5DJEg87x+JD3e+0u7bx&#10;eIRq/aEgDkWTL/naF9PqE+4jveAmX7TX+kLV2Xm13STUzJeLn1UUiflS/CcXRO0moWbSFlobVZ9q&#10;7/pDQdz0ycfO5p1HURCHUfUu4NV/BynTLz0ppl9Jc8+h/b0zHykv9R/jRaIgzg+yH7T9U1XsZjSe&#10;2c+/rn3+KmPOUfp2c9ao+3i0SZ///Oc/3G6Sl3y5RkKqTF1zLwVx9YaCuIlREEdI2KEgrj69QeeF&#10;WpsQp9z0ytsu+Aq7a1uBR6jWFwriUDRfFlZmuUtc68gdbLS+UHVkcdVuEmrky8JjVWORT/2/igJA&#10;jCdtkLeF3k5VxfaHSu8uRkGcW0xbLeT7rrm/UEBBHEbVO076USzj05gp7WE3q3HqLmIh1adp/ZmC&#10;OD/UPZbYzWi83bt3/LD2+SvOp3fs2PHtdpNOY8aXW5V/X2lMX3yt3RxvyfcbbdtJc2Pa/KRt/opR&#10;EFdvKIibGAVxhIQdCuLqEy9c8OjeoPNBrV3I5ImHXe+/VBSNR6jWEwriUDS/fvt9+2V2s9AScvFD&#10;7wtVp1l3BAiRLxc/ZaHZblLpzGf24vFnVX5m6Ga9KU6vfvHSp+IO3yNjRr6/2nFX3Tr7hjkWKIjz&#10;kDkGWl8QJ6R/6ttYR5p3Di1jrP5ZSfPTnP5MQZwfZD9o+6eq2M1ovCuvvPKhps//obYPqoxp72vs&#10;Jj1o9+7d323OX/5D+/dVxfz8fzPn1U+ym+Ql7sza5lR7h/ocBXH1hoK4iVEQR0jYoSCuXvGw8xqt&#10;XYhDBt37esPOTrtrW2NhITpj8cNbrsnu2nK/VrxFig8FcSjDrCdFSbIddpPQEp48OkL6HnfJqpFc&#10;ANPapZ5UV2gii276NtQR+n9d/Lr4X/3FaAri1o+Zm47PLhdLSh+p9s59PqAgDqPy8zW9zcqPX4Uy&#10;dRdZrETaxG5SY8jxr31W0vw06XoEBXF+qHustpvRCuZc+X9r+6Da7Pzjn/3Zpz3MbtIy0wf26P+2&#10;upixzfvj0ZfzGlJ95Duv7QYVoiCu3lAQNzEK4ggJOxTE1eu1h7Z9U2/YOam1DZk8pj8vxcOZJ9rd&#10;2yrH7j7zSdldZ70rO7Hlv0YLuEixoSAOZZj15M40Eln8tJuFFpAFfq0f1BEu2tdD+oBcANPapOpU&#10;fSHOr/6/c8FuFiom+15rk6pjtqOWReC2FsSZ/X2fzUkTKXzbm+8LKZSVuxO1rwBuFAVxGCXHjNZe&#10;1cS/O0eZ/eHJo8WadFctPx5hTupMHXeqKR4FcX6Q/aDtn6piN6MVduzY8U1m/P6kth+qjDl/fYbd&#10;JNmmLzF94E7t31UZsw0/YzfJS/l3H33bSVtS9R3QKYirNxTETYyCOELCDgVx9YsHnbdobUNc07nx&#10;DYdnHml3b+ukJ7bszO46631aIRcpJhTEoQyy6Kp/Ia0r3KmoTWTRWe8HdYTH9lbNp2IY2Ra7WZXx&#10;q/83YwEwJL7cJVNSR/8X9Y8By3df21phWl/otll19g0Zm+1mwCMUxJ1OxhOzT2q/07dsg92k4Pl0&#10;XkrqienPNdyppngUxPlB9oO2f6qK3YzWMPv7/2r7odrsfIvdHJlTfkT/N1Vm51+Y/fI4u0lekvNu&#10;fdtJW1L9nEFBXL2hIG5iFMQREnYoiKvfntu732va4tOjbUPcEx/utvruRsfuPvPr0ru2vCa7a8tf&#10;aQVdZLpQEIeyyIVf7UtpHTHbwp2KKlZnIYwsMGr9oI40aUEvBFIcYva5F3fhyLej+mJc8zO9+W1o&#10;2Qd2s1ABW8jg0V1oqv6t7Fz9xQf1fG5sjII4jKp3zPTzLmhyDq9vb9UJ/y5x/s3LpL6Ef25AQZwf&#10;ZD9o+6eq2M1oDXPsPlPbD1XGtPmfmjwq356db9X+TbXZ+bblneMp02bcmZXYVHk9joK4ekNB3MQo&#10;iCMk7FAQ5wfTFjeMtg1xTzzo/HPvcHe73b2tdeSuMy/NTpz12+ldW/5bK+wibqEgDmXxqSgpT3Me&#10;veO7UxfLd15t/1PlZj24u8Wp1Lcf2sQuOnryqK96F2186v8sXlWn7gWy1ZFj0W5W5SiIw3ooiMOo&#10;ehdM/f1u4sN80oRjpv75iPiSJpwPn/qOX0+asA+LUPf4bDejNS699NIzzOe+d3Q/VB3T7leY7xhn&#10;1nveshK/n4LA3EtWUu25JAVx9YaCuIlREEdI2KEgzg/xwe5lWvuQadL5ZHzrRefZXdxq2Ye2PC07&#10;seXkaGEXcQsFcSiLFKdoX0jrDYvUZZO7Spx+ka6exb7Z2dnrTm/7usOjU8vm34XPOu+S6M9jM/Pw&#10;6NSyedjmtZ1fUhCH9VAQh1EUxOn8+R5X/Z12iyL70I/CBeJPwu3PgoI4P8h+0PZPVbGb0SqeXGd4&#10;r2n7K5T/XnU+ZneLl5h7ydpUNfdSEFdvKIibGAVxhIQdCuL8Ydri97U2ItOkk7x2eOE2u4tb7QMf&#10;POtrsrvO+tn0xJY/0oq8yOZDQRzKJIt/+hfSepJfGNl1jt08FEwuNOgXn6pf8JNtWbsd9YW+Vy4p&#10;uNL2e10x7V3ro3Klr2nbVVds/w96EdBnZt9eoo+99aTu8Y6COKyHgjiMqnfs9LcgTsj26dtdZcK9&#10;y7InBRTEo4Q+D1AQ5wfZD9r+qSp2M1pFvsdq+6LiPGByx8h/qzym/11jd4uXmHvJaKqbeymIqzcU&#10;xE2MgjhCwg4Fcf7YM9j2o/Gg859aO5Fp0tn7Cwdnvtru5tY79mdnn5vdddYL0hNnHdaKvcjGoSAO&#10;ZfLkwtFpma3xMW5NJsUPsm+1fZ6n+kU/sz3H9W2pJ/S9csg4U++C9trIhVi7ebWRC3/attUV00a1&#10;Fgk2lR17vRrr6u7/9S+EUBDnqzr7RnWLMZhEvecPfhfECZm79W2vJtI+dlOCYudmbx5fT3xKyHc9&#10;pCDOB7IftP1TVexmtI7p/4m2P9oUM6/9y44dO77d7hLv2LnXq+tCpP7kfaKKuZeCuHpDQdzEKIgj&#10;JOxQEOcX0yY3jLYRmT7xoPNr8cJFZ9vdDOPYsUc8PL1ry3OyE2f9gVb0RdYPBXEom29FGRKzTdfZ&#10;zUNBZJ9q+/r0VLvwJ0UJ+nbUF/pesfKLnvUuCozGXnCr/W6ActFP2746I21lNw8F8Lj/17rYS0Ec&#10;1kNBHEbVu3Dqf0GcH3eJC6+AyI/9RnxMyHMBBXF+qPvc325G65i56Lna/mhTTN+bs7vDS/V/ByS+&#10;RvqG7SYl6qfvVQu1SDVJlviyPSEK4ggJOxTE+WXPoPvDpl3+bbSdSAEZdF5vdzNWOXYs2pKe2LIz&#10;O7Hl5tHCL6KHgjiUTRYxtC+k9cf/RahQTHZxvNr9PuvZnZPy0PeKYMYW74qBJNVcbNscWXTTtrHO&#10;mG2iKLQgsi+1fVxnfOj/9S+GUBDnqzr7hozHdjPgEQriNmb2Uc13iQvv2PHz+wfxIfmYE+Zd4iiI&#10;84PsB23/VBW7Ga2zffv2R5tj4G5tn7Qlpu89z+4O7+TXhrgzK9Ejc6/tKiWSgiytUItUE+4QNzEK&#10;4ggJOxTE+Uce8am1FZk6/x0f7rzC7mYoFk887LKMR6luGAriUAVZyNC+lNYfCpOm5XZhfPtl9uWl&#10;k8IEfRvqzo7L7SbCkY/jil3kqv3ucCtkwU3bzvrD2DutuhcltfiyyEtBHNZDQRxG5eOW3mblJ4y5&#10;sP4imLAemyrn+NrnIGQlPvzygAsK4vwg+0HbP1XFbkYrmX3/Zm2ftCQfMWPX19ld4R0fvxsT37Lz&#10;attdStJPb1ALtUg1SbJbbUtgkyiIIyTsUBDnnz2Dzg+atvn0aFuR6RMPOv8aD7e9yO5qrCP98FlP&#10;zE5suSY9seWPRovBCAVxqIa/RRkSCpNcTXfRqbqiuFlv79JQ3T5oGl8vePq4wOVj4WAeiuJc0f/H&#10;q7PoKQ8Fcb6qs29QEOcnCuI2Zsa0c/TtrzLhnDOYPrWgfwZC8oRW5Lmi7vNPCuJyFMTVZ/fu3U8x&#10;x+/ntf3S/Ox8i90N3pHzFH+v+RFfUv7c21/8LbVQi1SVoW0JbBIFcYSEHQri/NQbdK/X2osUkEHn&#10;E73BzC67qzHGsWPRQxbv2vL07K4tv5KdOOsurTisjaEgDlXxtyhDQlHcpIq5IF5NQZgUJ+g/v97I&#10;BRmK4ibnazFQ3p7+3B1uhdkmCpIbRPp/3te0/VlfbP/34hFgFMRhPRTEYVS942lIRV71PqI7lONH&#10;zmu07Sdkbcq+U03x6v4OJoVgdlNaTfaDtn+qit2M1jLHwW3afml6du/e+XS7C7zD3Es2nzLPvZOl&#10;tylFWqS6/JFtCWwSBXGEhB0K4vwUH9725N6w809am5Ei0vmzeDjzY3Z3YxMW7/qSr8ru/pLt6V1n&#10;/d/sxJaPjxaJtSkUxKEqfhdlSMK7KF2XYgsyqikIM9vr8W+MUhS0WXUvyI6LL3fH0shCsrbNfoSx&#10;d7PqXogcFzk27WbWjoI4rIeCOIyiIG5z6v4eJ+1kN8VrZju5OxzZVELp06vVfR4qhWB2U1pN9oO2&#10;f6qK3YzWMvv/57T90vC87/nPf/5D7C7wDnMv2WzKnXuT7C1KkRapKsniom0JbBIFcYSEHQri/LVn&#10;2H2b1makmMSDzrE9t888xe5uTOD48Yefk9111gvSE2cdzO7a8hmtaKzJoSAOVZLFQO1LqS/xuaDF&#10;F6YNSyhIKr8oTgoU9J/tSygKGse03zk+jx+zsztPyjbazfVO3QvZG4Wxd2PljL3FRC4sSx+zm1o7&#10;CuKwHgriMCofv/Q2Kz/hFMSJ/FxH+xxVxe/9Jb/gom83IeslrDGAgjg/yH7Q9k9VsZvRWs95znO6&#10;9c+H1cb0uZfbj+8d5l4yecqae5Ps/6iFWqSaJOkHbUtgk+Jh53laoQEhJIxQEOev+NDjLugNuvdr&#10;7UaKSudkfOtF59ldDgfZR770kdmHtjwtO7HlmvSuLe8x+cRoAVnTQkEcqiQFI/oXUn/ChVadtF1Z&#10;F19tMUXpBQRm+ynIDFCZfa+4+L+gVX+R0PjI8Wk3FavY/s/YNQEK4rAeCuIwioK4zTN9uO7Hpnr9&#10;HU22T9tuQtaLjD+2+wSBgjg/1D3W2M1oNXMs/Ka2b5oYM079gzl//mb70b1jto+7w5GJYvrMSdt9&#10;Cpakr1MLtUg1SdITtiWwSb3BzC69yIAQEkLiQx0eOeWx3qDzeq3dSHGJh51b4sHMxXaXY0ofvOes&#10;r0k/fNaPpHefdW1611mHTP5RKyoLKndt+aj5MzG5ZunEWT985wfPPN9+XKASsvijfSn1KeYL8vFd&#10;Ht3tpm6yL8q+0GTev/SiuLywxO/f5s33s793Gqua9An/2yycxZkA+j9j7yq2/3v8uGc/xywK4rAe&#10;CuIwyoxhFMRtkoz1+ueoMn6eI8i4r28vIRslnHGAgjg/UBBXP9MGP6rtmybGfNbftR/bO2b85O5w&#10;xDE7Sqgh6KevUQu1SDVJ0j+3LYFN2nOo++NagQEhJIzEB7c92R7O8FC8cP45vWHnk1rbkQIz6N4R&#10;L3TOtbsdBVq4Ozpb7iC3eNeWV2QnzrohPbHlaHrirPtOKzjzKHbbFs12vj378Jbn3XnX2TP2owC1&#10;8n2B/1TCWqgqgzzO1LRXJUU0+aJk2UVx/l80q2I/hEAWXepdqN44obWVHM/a5/Ap+T4t4wJlWGQf&#10;+N7/85T/yOtJURCH9VAQh1H1jrPhfc8w+6vmwvqdV9tN8Yoc3/r2EjI+ckzZbuQ9CuL8IPtB2z9V&#10;xW5Gq11xxRVnmePhj7X907SY/jZrP7Z3zPjJ3eGIU0zfOW67UYH6i69QC7VINUmyYE6ofBEPZp6q&#10;FhcQQoLInsG2b7eHMzwVD2depLUdKTbxsHvbnoPbvtvudpQsu3vLeYsnHnZZetdZLzL/+7r0xFkH&#10;sxNbTq4uTisr5md9Kjtx1j3LP1N+ttkG2RbZJrt5gHd27dq1VftS6mNmZ2evs5vdKqaN5DF911W9&#10;UJj/vHKLCcK5cObnol/ZbN8LYmFRiivsZgfD7NsgHukV4r4twsrYq+0T3+Lr/EhBHNZDQRxGVX2e&#10;e3rCK4irvyBm54LdFG+YMV/upB1AATvxN2H8IggFcX6o+7uc3YzWM+3wC9r+aVZ2ftjMcV6uLYTw&#10;i37E9xT9nX0+fbFaqEWqyidsS2CT4kPd79QKCwghYeS1By/8ens4w1MvP/zYh5u2unm07UgJkTvF&#10;Dbc93e561GDhZHTm4vGHbc3uOusJUqS2nA9v2S1ZLlz78Fk9SXr3WdcvnThr72jM69648m8kcpc3&#10;87rL0w+f9UR534WF6Az7o4DgyEK6/qXUv+SLHO25W5y9K1xtd/HL93d5BQWycKX9XB+Tt0N7HiFZ&#10;5R0Jp41tm+AebyvbnB9j+ufyKXYft6a4qO6xd5Lkx6mf/Z+COKyHgjiMqnc+DLEgjsemjgrpOy3x&#10;M3LuZ7uT1yiI84PsB23/VBW7Ga1n5qLHm2P3U9o+ak52vtF+XO/IebW+zYRsLub4LfiXLOYWdytF&#10;WqSypJ+0LYFNim/rfKNaVEAICSKvuvXC8+3hDI/tOdz98d6g829aG5LCczwedn7C7noA8IYsqOQL&#10;6vqXUx8jF6t9W4QpUt4m1d8VTku+DeUVFdRfMDFZpF3spjeStHXdF/cnj3+PitwsuROF/pn8TAv6&#10;fzB3hTsVfws5KIjDeiiIw6h6z3nD/GWb+r+/+XMHZTPec3c4UlD8P3egIM4PdX9ntpsBwxwTN2j7&#10;qCH57927dz/FflSvyNyrbC8hDiny+n6S/ZReqEUqyr9H+46cZVsDm3DtoPMYpZiAEBJI4kMXfbk9&#10;nOG53qDzdq0NSSn5C7O/n2t3PQB4I9Tb3DexOMPHOxOVXRTn2+fdKPn+aNadCk37elOEOUmaMAaY&#10;fR7Io4PzNLX/y+JigP3f68IeCuKwHgriMKre8TfUgrh6C7hNm520m1K70H7Bhvgbc1x5X+xFQZwf&#10;ZD9o+6eq2M2AYdpih7aPGpJD9mN6x+x37g5HCon0JdutCpBku5QiLVJlbv7g19jWwCa8/rYLvkIp&#10;JCCEhJBB53Px3EUPtYczPCePqI4H3b9Q25KUkb+Phx1vfpMWAFaYL6DBPmYm3/bwHpm4mu+P6MsX&#10;KsvZx+Z9g/zN0ry9wi4MkjaVRURZ1NQ+o8/J93/Yx72QzxDu/g+//9tCuBD3v9lmv/s/BXFYDwVx&#10;GGXGNAriJmTGOA/On+u/Y7fMhfX2n1ORudlkgbhF26f1xO870VMQ5wfZD9r+qSp2M2A8+9nP/goz&#10;hnxQ20+hZ/funS+xH9MrMk6afe7L3Ht8ZR4hE8eja9BFzb1JepVapEWqy/zSxbY1sAkv3vfos3qD&#10;zgNKIQEhxPcMOv+YH8kIRTzsvEZtS1JK4kH33+PD3Wvm5q78YtsEAOAF+UKsfzENI7YwLqhHqfpe&#10;CLc6ZjtLK8AI9S6Fkrz9wlpMlXa0hXBeXMScNPl2N6fYRT6L9jlDSOD9P7hCOEne//1/VDAFcVgP&#10;BXEYVe/5SLjF3fXPY/U/NrX+uWZ1mHem4ct5me/zBAVxfqAgzi/muHi9tp9CjhkTP7Fjxw4v60p8&#10;mXvz88ewrgH7pnlz79ziM9UiLVJdkkXvL1b5pjfo3qcVEhBC/E486Py1PYwRiOXHVA+6d2jtSUrN&#10;L8cL5wd/ZxMAzSFFAr58GZ4m+cVJfxe3ZD/L9pl9HUQh3Ork/aOcojjTbsHepVAi7ZlfGPT3glxe&#10;gBneo1HXZsfl9iM1howJ+mcNIzI25Mew3/1fjtF8HNM/RxipvwBhM+pfKKEwwVd19o3iFltQpHrP&#10;S0IuiKv33FnazW5KLeQ7iS/ntKYtKBKakl/nwj6fz1IQ5wPZD9r+qSp2M2CZ9vges1/+fXQ/hRzz&#10;mbw8Z/Vs7uW8fkrNm3uT9KlqkRapLkn6I7Y1sEm9QfdepXiAEOJ54kHnbnsYIyCm7Z5t8vnVbUnK&#10;Tzzovu1Vhx73tbYZAKB2Id+pS8tsXqBR+6K4XDSSi9ezs8u38w+6GEk+g3we+9EKZd476LsUriS/&#10;QO7HAqu0lS0CCq4AU4sc0/ajNU7eb/TPHVLy49if/r8y9mrbGlpC6v8UxGE9FMRhlBmjKYhzYLb9&#10;cv0zVZn6Cofqn2dWx/87t4bAjAXcJW4DFMT5oe7vbXYzsIoZPxrxXXolpo9dZT+aV/yae/m+V4Rm&#10;zb1J9gS1SItUl7nFZ9vWwCb1Bt17tOIBQojnGXQW7WGMwMSD7jvVNiVl54b4tgsuss0AALXz6zfE&#10;ikt+0VIuIJd/0SQvwpDHIDajCG518osl5Sx+yX7z5WJMUZF+l180rOZiXd73HrwTVsP6nhzD5RRj&#10;+sD2/0YUbq3kVP+vZqG42f2/vGLkMtS/WMICia/q7BvFLLSgaPWO1eEWxIm65zlzTNVSqG3PmXxZ&#10;wKVAqCB+XYfw8y5xFMT5QfaDtn+qit0MrGLa5Ke1fRVmdh4z58uPtB/NG3bu9eL7NWNRcer/3p4n&#10;71vTzr39pceqRVqkyrzEtgY2qTfsHh8pGCCEhJHD9jBGYOJbLzqPx1XXlEHnaHzocRfYpgCA2tV9&#10;ga/syBdt+Yz5F3+58C53xpu80EBek0fu0CDFb7MHzHs3qghjdewFilKLDPK20H9+E7Kq35k+M12R&#10;kO1/l8h7yXs2vO9JIWZji+FWmM+4Vfv8TcnouGs/thOl/y80uP+XPvYWLW9n/fNUEwrifFVv39iZ&#10;5OMsmSClz731jt2hF8TN7tU/VzWRtrObUqn8PELfpurD3eGKIuON6VMNulNN8SiI84PsB23/VBW7&#10;GVhFzllMu/yZtr/Cy8432I/llfq/360Oc29RZO7V93H1kT5mN8vRjXc8Iupnnx8p0CJVJklfZ1sD&#10;m9QbdH9HLRoghPidQeet9jBGgEwb/tyaNiUVpXO3mft+2jYFANRutiGPr5w0chHeRoqLFuRiZ/7n&#10;cuS/yd/dJ9Fe39Tkn3fH5bZ7lKrpRXGjsX3K9rXl7DW5Ti4GSeR/2/+20hcbW/imJf+s7Sluof+r&#10;/d8eAw+OxY26k+S4mM9a2dhbJGk77fNUFwrifFV/3yCTRNrLNl1p8nFO//nlJ+yCOJkf9M9VZaq/&#10;k5bpM17cUVfOSewmoSC+zBH5uOTfXeIoiPOD7Adt/1QVuxkYYY7bX9X2V2D5nBl7vCv2MtvEnVkb&#10;TK63aPu66sjcazdpCv3sU2uKtEh1SdK32ZbAJvWGnVgvGCCEeJ3DnRfbwxgBihcuOtu0401r2pVU&#10;lM7n4kHnTa9634Xn2yYBgNrYCx6NenwfcUu+IFBtQYYsUGrbQtqVOvqeD9pWFEf0hNz/KYjDeiiI&#10;CysUxPlNvq/pn6u6SMG63ZxKyLyobUc9ad85atl86NMrqWL8mxQFcX6gIM5Ppl1+UNtfgeW99uN4&#10;Rc6XlG2tKdwdrmg+zb0yz9nNcpRkJ9VCLVJVbrItgU2KD22b1YsFCCE+Jz7U4WJA4OLD254cDzp/&#10;rbUvqSiDznvig9uebJsEAGpDURzJU89iYd0X/Em9aWsx3Aq/FnxJ1bH9P9hCDQrisB4K4sIKBXH+&#10;k4I0/bNVE2k/uymVMD/Pi7uYm+04aTcJBau7T6+k6r69GRTE+YGCOD/FcfxFpm2G2j4LJzt/1n4c&#10;r5jxkDuzNlxz5t5+lo4UaJFq80e2JbBJ8eHOk9QiAUKI14lv73yjPYwRsPhw9xqtfUl1iQfdj/QO&#10;dX7GNgkA1MYWxbXm8XTk9NT9m/Gznty6n1QbuQjW5mK4FRSFtjlhF2lQEIf1UBAXViiI8598Bv2z&#10;VZlqztnk5+g/v45MewcTrKdZd6opFgVxfqAgzl/mGHmpts9CiOlXf/2c52zv2o/iDb/m3vDP23xl&#10;5t6t+j6vI9O0cz+7baRAi1Sbv7ItgU36hfdue1Q87P6HViRACPEz5pj9h5fd3P1SexgjYK87OPPV&#10;vUH3D7R2JhVm0HnA/PnmeKG7NW8ZAKiHfDGud7GK1BEpRrNdoFZmO7z4TUVSTWwxHBc6LYpH2pjw&#10;F9kpiMN6GNPCCgVx/vOheEjO1e3mlMr0FW/uDif73W4WSuDL9z8Zn+wmeYGCOD/IftD2T1WxmwGF&#10;aZuvN/vo3tF9FkLMtr/Tfgyv+DT32k1CSeoe21Yy3dzbX/pdpUiLVJf/ivYdeZRtDWxST+6OoxUI&#10;EEJ8TWoPXzTAnsG2H+0NO/+ktDOpPJ1b9hyaeYptGgCohSwuy5dS7csqaV5mPSmGW2G2h6K41oRi&#10;uFFyPOr7ijQtvo29riiIw3ooiAsrFMSFwezDWh9lNt3C5ebs2rX9Mu1n15Eqjou2M/N4Q+5UUywK&#10;4vwg+0HbP1XFbgbWYeakd2n7zfeYfnWF/QjeMOMfd2ZtEfkOre/7OuI69ybZW5UiLVJl9mXfYVsD&#10;m8TdiQgJLjfZwxcN0TvcvU5pZ1JHBp3PxINtz7RNAwC1sEVxPD618fHzQhNFQc1OviBOMdx6KCJp&#10;dvL+35yL/BTEYT2MZWGFgrgw1F0kk6fcfVl3AcpK8v7K3eGq4FOb202qHQVxfqi7b9rNwDp27955&#10;pbbffI4ZZxa3b9/+ZfYjeMNsF3dmbRmzr2v9JYuVSJvbTZpQku1Ri7RIhVn6Sdsa2KTeoPtWtSiA&#10;EOJnBp3X28MXDXHtocd9bTzs3KK2N6kj/2Xmxuviw9sea5sIAConFyF8+YJMio1pV+8LklhIb2Zs&#10;37vcNjPWIftI238k7IQw9k6Kgjish3k8rFAQFwb5fqZ/vuoyW+JjU2VM135mHanimEDOp3b3Zayg&#10;IM4PFMT57TnPec6Xmja6U9t3vsZs7x67+d7gzqzt5Nc1J5drhP2ln9OLtEh1SV9mWwObFA86L1GK&#10;AQghniYedp5nD180SHyoMyN3J9PanNSW4/Fw5om2iQCgFrOe/KYgKSYhFST5dGGOTB/T9+S3fbfa&#10;5sUG6P/NSkhj7yQoiMN6KIgLKxTEhSM/n9I+YzWRdrSbUjgpttN+ZtXJ+yrnrFWqu1+vRLbDblKt&#10;KIjzAwVx/jPHymu0fedpPmvmlu+ym+6Nuvv5Suzcy93hKuTR3HvcbtIE5tJZvUiLVBZ5bC0mEh/q&#10;XK4UARBCPE086HyfPXzRMBQo+5d40P2X5bvF3d75RttMAFC5WR5h2YjkFzvCWtyRYof8wpj+mUgY&#10;kQtcLCxOzvZ/Ly5SEvc0uf9TEIf1UBAXViiIC4cf38uK358yT/pyzi/72G4WKiJ9SmuLelL/LzBQ&#10;EOeHuguF7GZgjB07dny7L3PHxtm53262N+S7lL6t1aeKc1Gczq+5d9Lv9Un2DLVIi1SXJH2PbQ1s&#10;0jWHtn2TVgRACPEv8aD7368adB5jD180zK/edsHD4mH3XVrbk7rT+WA8nHlRvHDR2ba5AKBSLGyG&#10;nZALMuTCiNl+ioICjWm7BdOG/KavI9l3+fGr71/id+zY29j+T0Ec1sN5Y1ihIC4cZtzbqn/G6lJG&#10;sYwvY0beT5lb6mD2fcB3qikWBXF+oCAuDKadbtL2n3/Z+QK7yd4w+447s7acP3PvpPPOfPpEtUiL&#10;VJcku8e2BibAY/oICSWdT9rDFg0VH5z5FtPOR/T2J3Vnz7A7Fw+3Pd02FwBUSn5bWvviSvzObAMK&#10;kmT7674gTSaPabPrQu97vvDlYjXZfPI2a3b/pyAO66EgLqxQEBeWuhcv7cJ1YfNbfp5fZ/84lckX&#10;ZFGUsO9UUywK4vwg+0HbP1XFbgY24NfYsW4+9uxnP+uxdpO9YMY5n+7MutduFipW93xzeiYpipzL&#10;zlOLtEh1SbIHbGtgAvGwO6ct/BNCfEvnt+xhiwaLB50dpr0/vbb9iSf5+3jQ/aX4UGfGNhkAVMYu&#10;WHC3ogCSX9zaebVtukbw62INWS9536v/cUNNQ/8PI7b/N6r4Yj0UxGE9FMSFFQriwjLbsMem+jVe&#10;bL/MbhYqZq8zBHqnmmJREOcHCuLCsH379q82x8yHtX3oS0xf+g27ud7w41xiJXynq4vMvXqbVB/T&#10;JycojJy7+6FRkv69WqhFqkuSPcG2CDapN+i+TFnwJ4T4lkOdn7GHLRouHnbfoPYB4k3iQedIPJh5&#10;/juOPf4httkAoDIsdPqd2fwxfY28qCSfy5fFErI2pm3kjoQ87qIktv9TlOxp2tb/KYjDejhPDCsU&#10;xIVFfulA/5zVpaiCGTOOc3c4PMivuaO+8zkK4vwg+0HbP1XFbgY2wbTVL2v70JeYse1H7KZ6QcY3&#10;5l6sMG3gU3HkBHNvkh1Ti7RIddmXPcu2Bjbp1Ye636st9hNCvMp/x8MuBb8tEd92waN7g857lH5A&#10;PEs86PzunmHn+23TAUBlZCF6lsIk75JfzGj+YyrN5+QRkh4lv6DarDsS+syvi5ZE+n++iNuuRwTX&#10;v3BNQZyv/CpqIBtF2ss2XWnqXXht3l07/VjInr5gyK+xgrvD1U3Oo/S2qT7yXdNuVuUoiPOD7Adt&#10;/1QVuxnYhN27d3yfmRf/U9uPdcds1/uvuOKKs+ymeoG5F6uFO/cm2QG1SItUmDS2rYFNihcuOrs3&#10;6H5EW+gnhPiReNBdsocsWiI+9LgLeoPOZ7T+QDzLoHt/b9i5Nl44/0zbfABQGfnCqn2RJdUmXxhr&#10;12MqZYFT2xek2pi+19g7EvpMLh77sSDe7rRx7F1BQRzWQ0FcWKEgLjx+fP+a7hchZAHW9AtPHpG5&#10;c8FuFmpm+nagd6opDgVxfpD9oO2fqmI3A5tk9tl7R/ehDzH96Bq7iV6wc68X1xAYa/xh2sKL6/p5&#10;39zs3Jukv6YXaZHKkqQ32tbABOJB993qIj8hxJd496x7lM+MzVcofYF4m85J02a744VLz7BNCACV&#10;kIUmXxY02hhZxJELW7Y5WiW/oEdRZh3JL1bJgk07+54P6P/1Rfp/vu/b2/8piMN6KIgLKxTEhUcK&#10;sfXPWl2kTe3mOKm76Of0tLOw3UdyXqW3UfWR8zy7WZWiIM4Psh+0/VNV7GZgk8zY8UJtP9YZ+33x&#10;2+wmesGvc3TuDucLn+bezX8v6acvU4u0SHVJUu6i5KB3uPuz+uI+IcSTPNsermiZ+HDndUp/IF6n&#10;c+drht2Xxge7tfw2I4D28mtho/mZXb4zV/MW+VxIYYTZHxRlVhSzr6UIk2IUT9j+b8YDvb1IsaH/&#10;5yiIw3ooiAsrFMSFx4x/nixcut1BS7bfl/N2OX+ymwVP5L9woLdXlcnHrervEkdBnB8oiAvLjh07&#10;LjDHzl9o+7K+7NxnN88Lns293JnVMz7NvXaTNjC3+Ey1SItUmPRfovkPfaVtEWzSqw/OfIe+qE8I&#10;qT2D7v3xYOZie7iiZeKFzrmmH9ywpl8Q7xMPO8d6g22vjA/PdGxzAkDp5KKxL1+km5r84jx35tJQ&#10;lFluTN+TIkzuouEp6f++XORuYlbGXru7W4+COKyHgriwQkFcmHz4viXbYDdnInIuqb1fPeGXi3wj&#10;1xP0tqo+VYyPo+r+PiuFYHZTWk32g7Z/qordDEzAtNlvaPuyvux4rt00L/h1fs41Jd/Id2u9rerI&#10;Zq659I9+l16kRSrN/sUn2RbBJsnj3XrD7vHRxXxCiBd5vz1U0VKvHcw8Pjb9QOkbJIDEg85dvWEn&#10;prAVQJXkyzSFGcVGFhPzxa/qf1M9JGb/8BjJgrNSCCT71u5meMz0/+u0diRukf6fLyDQ/1erf1GF&#10;gjhf+bXgRjZKFQUfFMQVTz6X/nmrS96uk38vMa/z4q62ZjvMd1Xmdh/VXYy0EunjdpMqQ0GcH+ru&#10;g3YzMIHdu3f8sLYva8pHdu/e/bV202onc10+56nbWmnkHMBuFjzj0fnZJubeuWNfpxZokWqTpM+x&#10;LYIJxIPuO7WFfEJIvYkPdX/FHqZosXg482O9QedvtD5CQknnz0wbvj6+feZbbLMCQOnkgq4vF15C&#10;jtmHPKJvQrK/KIybLnIhKt+HFGGGhv4/ffL+z9i7HgrisB4K4sIKBXFhMmOgJ49NnezOqXJXGP19&#10;qk8VfR9uZI7X2qyeVHt3YAri/EBBXHiuvPLKh5rj5w+1/Vl9dr7FbpYXfCiiPxXuzOorn87RNu4n&#10;X/jC/4j62cfXFGiRapMs/aJtEUwgHsw8X1/AJ4TUm5mr7GGKlusNOi/W+wgJKoPOyXjQeZM8rtw2&#10;LQCUTr7MzlIYN3HyYgweJzANCoMmjyxc5wUNFMKFjv4/eaT/5/uMgqtxKIjDeiiICysUxIXLh+9W&#10;0rZ2czbF/Hvz3UZ/ryqT90nuDucz00YB3ammOBTE+YGCuDCZdnu5tj+rjjm3errdJC94NJ5yZ1bP&#10;5W2kt1+V2dzc20+Pq0VapMKkB21rYALxwe5WdeGeEFJfBp0H4oXzOUnBg3rDzl61r5DwYo5vac/4&#10;0OMuyFsXAMonxV3mi60XCyG+Rr745/uIxf4imf25lcKg8ZG+ZwvhOP9vGGnTuhfYfM+q/k8h6CbU&#10;X/TEHOmr+vsGmSTSXrbpSiPjq/azq0lzC+L8OdY2t4/le6D++upTRb/HdHzqL1WOIxTE+YGCuDA9&#10;+9k7vsmcc3xS26dVxfSd91166aVn2E2qHXMvJiHzndZ29WSjubefza0t0CKVJkn/Mroh/TLbIphA&#10;b9g9uGbBnhBSYzqJPTyBZcvFy4PuAb2/kDDT+Ww86N7cG3Re+NqD3a5tagAo1a5d2y+jOOn0rCrG&#10;YJG/ZBQGnZ58oVr2CYVwbUD/Pz2rxl76/wTqL8RgrvRV/X2DTJIqFicpiCuHzFv6Z6420r52k8Yy&#10;/467w2Eipq0CulNNMSiI8wMFceEy++//ju7PKmP6zsvtpniBuReT8mjuPWk3aR1J+ma1SItUm31H&#10;LrUtggn0ht2Xrl2oJ4TUlXjYfYE9PIEHxYc7T+oNO3dqfYaEnXjY+X+mbX9LHpUcL3TOtU0OAKXJ&#10;F3J2Xm2+6HpxC/86kl+gohipDvLbsnVf7K4rckEy73vbL6PvtZPt/60sTD7V/+U3oOn/LiiIw3oo&#10;iAsrFMSFzexbLxYtN9rP+fmm9rrqU0WfRzHy8zS9HatPNWMJBXF+oCAuXKbtrtL2aRUxc/I/mDnm&#10;m+2m1M6MW9wdDhMLZ+6dX7paLdAiFWfp52yLYALxYNslvUH3U9oiPSGk6nROxocu4lGKUMXD7v80&#10;/eSetf2GNCjHe4POG+PBzFPjOPoi2/QAUBpZKJGLJP4s7JQXWRjML7KyoO+LthRmms9IASbWsP3f&#10;i98eLzP0/+LIfK3t4+rC/Omr+vsGmSRVLFDKea/2s6tJ0wviZq/TP3e1kTa2m6Squ7hkJXlf5NHo&#10;ITFtFsidaopBQZwf6h6z7GbAwbOe9axHmOMo0/Zr2THjxO/azfCC2R4vvt/buZfv34GQtvJo7j1u&#10;N0vRTy/XC7RIxbnJtggm1Bt2bxpZkCeE1JD4UPdd9rAEVKafPDsedP9htO+QRuZ98eHOK+Jh9wm2&#10;+QGgVPKbjLOzs3vzCyf6F+PQIl/k80XiXZdwMchf0j5NK8xc3ffsxwRUpo9stcVxjSkOpf+XI9+n&#10;+j6vJrSnr+rvG2SSSHvZpiuNGYcpiCtJPm9rn7v6rNeXZLzW/n0dke+XdrMQCM/uVHO53azSUBDn&#10;Bwriwmba77Xafi07s7M7Zu0m1I47s2Ia5hjy4hcu8qz3vf/A0W9QirNI9flQFMfcTcVBPOw8T1mI&#10;J4RUnHiw7Zn2sATWZfqKPOr6v1b3HdLkdP45Hnbn4sHM868ddB5juwEAlCq/kCMFGrMH6l1Qmyyy&#10;rSYL+cIwC/chMu12jizCyMWgwPre8fwCFo+DhDvb/6U4Wfp/MAVytv8fsP2fsbckK3d1rSuMbf6q&#10;u2+QySLtZZuuNHmBR11p/jygtWsdkf1tN+k0Po0Jpj9wd7jAyHyvtWUdqaYgru7zq/I/Ywjke4S2&#10;f6qK3Qw42r59+6O1/Vp2Lr300jPsJtROjmVtG+sI39vCE8bcO3f3Q6MkPakUaJGqM5c+3rYKJhAf&#10;7G7tDTsf0xfiCSEV5Xi80DnXHpbAWL3DnTcqfYg0PYPOZ8yfB+JDnatNZmx3AIDSyUKGLLjYAjlf&#10;buMuxW/LRRj5F3Yp4uOiT9NIm8rFcVsg5M0d5GzfWymAowAIpbD937sCuXz8pQAOAAAAAACgHfpL&#10;B9UCLVJx0ufaFsGEeoPO29csvBNCKks86LzJHo7AhuID55+zZ9j5Ta0vkTalc8Jkr5nDXxjfvu3b&#10;4i9E3CkXQGV2LRfJ5b8BOZs/anWhjIKlvPBiTeEbj0BtsYr7nnnv2b30Pfii4v4vYy/9HwAAAAAA&#10;oNWS7C16gRapNou/blsEE4oH3Sv0xXZCSBWJD3WeZg9HYFPiw9se2xt2Eq0/kbam80GTd/QObfup&#10;a2674JttVwGAyuUFG1I4IQUUOy632S13mZPCClvIcd2pRyvJ38m/ebDgQiLvQeEFJqL3u1OPX5F+&#10;J8kLfMb2P/oegmP6rRk31/b/0bF3E+Mv/R8AAAAAAABWkr1AL9AilSZJT9gWwYTihfPP6Q06R/UF&#10;dkJImYkHnT+KF/x53j3C8erbOt9q+s8fav2KtDyDzgMmiyZv7Q1mdl1z8MKvz3sNAAAAAAAAAAAA&#10;AGzGvvT71AItUnX+PUoWv9G2CiYUD7q/pC6qE0JKjTn2rrGHITCx+FBnpjfsfFLrW4SM5B6TA/Fg&#10;W0/uDCt9x3ajxogXzj8zHsxcbD7b5fGhx11g/zMAAAAAAAAAAACAie078qion35GKdAilSd9vm0V&#10;TCg+vO3JIwvnhJCyM+h8Jh7OPNEehoCT5aK4QfdTah8jZFwG3fuX7xA76F5v+tEr4sG2Z8qYFN96&#10;0Xm2e3knXrjobLOdl9iivleY7X+7+SyHTe5d/dnM3++2LwEAAAAAAAAAAADgJMmO6QVapOL8lm0R&#10;OIgHnf7qxWRCSOn5HXv4AVOJD3eeJAWWSh8jxC1SLJffVe5g73D3rct3lht2X2DOFXbEB7uXLRel&#10;HexutV3QWbzQOVfex+ay5RyaeYYUtC1nueite73JHZPcDZGCOAAAAAAAAAAAAGBaSXqjUpxFqs+f&#10;Rjd/4Ettq2BCcmcYbVGZEFJCBp0H4mH3f9rDD5gaRXGktiz3u87JNRl0Fk7LsPsx+3elP+aXgjgA&#10;AAAAAAAAAABgWv30NUpxFqkj+xafYlsFE4oXLj0jHnRv1haWCSHFxhxrv28PPaAwcvcu07/+arS/&#10;EdK2UBAHAAAAAAAAAAAATGvf4k+qxVmkjlxjWwUObDGFurhMCCku8e3dK+xhBxTK9K9nm9y7ur8R&#10;0rZQEAcAAAAAAAAAAABMa+4DlyiFWaSOJNmttlXgIF44/8x40LlVW1wmhBSTeNjdH8fRF9nDDihc&#10;fHjm+b1B9++0/kdIG0JBHAAAAAAAAAAAADCthZNnRkn212qBFqk6n4r2HbnAtgwcyCKytrhMCCkm&#10;rznU3W4PN6A0vUHnhb1h55+0PkhI00NBHAAAAAAAAAAAAFCEJFtUirNIHdmX8ijCKcQLF50dDzqH&#10;tAVmQsh0kTswyp0Y7eEGlCoedK/oDToPaH2RkCaHgjgAAAAAAAAAAACgCP3sujWFWaSmpNfbVoGj&#10;eNh5nrbATAiZOs+2hxlQiXjYfUFv0PmE0hcJaWwoiAMAAAAAAAAAAACKsC/dqRdnkeqT3h3N3/mV&#10;tmXgIF44/5x40L1dW2QmhLglHnSG8W0XfJk9zIDKxIe7z+kNOye1fklIE0NBHAAAAAAAAAAAAFCE&#10;A0e/IUrSz+sFWqTyJNlP2JaBo+W7CimLzIQQxwy6P20PL6By8aCzozfo/LnaNwlpWCiIAwAAAAAA&#10;AAAAAIqSZB9Ui7NIDUnfblsFjuKFS8/oDbv3jC4yE0Kcco8cU/bwAmoRDzs/0Rt2Tij9k5BGhYI4&#10;AAAAAAAAAAAAoChJ+tt6cRapPumfRb/3ga+xLQNHvUPd7b1h5z+1xWZCyCYz6HwuHnafZQ8roFbx&#10;oc7lZlw/pvZVQhoSCuIAAAAAAAAAAACAoiTZ/6cXZ5GaQgFKAeJB953aYjMhZHOJh53ftIcT4IV4&#10;uO3pvWHniNZfCWlCKIgDAAAAAAAAAAAAirJ/6VKlKIvUlvR62zKYQnyo+529QefPtQVnQsj4xIPu&#10;R/YMtn27PZwAb8SHOjOmj9472mcJaUIoiAMAAAAAAAAAAACKcmDhnKifnVxbmEVqSZL+RTR3x9fZ&#10;1sEUeoOZV2oLzoSQDTLovsweRoB39hye+Q7TTw+s6beEBB4K4gAAAAAAAAAAAIAi9bOb1xRmkfoy&#10;n87alsEUXndw5qvjQeeQtuhMCFkng857X3nbBV9hDyPAS/Hhmc6eYfddah8mJNBQEAcAAAAAAAAA&#10;AAAUKVnsqYVZpK7cZFsGU4oH257ZG3Tv1xaeCSEjGXT/JR7O/Jg9fACvxQudc+Nh5/+ofZmQAENB&#10;HAAAAAAAAAAAAFCkZPHHlKIsUl8+Ef1++k22dTCl3qDzdm3hmRByeuJB5y32sAGC8IUvRP+jN+y8&#10;3PTdf9b6NCEhhYI4AAAAAAAAAAAAoEj9pcdGSfavSmEWqStJ9nLbOpjSnsG2b+8Nuh/RFp8JIXni&#10;QedPXvu+bRTiIki94bafMv34Y6P9mpCQQkEcAAAAAAAAAAAAULQkvUMtzCJ1ZSHad+Qs2zqYUjzo&#10;/G9t8ZkQYnO4+7P2cAGCJI/77Q26mdq/CQkgFMQBAAAAAAAAAAAARUuytypFWaTOzGc/alsHU4oX&#10;Lj2jN+weH118JoSYDDoL9lABghYf7l4WD7u3qf2cEM9DQRwAAAAAAAAAAABQtGRxh1qURerMTbZ1&#10;UIB40Pm+3qD7p9oiNCGtzaBzdM/hme+whwkQvHgwc3E87L5L7e+EeBwK4gAAAAAAAAAAAICi7V+8&#10;MErS+5SiLFJXkvT/RUn29baFUIB42H1BPOj8p7YQTUgL8+neYNsue3gAjfHLH+h+aW/QeXVv2Pkn&#10;pd8T4mUoiAMAAAAAAAAAAADK0M9uW1OURerOS23roCC9YffNo4vQhLQx8aDzOntYAI0UH942a/o6&#10;j8smQYSCOAAAAAAAAAAAAKAM/fQ1SkEWqTXp7dE7jj3EthAKEB/sbo2HnVu0xWhCWpNBd9/rb7/4&#10;q+xhATSWGfMviwfdm9XjgBCPQkEcAAAAAAAAAAAAUIb59Il6URapNdIuKNSe22eeEg86f6YtSBPS&#10;ghyPD3eeZA8HFGnvwplRP73e/j944lWDzmN6w86vKscCId6EgjgAAAAAAAAAAACgLP30U2pRFqkv&#10;SXbAtg4K1Bt0Xtgbdj8/uiBNSJMTDzufjQ91n2MPAxRtbnF3Pm4v9ux/gSfiOPqieNB5STzs/j/t&#10;2CCk7lAQBwAAAAAAAAAAAJSlv/TONQVZpN4k6X1RsniZbSEUKB503qItShPS2Ay6v2i7P4p28we+&#10;NEqyw3bs/nTUT59r/wYeiYfdJ5hj4d41xwYhNYeCOAAAAAAAAAAAAKAsSfqc04qxiB9J0rfYFkKB&#10;rn3fBY/rDbp/oC1ME9K0xMNOPx52v8Z2fxStv7Tz9LE7vTvaf/Sp9m/hkXiw7ZL4cPed2nFCSF2h&#10;IA4AAAAAAAAAAAAoy/7FC6Mku+/0RX1Se5L0r6Pkzm+2rYQCxYOZi3uDzme0xWlCGpNB9774YHer&#10;7fYoQ5LuXzt+Lx2M9qUX2X8Bj8RzFz00HnauNuP/R9VjhpCKQ0EcAAAAAAAAAAAAUKYkPbh2UZ/U&#10;nmRxj20hFOw1g2274kH349oCNSHBZ9D9y96hzk/a7o4y9NPL1XFbkqTXLz9OFV6KBzNPNeP/zeqx&#10;Q0iFoSAOAAAAAAAAAAAAKFM/fY26qE9qTvrhqL/0WNtKKFg86PyveND9F22RmpCA8/e92zvPtd0c&#10;ZUmy39HH7ZWYeRXeet3t2x4VH+q8gTmA1BkK4gAAAAAAAAAAAIAyzR99ir6gTzzIS2wroQTxoPO/&#10;e4POA9pCNSEB5t/lkZB570ZpgE2xigAAXltJREFUkuz7zdj86ZGx+vQk6X3R3OKz7Svgqd6h7nYz&#10;DxxRjiVCSg8FcQAAAAAAAAAAAECZ3vWBL42S9IS6qE/qzvuj/dkjbUuhBPGh7mu1hWpCgsug82rb&#10;rVGm/uKvK2P12iTpXVH/yJPtq+Cpaw5f8M29Qfd69ZgipMRQEAcAAAAAAAAAAACUrZ/dsGYxn/iR&#10;uUUWTEsUL5x/Zm/YffPoQjUhISU+1Pk/8cKlZ9hujbLMZeeZcfn+NeP0epFi87mFs+2r4TEpTuoN&#10;uvdpxxchZYSCOAAAAAAAAAAAAKBs+9Ir1MV84kM+Fi0sUOhSoviWzrm9Yecd2oI1Ib4nHnbfFi98&#10;0zm2O6NM/eyNI+PzZpLYV8Nz8e3bvi0edN7ZG3Q/rx1rhBQZCuIAAAAAAAAAAACAsvU/eH7Uz/5q&#10;ZBGfeJOl59uWQkmufd+F5/cGnRu1RWtCPM4N1x563Nfabowy9Y/NREl6jz5Gb5hX2XdBAMxx9WyT&#10;D6w6zggpPBTEAQAAAAAAAAAAAFXoZ781soBPvEl6e7TvyJfblkJJXnvwwq/vDbs3jy5aE+Jj4kH3&#10;5vj2Cy6y3Rdl66ev1MfnTSRJ/zGaT2ftOyEA1wy3XRgPOm8yxxqPUSWlhII4AAAAAAAAAAAAoAr9&#10;9HJ1IZ/4kblFFk4rEN960Xm9Yfee0YVrQvxK54T0VdttUbYDx88xc+Qn1bF5s0nS+6L+nTP2HRGI&#10;eNC9ojfoHtSPQ0LcQ0EcAAAAAAAAAAAAUIWb/vhro372sTWL+MSXvC/anz3SthZK9Nph9xt6w+5N&#10;o4vXhPiRzo3xYOZi211RhX76WmVMdkh6ezS/9K32XRGI192+7VHxsPOaeNj9f/oxScjkoSAOAAAA&#10;AAAAAAAAqEo/vV5fxCee5GdsS6Fk1w46j+kNutdri9iE1JZDnXdc+74Lz7fdFFVI7vzOKEn/UhmP&#10;XTMf7c869t0RkPhQZ8Ych9wtjhQSCuIAAAAAAAAAAACAqswd2a4s3hNfkmR/GO17/1fY1kLJ4sFj&#10;v7I36F6nLWQTUnXiQedNrzg8w10iq5akv6GOx9Plt6P3LH6V/QkISBxHX9QbzOwyc8Pt2nFKyGZD&#10;QRwAAAAAAAAAAABQlb0LZ0b97DMjC/fEp8wtsoBaofiWr97SG3au7Q27nx9dzCakovyH6YNxPHfR&#10;Q223RFXmskvUcbiQpNfbn4IA/cJ7tz0qPtx5hTk+/3TkeCVkU6EgDgAAAAAAAAAAAKhSP/vNtQv3&#10;xJsk2Qei/UcfZ1sLFYkPLRc+fHp0QZuQMhMPOv9o/nyp7Yao0sLCGVGS/r46DheVJOvZn4ZAxcPu&#10;E3rDzq/2Bp37Ro9fQsaFgjgAAAAAAAAAAACgSnOLz1QX7ok/SbI9trVQoXi47UXxoPO32sI2IcWn&#10;czIezDzfdj9ULcl2qeNvkUmy/4iS9MX2JyJgewbdH94z7M7pxzIha0NBHAAAAAAAAAAAAFCl9yx+&#10;VZRkH1EX74kfSbKT5s/vsS2GCskCdjzofFRb3CakuHTu6g1nrrLdDlX7PTMP9rPhaeNuWUmyv4+S&#10;9Dn2JyNw8WDbM80xfO/aY5qQ00NBHAAAAAAAAAAAAFC1JH2bunBP/EmSvcu2FiomdwKKh52htsBN&#10;yLSJB91bXz3s/oDtbqhDP3vJmjG3zCTZR6P+4o/bn47Axbdd8Oh40HlJb9DNtGOcEAkFcQAAAAAA&#10;AAAAAEDV9mdXqov2xKOk/xklKXeQqkl8qDPTO9T9DW2RmxCnDLqf7x3uXhcf3vZY281Qh/0fvDBK&#10;sg/q426ZSY9G/SNPtluBBogPdrf2DnVe3ht2Pqge86TVoSAOAAAAAAAAAAAAqNrCwhlRP/2UvmhP&#10;vEmSnlhuK9Tiyrnoi3vD7s+Z/MXqRW5CJk/nz3qDzgtt10KdkqVfVMfbKpJk90Rz2Xl2S9AQ8aGL&#10;LjDH+atMPnz6cU/aHAriAAAAAAAAAAAAgDok6ZvUBXviV5L0522LoSbxcNvTe8PuwdHFbkI2Ex6R&#10;6pH9i0+Kkuyv1bG2qsyl89FNWcduERrkmuG2C3vDTmyO+z8dHQdI+0JBHAAAAAAAAAAAAFCH+aWL&#10;1cV64leS9L7oxmPn2lZDTV47vHBbPOj8mrboTYgaHpHqn352w5oxtpak7+Xun80VL5x/TjzY1jNj&#10;wH3q2EBaEQriAAAAAAAAAAAAgLok2aK+WE/8Snq9bTHULB7OvKg37Py5tvhNyKnwiFTvJNkz9PG1&#10;rjCuN118+wUX9QYzr4yH3VQfJ0iTQ0EcAAAAAAAAAAAAUJckfaG+UE/8SvrZaH7pmbbVULM9w+4P&#10;yGMwtQVwQqRvxIOZp9ruAh/sX7zQjKV3rB1ba8910YHj59itREPFt1503msG3Z/uDbp/oI0ZpJmh&#10;IA4AAAAAAAAAAACoy/6jj4uS7KPKIj3xLUl2OLppcattOdQsPnzR18XDzmt6w+5fjS6Ck3YmNn1B&#10;+oT0DdtN4It+9itrxlR/QlFcS7zj2OMfEg+6V5jx4gYzVvzr6BhCmhUK4gAAAAAAAAAAAIA6Jdlb&#10;lQV64mOS9FrbavDEnuHMpb1hZ6+2GE7alM5e6Qu2W8AnSXqVGT8/s2Y89SsUxbVMPOh8nxk3ftX8&#10;+df6mEJCDwVxAAAAAAAAAAAAQJ32pT+kLM4TH5Okfxv1F59uWw4ekYXveND5I21RnDQ30uYUPXjs&#10;PR+8IEqyP1THU/9CUVwLxQudc+NDnVf0hp2T2hhDwg1zAwAAAAAAAAAAAFCnubkvjpJsqCzOEy+T&#10;zke33vEI23rwyLWDzmN6g+6e3qDzN9riOGlQpI1NW7/KtLltfvhoPvtlfRz1NhTFtdTLDz/24b1D&#10;nZ/M7zja+aQ67pCgQkEcAAAAAAAAAAAAULd+9pKRRXnic5Kln7ctBw/Jo/DiQffd2gI5CT/SttLG&#10;trnhq/mjV5jx8p/XjJ/+h6K4lrvmtgu+uTfY9koz3vzx6PhDwgkFcWiLXbt2nbNz587e7OzO4xVl&#10;YXZ29oDNXon8/F27tl9mtmWr3Sy00I4dOy4w/eEm00fuMTnZ4Nyza9fOxHzei+1HB1pL5iCTS3bt&#10;2nG5OS6uNmPAdXZuMHOEzBfrzRk7djNvoEy2b27N+9l6fXPteQ39s70uvfTSM0xfuXbXrtmjpl9o&#10;8/9J83cnzL+5Yfv27Y+2LwMmZsencXMn37kwEekXtq9c17T+IceJfC45Buj7/pHxrOLrUauzMk4u&#10;j4+rz+Hs5iEwcn4l51mmbde9ppSfp81eI+dt9mVoATvPLZ8rcYyH7ub0oqif/c3IojzxNUl2T9Q/&#10;+l229eChubnoi3uDznN7g+4d2kI5CTDSlqZNrzRta5sZvrppcWuUpCHf+ZSiOETxLY/fEg9nfsyM&#10;Pdeb3KuOS8TbUBCHtphdvug9+wWfMptfmDTbteNyu5louKuuuupc0/b3jvaFJsf08/t27dp1nt0F&#10;QCuYPn+JXbzfa46B49qx4RK5sL2y0G9/FDARWZCV/rNqUdaM0Xp/mzT0z3YwY9v1WvtrMf3rpOlz&#10;Z9qXAmOVN3fynQvSv6Sw8rR+Id9RGnFNW46d1fO5/WwUxXkkH4NO9T+fwvlbWOS8yhzjUvCmtufa&#10;7LzevhQNNzoX5OG4Dls/u2lkQZ74nCQ7HC0sUIXsufhgd2tv2H1pb9BZHF0sJ4Ekb7uXXvu+C8+3&#10;zQrf9bM3rhkzw8t19tMAUbzQOTc+1P15MxYdP218It6Ggji0xdqLAv7FbOOCLAI15cI81hpdiGlL&#10;Zmdnd9hdADSWXGyWxa7JFiimiyxgyR0e7CYAKjmvsP1T7qpU2fmQHA8swjRLfne42QdG23pcdu7c&#10;+ST7cmCNeubO/DuX3QS0hGn3NUWW0vfsXwct79OnfzYpcLJ/DQ9Uef41TfKxmO8WPpN5U2u7MXnA&#10;vhQNp80FMvfZv0aQksUfUxbkiddJX2NbD5573e3bHtUbdn+OO8YFlfeb/Jy0nW1GhKCfXm7yD/qY&#10;GVy4UxzWePWg813xoHuNGZ/eZ/J5O14Rz0JBHNogXwg+/aKA76HIoZmkTbX2bn5YdEQzyfyycqct&#10;ve9Xl3zeoPgIp6wqNKl9EVa2wxwv3K0mcG7n1NyVC6fzb+7kO1cbaHOh/Df718Eyx9Mlo58r/2yz&#10;B+w/Qc3c5s76I+du9iPAI3JepbXX+PBLt003vl9wLh6uW45tiZL0j5UFeeJvPmXyLNuCCMDrb7/4&#10;q3qDzgtNFrQFdOJDOn8obSRtZZsNodh35FFmHvuDkXEy9FAUh3XtGc5cGg+6PTN2/fHasYzUGQri&#10;0AahXoCU5AtFLNI0hbSl1s7NDwVxaBaZV3wpNBqN2aYF5o12ywvh1t4hwIeY42avOX4ojAuU2zk1&#10;i3DIeT538p2rwUzfU4vG8oTd7vm8uvZzyXFm/wlq5jZ3+pF8vN51if0o8ICcV2ltNT4UxDXduO9+&#10;5u9O2n+GIM2lVyuL8cTrpJ+M5rLzbAsiEG84PPPI3qD7071hdzi6iE7qSTzsDKVNpG1sMyE080vX&#10;6uNk8OE3hzDWlXPRF8cHtz25N+i8vjfs3KmNcaTaUBCHNgj5AuRK5AIGizThkzbU2rf5oSAOzSDz&#10;ia+L+aMx28jifsvYQrja77i0mZjj6IA5niiMC4zbOTUFcW0X2NzJd64GknFIa2+JtLn9Z8HJj61x&#10;xxVFMD5wmzt9C9/nfTFuPFs/jAVNtrk+wfl4uOQuNEl6n7IYT3xOkh2OFhbOsK2IgPzS4cc+vDfo&#10;PLc37N42uphOqkls9v1rTBtIW9hmQYj6R55sxsIH1DGyEUnfzjiPzTLj2hOWH6sqj+kedB7Qxj5S&#10;biiIQxs04wJknnyhmwXkUMkCm9auzQ8X0BG2fB7ZsTuExfzR5HcOYd5oMumfoRSbjEa2234MBMDt&#10;nJoFuDYLd+7kO1eTyHcRrZ1PJcy2lkcP659nJTxK3wduc6d/4ZzND3JepbXP+FAQ12TmnGXDO4Ob&#10;f8Nd4oKWZG/QF+OJ30lj24II1PLdfYadvb1B5zPa4jopMMv7uLNX9rnd/QjZvuw7zDiYrR0Xm5al&#10;66ObPvA4+6mBTXnt8MJtZrzbuWfY/XXz5zF1TCSFh4I4tEFTLkCuDhcjw0RBHBAeM4dcki+Ma307&#10;nMiiqf1IaJBQi01WJz++KJoKgds5NW3bRnbu9PLRzZOE71zNYNrxgNa+KzF/v9f+06BIgYP2eU6F&#10;72A+aNL1qFCPlSahIA6rTdYfOCcP174j3xYl6Sf0xXjicf4pShZ32FZEwF5164Xnx4e7z4kHnd+L&#10;h91/0BbayeSRfbm8T82+lX1sdzdC93uLX2XGv5tGxsMGJ90XJXd+s/30wETecezxD9lzcNt39wbd&#10;l/WGnX486H5cGy/J9KEgDm3QpAuQq5MvIHPngpDsoiAOCIr03dCLjVbHzhssiDSAtKMsSmrtHGoo&#10;2vSf2zk1i29tI+e7DZw7+c4VMNOGYwvH8v4aVhtvpghCCgHtP0eN3OZOn8O8XqfNHPtrw/e/pjLz&#10;16Z/+UDmQvsyBClJf0NfiCd+J82i+fSJthXRANcc2vZN8aDzEnmsp/nzP7VFd7J+ZJ/ZffcS2Zd2&#10;t6JJ+tnr146FDU+SHjR/fo/dA4CzeOH8M+NDnafFg209M2Ye5g6lxYWCOLRB8y5AjmYHx3EgpK30&#10;Nmx66KMIi8wbTSs2Wkm+6MsjtEJm+qfceWmDu8KEGfO5KNr0mNs5NQvnbWHnzuv0fhB28rmTvhyi&#10;zY9bYf0CjxS76Z/jVGROtf8cNXKbO/1NPh7uusR+PFRM5iKtXcaHc+smcusLnMuEa9/iU6J++tk1&#10;i/DE/yTpjdGNx861LYkGid934ffEw+5r40HniLb4Tk5F9tHyvjL7zO4+NFE/fa4Z9z6zZhxsRdI7&#10;oyR7ht0TQCHiQxd9+Z7bu9/bG3Re3Bt0f8fkw9oYSzYOBXFog6ZdgNTCXVXCsKulBXGzs7PcIR7B&#10;MHPG1rwoR+/PzQl3bgyRzCP5QqTWps0IC63+cjunZuGtDaRvmGM3+EekbhS+c4VH5hOtLUcjc499&#10;iffkXFX7DKMJ6TM1mdvc6XdM3+JOUzVxK4KiIK6JXM67OHZD109/V1+EJ94nyfbYVkRDxcOZJ8aH&#10;Oq/oDbsHuaOPSb4PDso+kX1jdxOarJ9+rxnvPrxm/GtX7jJ5lt0jQCnig92t8WDbM3uHu2814+xx&#10;M94+cNr4S9RQEIc2aOIFSC1yMcR+ZHiqjQVxcsHtyiuvPNvuAsBrsmgqfVbry00MC/thadojfDcO&#10;dzL0jds5NQVxTde2uVPuIGs/OgIw2fevMO5qLedv+vZr4XG/dWvu9SjuAl8HOa/S22NcKIhrGrd+&#10;sBLOzcM1n14xsvBOQkmS3hf1l3balkTDvf72i78qPjTzjPhwt9cbdP+gN+z+/ejCfAPz9/JZ40G3&#10;J59d9oHdHWiDW459XZRkB9Txr21Jsr82eYHdM0DpXnF45pHxoe53mnH42Sa/bMbhm82f95j8t4k2&#10;XrcyFMShDVwuQMojSOSRP1NkrxSo2VS2QCQ/z35seEguGmvtNi55Xwo211x11VXcFR5BsAv6lRQb&#10;yc+RucHkuDlOZL6xx0y1c4ZEfqbdBfCYFMNp7VdGTJ9Q+mf15zR5WGz1iduiPotuTWbnziq/68j4&#10;tDI22TB3Yn2mj2z6Mb4htKuMw5P1d4rL6+Z4PUq+G2jXmVyy+ntGYXfBlveyHxEVciuEoiCuaeR4&#10;1tt648gcYt8GwVlYOCPqp+9VF+BJAEmPRvuz77CtiRZ51a0Xnr/ncPfH40H3l3qD7u29YffTowv1&#10;AebT8lnkM8lnk89oPy7aKEnfrI97rc0/R/2ll9m9A9QiXuicGx/qPC0+1P15M2bfYHLcjNv3rxrH&#10;WxUK4tAGjot3hR8b+XZsv0x+o3uaixcbhQuT/nIpiLMvBVAiGZvN2FlKMZy8bz7mS0GTPLZr8wsS&#10;5t9ulUUPO2+U9hhX2T77I+Ghye4EM1ny/jl7IJ+fNt8/5d/Z/rlbFlm19y4uFMX5Im93rY3GhYK4&#10;ppIxQ8YQvd2nSz427VzIx7/lscmMN5sen1bPnaUVypn35jtXAPI5Tm9DPX7fUS2fr7XtXi88Ir9u&#10;MnbpbTMu5c6d8v7FnL/xiPuqSdvpbTEuFMQ1iVsfGA3n5+Hqp89VFt5JOLkpmr/zK21roqXihfPP&#10;iQ93nhQPuy/oHe68sTfsHjC5x8vH3uXbJHcaOiDbKtu8vO3mMyx/GCBJXxgl2QPKeNfypP9l9s21&#10;0S3Httg9BXghvvWi85Yf8z3Y9szlR30POm83Y/zB5bG+aQVzy4/v7pw0fy5IcaDdBUBjOV6ArGTx&#10;VX7O5BfpN44sINkfAY9Ie2vtNS72pQBKIgs5svCuHX+ukfczY/t1UmhX5AJEPp8tPzaz8KJq5g0/&#10;lXFnONPWx1cVmRTYP8ssQGHRxgf5GKS1z7jQdk0k44fMdXqbu0XeL/9etFygW+TcuZW5s70mnZOk&#10;SMi+1EuT9mM5puxLUROf504ZH6e5HuX78dJE0je0thgfCuKapIjzGZkb7dshOPuzR0b97P1rF95J&#10;MJECCUARL1x6RnyoM7P8uFW5o48UKQy6d5h8Sl3oLzSdT+Y/q/N2+dn5NphtMdtkNw9YK1n8QTOm&#10;/bk61hGb9Fejuew8u8cA751WMDfsPM/82cuLtzt7zXxxcHmuWC4yq2JuUrJcqL1c5LZo/nyv2Y7r&#10;ZRuXC7YH3Svig93LTLbGCxednX8ioD0cL0BWfjeS2eXiCW1b3MICjX/yBT69vdaLfSmAEpj5odAF&#10;fbmwbO8EV/qig/wMWYTStsM1Mg/Zt4cHii6GyxdPqrmThyzW5ceDvi1u4bFvdXM8p6YgrmFMP9ha&#10;5PGdz8NBz50UHHlK+qrWZuMi/dG+3Dv5L1ro271efP48bRHC3Ol6zkn/qp70Da0txoeCuKZwa//1&#10;wjl6uPrZS9YuuJNgkmSfNtllWxOYSHzbBY9eXugfzFxsF/0viwedHfIouPhQ5+rlooDVWf5v5u/k&#10;3zz475dfu1Xey74tMLn9WSdK0oPqOEdOT5LuXd5fQAMtF9AdetwFD84xK5HC6uX5Z1Wk4Fqdo2wO&#10;bnvyg6+XojyZq1ZCgRuwIccLkLU8nksu2he5SCPvZd8aHpB+pbXTuNiXAihYPt4Ws6Bf5WL+KPMz&#10;Lyl2cZ/HU/pA2iHvV1obTRbzPsfrWvCQ46LY44xHc9VJxjitbcaHxbYmkT6QjylaW0+W/Jhuxtxp&#10;3ouCcg+5FJDl8fNcyLXP2pejJqHMnTKO6duyUfiFhSpJ39DbYVwoiGsKc+5U2N1u5TuafVsEZ+/C&#10;mVGS3qcuupNAkn4q6t85Y1sUAMKysHBGlGQH9PGNqEmyRe4UBwAok+MFyFovghe7SMNCpC+kX+lt&#10;tH7sSwEUSOYFM8ZO/bhqWczPF4/qX2TI541iihRY2KqXaUsp1py6GC5/j3qKTUa53nlkNPlnYlGv&#10;LrLvtXYZH85Dm6TAudN8z9m11b5tbcw2FDh30td94zr3mD7hXZGAjL/5HKhv8/hQTF6nkOZOt/Fw&#10;59X25aiA9A29HcaFc+cmcGv7jcK5S7iSxZ664E7CSZLdQ3EEgCAl2VvVcY2MT5KdNOM+X84BAKVw&#10;vADpxW+F79y5s6dv36ThIrgPpF/p7bN+7EsBFKiIsTVflPTvAnJxn42FkzrIfjf7f+rf/M/fw682&#10;tJ9t6sIT+Wz2LVExaUOtTcaHhbamKKKwNZ9fGj138p3LI9P9gln9BZurTddHKViqU0hzp/xcfXvW&#10;jxRK25ejAi5tJH3QvhwBy7/fae3rHvOe3CUuWPsXL4z62V1rFttJaLk5SrKvt60KAP7rZ68aGcfI&#10;JEnSj5k/f8buTQAACuN4AdKbx6S4P+rlVLjI4QfpV1r7jIt9KYCCuC0inB4zph73baF0tYLmDYqO&#10;apDfcVBvk80mfw9/F75k4VTb7snC4n4dQlrUR7FM28ud1BzvTpWnJXMn37k8Ms18Y167176NF6Rv&#10;adu5mUgxnX0b1CC0uXPSviZzg30pKuD2XZaCuNAVcQ1j/XCuHq5+ds1pi+wkzCTp70Zzx77OtioA&#10;+CtJXxgl2b+qYxnZfJL0P6L57A3Rvj/5CrtnAQCYmuMFSG8K4oRdhHK+CC7x7aJ+G0m/0tpmXOxL&#10;ARRA5gNZtNGOtc3GvN67O29p7Lwx1Wel6Kha0y505O0dRpsVcTcm6eP27VARGfv0thgXFtlCZ+fO&#10;qe7u2Ka5k+9c/jBt6fz9Oe8HfhRwTn9+wB286hTa3Gn6i8MvZ1BwVRW38YD2CV1+HqW17fSRudL+&#10;GATnpqwTJelxdbGdBJb07dG+I19uWxYA/DOXbY+S7F59DCOOuSGaP/otdg8DADAVxwuQXhXECfkc&#10;s1M/aozF4zpJv9LbZf3YlwIogNsCz6nkrw9nQWHaecOnxeCmK6atwio8mvZuTOYzs3hTMemnWluM&#10;DwVxoZu2gLVtc2cevnPVTdpAb5tJ4keRuRS06du3ucg5gn0r1CC0uVN+tr5N48KYVxXH9qEgLmBu&#10;bT5pOF8P11z6SmWBnQSZxTdG7zj2ENuyAOCP+fSHoiQ9oY9dZMr8kdm3P2L3NAAAzhwvQHpXELdi&#10;dorfDGTxuF7Sr7R2GRf7UgBTmr74ZvY6+1bBmWZhXxZh7dugRNMUnMhCd6gLkdM/otDf87UmCm1R&#10;H9Mzbb41H2O0tt047Z07+c5VNxl7tLaZJNL37dvVRo5BbdsmDwUxdQlt7nTb3u2X2ZejZG5jG8d/&#10;yMxcVNrd4VbCeUvI+kuPjfrpUWWBnQSZ9DW2ZQHAD/2j3xUl2R36mEUKSZL+pRn/X2T3OAAAThwv&#10;QHq7wCqfRy5W6Nu9mbB4XBfZ93qbrB/7UgBTmuZC8uzs7N6QFxLsvOFc0MAiV7lM+zgXnOSvC7vg&#10;yG1hL0/++bmLYVVkLNHaYXwoiAvZlHNnsMVwws6dfOcKlNzdTW+XSVNvOxbziHEJ53J1CW3uZK73&#10;m+xrvQ3GhYK4ULm1t2s4jsPVT1+mLrCTEHO/yUtsywJAvX7/zovNHPPekXGKlJL0P6Mk++VoLjvP&#10;7n0AACbieEHP6wUM85mcf1NcFo/t26Bi0q+0NhkX+1IAU5jmQrIZM483YRFhmjtxSUGAfRuUQO7C&#10;p+33zcWPx7lNKy861T7fxpHX2rdByVgkbxfmzuU+7/zYTb5z1Wu6ufVUTDsu2LesnBxDcg6mbdfk&#10;acb5QohCnDv1bRoX+ldV3OZmCuJCJXOQ3qbFR+Yb+2MRnP6d50f9LF27uE6CTJJ+Kkqyn7KtCwD1&#10;mE8fbcakG9aMUaTs/F40v/StthUAANg0xwuQ3v9G/3SPGeOOBXWQ/a63x/qxLwUwhVnHx56Z1zXq&#10;7lNuCygroailDKZ/TVFsEfbdl0a5Fi807Tj1meM5NWNHoFwXYWVBtVlzJ9+5QpT3Q61NXFJPf3b5&#10;7rhemnbOEJIQ58783ErbrvVCQVxVpG/obTAuFMSFyK2tl8/DFkwcH/vOeXu45K5i+sI6CTN/FSXp&#10;VbZ1AaBac3efHSXZW5WxiVQReURtsvhjtjUAANgUxwuQQSxeuD4KRi5w2rdAhaRfae0xLvalABxN&#10;cSE5+EdRauRuWtrn3ShyUd2+BQo0RXssNG1xSz6P6+KNPFLOvg1KFOKiPty4FoHlc2fzHs0oxUTa&#10;590osj/sW6BiWnu4RuZq+7aVyud6fZsmjfkMB+zbomIhzp35WK5t13qh+Lcqbt9tKYgLkfscIH3E&#10;7ZeuzM/kLnHB2rtwZpRk96oL6yTUfCbq3zljWxgAqtPPrhsZj0j1uT+aW+RLFgBg0xwvQAYz18jF&#10;bf0zbBQuWlZN9rneFuvHvhSAI/cLyc2904HZJ46/Mb7rEvsWKIDZn1snX3BcKThp5sKW2zkbRSdV&#10;cTynpiAuQO7fL5o8d/KdKxRyvqK3hVvqmGOmuzPh2jBP1ifEuVPfpnFhnKuK9A29DcaFgrjQuLXz&#10;8lj/4GO+zf/mLnGtIwvn+qI6CTbpJ6ObFrkdPoDqUAznV+ROfQsLZ9jWAQBgXY4XIIO5oGc+31b9&#10;M4yPXByxb4GKSL/S2mJc7EsBOHBdEDXjozzurbELB+53/qnnDilNJXc10/bzRmn63dCkn2mfe+Ow&#10;GFs2x3NqFtUCw9ypM5+N71yBcPnOtXGqnWPc58Jx4fHidQht7nQb65jrqyL7Wm+DcaEgLjTm3MH5&#10;7nD2LeRY5i5xrTOXnRfNL/2xuqBOQs4gOvDBx9tWBoByHDv2kChJX6eMQaT+vCfad+RptqUAAFA5&#10;XoAMalHV/YI5F8WrJP1Kb4f1Y18KwIFrwVFoc4ALWaDXP/v6kbvj2JejAHnxiL6v10v+mmYvarmd&#10;ty3vmwfviIByOJ5Ts0geGPe5s3mPSh3Fd64wuPfh9VNlgYCMtebnTXwH2Y3T/GPUR6HNnWZ7HYpo&#10;6FtVkb6ht8G4UBAXErc21r8Lmf/GXeJaJ1l6obKQTkLPXDof7Vvq2lYGgGLlj91+gzr+ED+SpH9p&#10;/nxptO/IWbbVAAA4jeMFyKCKIdw+o6S5jzXykfQrvR3Wj30pAAeyeKkdV+OiXUhuokkXu/KFWS6M&#10;F8VtsVHSjruguRczUHRSJsdzasaNwLgsnralYJrvXGGQ/qi3w7SpZo4po6AvD/2wDqHNndJP9G0a&#10;l12X2JejZNI39DYYFwriQiLXI/R23Chrxw05NvV/Oz5yHcW+BYIjj1VL0hNrFtJJE7IQzS2cbVsa&#10;AIrDY1IDSvre6MZj59qWAwDgQY4XIINbcHa5Y4EUONiXowLSr7R2GBf7UgATclsskLTnDgebXTCm&#10;GK54LovdsjhiX954cu4mCzHafhgfFvvL5HhOzdgRENeF05bNnXzn8pzb/LFxpO3tjyhVidvPnX5r&#10;ENrcudnvB6eHX0ioitt3XAriQuF6DWPc90Tzd9wlrnWS9Kqon/6XvpBOAs9clCx9s21pAJjO3N1n&#10;R/3FNypjDfE5SboUzS0+27YiAADLHC9ABlcQ5/Y5JVy8rIr0K70N1o99KYAJuRUctWuhUMZ/bT+s&#10;RBbw87tEsIhSNLfF7nY9jsplzmSxv1yO59QspgXE5c5ALZw7+c7lMff22WzKbUcZM/WfO33k3MP+&#10;GFQopLlTtjU//9e2SY8U29iXowJuYwTf5UJhjqfC7g63wrQ/d4lrpSTdqy6ikybkNtO+321bGgDc&#10;zB17uBlL3qyMMSSM/Hs0v/Sm6KYPPM62KACg5RwvQAb5SLJZhzsWcDeV6ki/0ttg/diXApiQ28Xk&#10;9hVuaPNGvhBGIVxZXBYlpE3sy1vD5fytjfupSo7n1BTEBUSK2/R2HBfmzs2F71xVkOJxff8XlXLb&#10;0e0Y3FyYI+sR0tzp+AtFldw5ETnpG1o7jA/f6ULg1rbLY/uGdxE3/4a7xLVO/+j3Rv3048oCOmlG&#10;3h8liz9oWxsAJnPrHY8w4wiPSW1CkvRQNL/0P23LAgBazPECZJAFcbLd+udZP3LR3b4cJXNpH/tS&#10;ABNwLaRp42KBfOaVhf38QjmFcGVzWexo62KjLPBo+2N82nUnvSo5nlOzkBYQc8xNdPfK9s6dfOfy&#10;VX4eo7dBEZE+b39U4cyx5PjI4knCnQqrFsrcKX0jH9O17Vk/UkRn3wIVcPke0cZ5OkRu33skG3/3&#10;cZ1f5LzQvgWClKS/qC6ek4Yk/ZNo/ugVtrUBYHP2Z48088Ov6eMKCTJJdq9p01+IDhznpB8AWszx&#10;AmSgBXFuRSD25SiZy+KZfSmACbgsFLBQjaqsFCBOlnYWFbncqYS7MJXH8ZyagrhAuCyWtnXu5DuX&#10;v9zm2ElTzrUCtzlv0jBHVi2EuVO2scxiHBTH5XuutK99OTzl1q7L5xYb3h1uhfm33CWudfalF0VJ&#10;ekxdPCfNSJJ91PwZ5CIWgBrM3/mVZsz49dPGEdKcJOmN0dzik2xrAwBaxvECZLDfJWYnvLNDHi6Q&#10;VUH6lb7/1499KYAJuNwdhLsboCqTztPm37fyDkzC5RyO4tbyOJ5Ts4gWCObOybgtLPOdq2wyB+j7&#10;vriYtt90AcJmSd/I53v9ZxYVzner5/vcabbvEunT+naMj4yD9m1QEekbWluMD3OP71yPwUkKUuVY&#10;199jfMy2cZe4oM1lz1MXzUlzkmQPRHOLz7QtDgC6hYUzzJiRrBlDSLOSpPdF+1LuHgoALeR4ATLY&#10;gji33yznt3qrQEEcUA23xVAeIYVqyKKC3gf1tL3Aa/L9xV2YyuJ4Tk1BXCDc7qzV3rmT71x+cpkz&#10;tP++cYrt+y7fEyWTbj9F49Xzde6U7ZJxzP0YoMCyDtI3tLYYHwrifObWpsvj/8TF2eY13CWudZYL&#10;INLj6qI5aVbmUm4DDEB347FzzTixsGbcIE3ODTxCFQDaxfECZLAFcXJxXv9M48KjU6og/Urf/+vH&#10;vhTABCa90Cv/3r4UKJXLHN32xcbZ2dnrtP0yLvalKJjjOTULaIGYtJi87XOn2/HAd64yucyxboWg&#10;+evsjy2EFDZoP2dc5Bic9HXm31M0XjEf5s58G+T42H6ZjEPSb6Qv6D97kvALRVWTvqG3xbhQEOez&#10;ScfxU5m8yN70Be4S10r9pZ+M+unnlMVy0qQk6X+bvC665dgW2/IAEJlx4akmh9VxgzQ7SbYYzWfP&#10;i77whS+yvQEA0GD5xT/9S/36CbogbuLPy2/2VsOlIC7UzM7uvN/8edT0rSfbjw9URi7YjvbJcSl6&#10;URNYT74QqffD9dPugiKXxziyQFsOx3NqCuICMfncWfxjI0PCdy7/uM6xLkVxpv8XVljmtt15fzLb&#10;PnHRuPRd+6NRAbe50/+YvsfdBmsgY5bWHuPDMe8rt/ac7hzMvJa7xLVSkr1LXSwnzUuSviWa/9BX&#10;2pYH0GZz2XYz/n9IHStIe5Is7TVzw3fbXgEAaCjHxbtgC+KEXKDXP5ceLmZWQ/qVtv+bHNMX7zfH&#10;IIUJqIz0N60vjossJtqXA6Vymwfa/Yg9t4UiHktYBsdzahbPAqG33/qRIiL70tbiO5dfXAuoTZzu&#10;mFPUNQM5lvT3Xz9535Mx2ak45hL7o1EBt7nT79j+Rz+qgeMxT0Gcp8yxVNnd4VbIsau/5/iYbeUu&#10;cUHbv3Rp1E//Rl0oJ83LcgHk0mNt6wNoo/mlq8148Ik14wNpZ5Lso1F/8RXR/J0UTANAQ7ldgKQg&#10;DsWTfqXt/+Yn7OMJYTFjPo+khLe429nkHO/4w7xTAsdzagriAuDSthSTL3/nmvQR7a2+q17Z5Dut&#10;tt/Xi3xnti+VtpzoDokSeY19uTM59mQ7tPcfl5Xjz+W8l0f3Vstt7vQ7jP/1kfMqrU3Gh4I4H7m1&#10;ZTHnEuY9uEtcK8njNLVFctLMJOnvR8niN9rWB9AWN97xCHPsvyFKsgfUsYG0O3Ppe6N+ygkdADSQ&#10;2wXI4AviWJzxkPQrbf83Pyy6oDpmzHf4jWeKZ1ANl4I4+9LWYrHfH47n1FxnCYDbccbcKd+h9H2j&#10;R76j2ZeiBGb/TvrY3wfbw/172nRF6/JLGfr7bpT87lwu4zK/CFItt7nT35jjZvnuhPbjoWJyXqW1&#10;y/jQXj6a9BziVKa/E7bMIfp7j4/Ms/YtEKQDx8+JkuxedYGcNDNJdk80l51newCApptbONsc9wfU&#10;8YCQlUixZJK9dfm8AADQGG4XIIMviGNxxkPuCy2hh8IEVMfxblIUbKASky58s+jgeh7HvFMGx3Nq&#10;xtcAmLZ1KYhrfds63JGM71wlMvt30rukP/jYXxnfZM7V/t24rH4PF44/87S7u0/6HqOvR7nc5k6/&#10;Y/oQd4iricy9WpuMDwVxvnFrRzn2ivtlZvNe3CWulZLsGeriOGlukuykyRNsDwDQVFL82k+Pq+MA&#10;IVqkSH5feoXtQQCAwDku3gVeEDd7nf659MhFdPtSlEj6lbb/mx8KE1Adt4K46X/LGtgMh/mZ4glD&#10;2zfjwt1vyuF4Ts2iWQBM2zrcKYS5k+9c/nDpw6NzxaTteSpud4lzLYgYHVfNdjs/Khblc5s7/Y/p&#10;RzxloAZu4wYFcb6R40dvq41S3LmX27kf5zLN0E/fri6Mkybn41GSvTy65dgW2wsANMl89qNRkh5R&#10;jn1CNpPfjvYfe5LtTQCAQLldgKQgDsWTfqXt/+aHgjhUx3GRYPmxU0DZKIhzY/bDRHf9oSCuHI7n&#10;1BTEBcBtUZS5k7t++sPt/O/08cltjJO4fdeZtJBNIn1IttO+xTK3Qj4KZKri3q/8j5ynms831WOD&#10;MRnH77oc7x5xa8Pl463wItT8GNZ/3vhwfh+2A+njo372JyOL4aQVWfytaC7jAijQJP2l55vj+2Nr&#10;j3dCJkn658uF0/v+5CtszwIABMbtAmTwBXE8vsdD0q+0/d/8UBCH6nCHOPjMoSCOu7gY2r4ZH+ad&#10;MjieU7NgFgApaNDbb1yYO82YvlffN3r4zlUeGfe1fT4+awt5Jm1TictcbX620515tIJvt+IKjt+q&#10;uM2d4UT6v/Rn+3FRMrfjnYI4n5hjpva7w61wnYvMZ6DAP3jzS/9LXxAnLcj7oyS70vYEAKH6vQ98&#10;jTmeX2/y6VXHNyHTJUlvifopF3IBIEBuFyApiEPxKIgDyud2UTfsMR/hcLibUOsL4swx7VCowzFd&#10;Bsdzaq6jBMDtOOP8ju9c/nBoC3V+dfvFCslk886k5wMS2WY5Vu1bPMhtbOb4rYpb+4QV0zd5fGpF&#10;5LxKa4PxoSDOF27tV+4xJucm2s/cOJzjh+1Xb3tYlGTvVhfDSQuSfjJK0l+Ibv7Al9oeASAk/fR7&#10;o7l0Xj++CZk6/xz1F3892p99h+1xAIAAuF2ADL0gTh6lon0uPVzArIb0K23/Nz8UJqA6Zsx3KIhj&#10;URDVcFkAb/siltsxzbxTBsdzahbLAuDWtsydky4i852rPA7ff9ctTpz0vSSTtK0cb+bfT/QocIkU&#10;/dm3OI3L8bvee6F4buNriOHcqwpyXqXv/3GhIM4XMlfobbRRyrurp+kf3CWutfrZ9yw/Ik1fDCdt&#10;SJLujeaPfIvtEQBCkGQvMGP33eoxTUix+atofunaaP/ihbb3AQA85nYBsm0FcVwQr4L0K23/Nz07&#10;d+58ht0FQOnMmD/xXW60x08BZZACEq0Pjk+7H0PldrceirDK4HhOTVsEwKVtmTudirAoiCuBS/81&#10;33/32pev4f6dbe3d2zTu779+QYRDX+RuhRVxmzvDi+lT6h0MUSw5r9L2//hQEOcDt7ZbObZk3igv&#10;+c/Qf/74cJ4fvn76MmUBnLQpSfqBqL/0k7ZHAPDV/qOPM8fsdVGSPbDmOCak1KR/Yv58aTR/9Ktt&#10;bwQAeMjtAmTYBXH6Z1o/s7Oz19mXokT5xSa9DRqcw5deeukZdhcApXMZ88ctigJFkkUDrQ+OT3l3&#10;BAiB29zZ7n1WFsdzahbKAjHpYii/UCPHhL5v1gvnG+UwY1Ohdwd2G+s2377mWJv4DkHmNWML2OT7&#10;vPa69SLHu30pSuban0KM9G37sVESt+8SFMT5wGXs9z3mM3GXuODdetcjeOweiZLs782f10Rzxx5u&#10;ewYAn/SPPt0co7eddtwSUn3eF/XT50b7jpxleyYAwCOOi3fBFsSZzzvx3ZFC/rwhcVvUP/Vbm6FF&#10;7gxHMRzqIBdm9eNJD4v6qIrbHN3uxxI63lWPO5SUwPGcmoK4QJi5c8LHf7Z77nQZz7mrXjny7x76&#10;Pl8/48cmKW7TX7d+zDG0YZGZ211PJeO/r0vf0l83LsyVVXCZO/MCRzn/KS/SZyTS1ycd/8eHeb9M&#10;sn/1/T4uFMTVza3dQgnHfPiSxR+M+unHlYVv0r78TpRkT7A9A0Dd5u5+qDkuX2KOy78aOVYJqTPz&#10;UX/xx20vBQB4wnHxLuCCOJcLLVzAqIL0K33/rx/7UgATmJ3wt683s4AJFMFxUbTVdxSSohttv6wX&#10;czxzp4KSOJ5Tc44ZiLwAQ2tDPW2fO/nO5Y9J+26e8cVg8vf66zbK+OsIMqfrr1s/cqzJ+GvfQkV/&#10;9FdIc6cUysl5lL5Nm0vbz1vL5nasUxBXN3NcNe7ucCvhu1dTJFlPWfAmrUx6JNqXPcv2DAB12Xfk&#10;G6Jk8R36cUpI7bnf5LfM+cP32x4LAKiZ4wXIYAviJl04zsNvh1dB+pW+/9ePfSmACZSxMAoUJV/Y&#10;1vqgHvn39qWtI+dwDvtr7GPl4M7xnJqCi0C43WGqvY8n5juXPyZti83OqzKfaK8fF/OadQsDXOY0&#10;yWbuLOgyPm/mfTG9EOdOl+sWK9ns8QU30je0/T4+FMTVya3NQgvn++GbTx8dJenBkcVu0t58KppL&#10;42jfkS+3PQRAlebTK6J++kfKsUmIZ0k/ac4f3hzNH/0W23sBADVxvAAZcEHcpI8K5IJlVVwuLNuX&#10;AphA/igg/ZhaP+1+LCWqY+ZdhzsEtLOIwmUBiTuTlCfERX1snuPxdp19eeu4fOeiKKEcDm2xYF86&#10;lst3tzy7LrFvcRq3olOJ/n6j9NeuHykktC9FiUKdO812bzXHiuOjVDfXZzE5l7la+qB9OWogc47e&#10;Ls2JzMP24yJo8+kToyR7QF/wJq1Mkh1eLpYEUI2FhTOiZLHHWEyCS5LeF80tXhPtXTjT9mYAQMUc&#10;L0AGWRAnFx71z7N+NrsggOm5LKrYlwKYgMu4Lws+9uWtk+8vWVxp751+quS2IN7Ogk0pbtP3x7iE&#10;+0sNvnM8p6YgLhCOc2crf7HG8TsXd68sgWmLiR9tOkkhpyzya+8xLusVZju+16aL1qSPae+xXtp6&#10;/FYt5LnT5fiSTHKMYTL5dzZ9v68fCuLq4tZeoYZz/maQxWxtoZu0OZ+J+umLlgt1AJRnbvFJUZLd&#10;oxyDhASU9JPRXHo1hXEAUD3HC5BBLqa6LLLzqJTqSL/S2mBc7EsBTEgW+bRjanzadxcu85kvWb2v&#10;8sVUCorK5LIwYtqllcXr5nNPXDzQxuO4Ko7n1CyOBYRjbnNcvnNRIFIOKebX9vf4bP48R9pNf4+N&#10;cvpx4TL359n8GOqyrfalKFHoc6ccL/o2rh/5bmFfjoK5jSUUxNVFvsPpbdK8mM9K4X8j3HLs3CjJ&#10;5vRFbtLqJFk/ShZ/0PYUAEVJFr/RHF9vMflX9dgjJMikR6O59JXR/qxjezoAoGSOFyCDLAaQCxD6&#10;5xkXFiqr4nIx2b4UwITcLj63rxBsvXkj/+8UxpXB7bxE0q7FLPN5uQOTZxzPqTnPDIhb8U/77mDp&#10;eI7BsVACt8fkb74t3Ofs048Lc2wd0P/d+jH9bKJH0LndgZZHW5atCXOn9EV9O8eFX1Aog/QNfX+P&#10;CwVxdXBrq9DDuU4zJIuXRf3sT9cubpPWJ0k/EfXT10b9O8+3vQWAq9tue5g5rn5muXBIO94IaUKS&#10;9ESUZL3lwk8AQKkcL0AGVwTgcrFldvmuQFwcq4r0K60dxsW+FMCEXBZIJ114DN1mxiSzTyiMK4HZ&#10;rxMXU7Ttjq6zDo9LlYID+3KUoAmL+hjP9fuEfXkruO4jvnOVw2WuMG0xUaGO23x06rgwP2/iAm/J&#10;pPO+S99s6yPZq9SEudMcAw7F0tsvsy9HgdyOc+afOrh83ws95jPzy0mNkSy9UF3YJkSSpIej/tJP&#10;2t4CYFL9o99rjqPfVY8vQpqYJPto1E9/KZpf+lZ7FAAACuZ4ATK4xX+Xiy0sHFdL+pXWDuNiXwpg&#10;Qm5jv6QdxV+yf+SCtb4P1kbmGPtSFMBlPjBtIAUVrbjbhtsj8CQUX5XJ8ZyaNgkIc+fG+M7ll0nb&#10;w/z7iX/5wRwXTgVtK8eF2yN2J5/zXY7fthXb16EJc6dsj76d48Iv1JTBrS0oiKuaWzs1JZz7N0c/&#10;u2nNgjYhpyW9PjpwnEkG2KyFhTOiucVrzPFz/9rjiZBW5P4oyd4a7TtygT0qAAAFcbwAGdTFO7dH&#10;xUi4UFEl6Vd6O6wf+1IADmYnKPhaiSxA2pc3mtsd9Gb32pdjSm7nJu1pg0kLHCS2eIBrsSVqwqI+&#10;NibjjN6W66c9c6frAjfHQVlM35voUY4yv9iXTmTSnyORnyXjphwf2t+Pi+t8P+nPolizfE2YO90+&#10;A3cfLIPbPMT5cdXy8V9ri+bHfHbuEtcYB45+Q5SkdyiL2YSsSnrc9JMXR/uzR9qeA0CTZFeaY+Wg&#10;fhwR0rIk2d+b+ePtUX/pyfYIAQBMyfECZDAFcfYiu8sFehaOKyb9SmuLcbEvBeDA5ZjL0+w7Gkwx&#10;b3CXuAK5FJ3kafZd4twW+pYX9a+zb4GSOJ5TUwgUGNdjsOl3mrJzp1OhPd+5ymH268R3bnOdK1zP&#10;KV3uDpfH7XGTk/ZR6Z/2pShJU+bOSfsWdx8sh9sczRxUJdfzqGaF8//mSNKron72z2sWsglZm1uj&#10;JPsJ23MArMiLi99i8q/KcUNIu5NknzZ//rb58xn2iAEAOHK8ABlMMYTrRXYuUFZP+pXWFuNiXwrA&#10;gdv43/zFQeYNP7guljT9bi7m+HO8o4Jb8QA2rymL+tiYOQ5df9mmsQW7rnMnxbrlcZtH3b7nu55T&#10;ukTmQftjJyb9TXvP8aFYpkxNmTsnPT8zfZE7S5fAbdzjGK+S+3cZaVsZL3yKWzG42QfcJa5RkqVf&#10;XLOATcj6uSmaTx9tew/QXnsXzozm0qujfvop5TghhKxJejBKFrm4DwCO8i/x+pf09RNGQZz5bJfk&#10;i0/aZ1g/+WuafYcZH7lcTLIvBeBIFmO0Y2ujNHURh3nDL2a/Tlx0kqeZRUauj4A3xyuPfKuA4zk1&#10;BXEBci/+auadRGX+c5k78+y6xL4NCuY2Z7iPSW7FZi5xvxbhduxSUF6mpsydcq6lb6sezs3KIX1D&#10;29/jQ0FcVdzax+/zJ7NtE98dNw/fAZpj35FHRf3s5rUL14SskyT9y2gujaN96WNsLwLa48aFc6N+&#10;+qIoyT6gHh+EkPFJsqGZR14c3bzUtUcVAGATHC9Ael8QJ5/L9cIEFyfrIf1Ka49xsS8F4MhtDlhJ&#10;OHcL3Ywp5w3u8lACl3lBkhdmNKvIQvZF/rn0zzw+LOZXwfGcmsWwAE0zd0rRkH2bRphy7uQ7V4lk&#10;/2r7fXzci/unOS42Gzu/OxevyJirve/47LzavhwlcOs3XhbETfRLRqYvN7JAum5uxzgFcVWRfq+3&#10;wUbx93zZrc8tjwHcJa5R+nfORP3sM2sWrQkZlyQ7Ge1Lr7C9CGi+fnq56fsfW3MsEEJccr85pt5u&#10;5pIn2CMMADCG4wVIr4sg5DO5LQCshDsV1EH6ld4e68e+FMAUJl3AOT3NKLRh3vDXrONd4qZdNPeJ&#10;9K/88+ifdVxk4cm+DUom/U1rg/GhIC5UZs6Y4m5YzWj36edOinXLNOn8Kf/evtSZzDnaexeVaR9P&#10;7zJOy3myfTlK0JS5c9KxkPOzckjf0Pb3+FAQVwW3tgnjWDHbyF3iYMgdj/QFa0I2SHp8uVAIaCp5&#10;zONyP9f6PyFk+qRHoyR7QTS3cLY96gAAIxwvQHpdEDfNApVcyLRvg4pJv9LaZFzsSwFMwcwDW7Xj&#10;azOZzYuOgn9U6JTzRqPu9uMbl7lhJbI4Yd8mWHKe5r7IImnWnRx95nhOzXXvQLm19+qEX0jNdy6/&#10;aft9XIooOphmzt5cpj/nzM9dtffWU8R+wfqaMnfKmKZvqx7z7ym0LIH0DW1/jw8FcVWQsVTf/xvF&#10;/3Nlt37XjO+qWG1u7qFRP/v1tYvUhGwySXZr1F/aGd320YfZXgWEbX7pf0ZJepPa3wkhJST9czOX&#10;vMX87x+wRyEAwHK8AOnt4qo80kTf5o2TXxznLj91kX6ltcu42JcCmNJ0i9rT31GkTgXMGyyilEwW&#10;C7T9v5mEXHQhfWvSBdbVCfmzh8jxnJqCuIC5nLuuxM4fwRaU853Lb7J/tX0/LnIuaF8+FTkv1N5/&#10;2hQ1p016TiH91b4UJWjK3Gn6yUTFPkUdbzid9A1tf48P3+XK5tYuy+NvMAXJk84tp8J3gWbZ98EL&#10;on763rUL1IRMlJujfdmzorkvfLHtWUBY9i0+xfTj34qS9N9G+jYhpJr81/L5yNzi/4oOLAZ/JwsA&#10;KILjBUgvC+JkYUYuWOvbvHGmfQQLpiP9SmuXcbEvBTAlmQvM+Om8gBnSxerV5HFt08wbMu/Yt0KJ&#10;XBb2VyfE+T0/Jt0fZ5z3awpOquR4Ts0iWODMsTZFwa68NryiOOm308ydfOcqn8v3qqK+40v76u8/&#10;bYp5xK4UIunvPy7h3w3ZV02ZO82YOOEjiimIK4P0DW1/jw8FcWUzx0dj7w63wq3v5eeC9i3QGPuO&#10;XBAl6X3K4jQhk2Zh+VGTQCiWx7+lvVGSPaD0Z0JIHZFzkiR7azS/dLE9UgGglRwvQHpXEOd2YftU&#10;8guYXAirk/QrrW3Gxb4UQAFcL+KuRC7mhrRgOG0RdX5hn3mjKtMUh0mkvexbeU/6lfm8zneGk1Bw&#10;Uj3Hc2oK4gJn2n2qgt18HgqneHXaYifzefnOVQG3diqm4MxtLBwf028KKxioc99grSbMnW7zAL9U&#10;Uwa377PMSWVyvcYQ0ne3FTJXaZ9l4/B9oHn2ZU9TF6UJcUmSLUb70iuihYUzbA8D/DKfPtH01YRC&#10;OEI8j8wnc9nzohuPnWuPXgBoDccLkN4UxMn2T7tonC9EcZG7btKvtPYZF/tSAAUpZjz1e2HfzhvT&#10;Flcxb1Qsb7fpHsOWL1L4XbQpx09Bn5PFvYrJPtfaY3xYAGsCM6dM9Ys5efzuC/kYXMTcSZ+vgtv5&#10;XHHzxrR9ZTRFFnlLH9R+xvhQvFSWJsydZntquyMjTud2fHPOXCYz9zf+7nAr3Ppf/t3NvgUaJcl6&#10;6mI0Ie55v8lLl+/CBdTtPYtfZca5n+Ix0YQEmb+LkvT3o7n0p6P9Wcce1QDQaI4XIL24eGe2fav7&#10;xZXV4QK3D6Rf6e2zfuxLARRE5gQzrk5VjJPHz0We/PNNV/SXh3mjDlKEqLfH5pMXZPhZtCmLKPn2&#10;6du+mfj8+ZpOxhetTcaH4qCmMMee411BTsXXOzuavm2+c00/d/r6+Zpo0nM56b/2pYWQeUj7OS6x&#10;81phBSsuY7X0f/tyFKwJc6fpow7XpHgMbxmkb+j7e1woiCuLW3ssj/vB3R1uhcyn2mfaOHwnaJ65&#10;Yw+P+tlvjyxAE1JA0rvNn6+P9h35NtvbgOrsO/INpv+9KkrS7PR+SQgJNB83uSFKlp4T9e94rD3S&#10;AaBxHC9A1l7oIIviswUUbchvr9u3RM2kX2ltNC72pQAKZOaFQhYxfVv4Zt5oBpe5Qo8/RY1yLmb6&#10;VQF3mJJwx5G6OJ5Ts/jVEPlxPF1Bq0QWgc17eVMoUeDceUD2kX1blMhlLCqj4KuIfiOR+dG+ZWEm&#10;PVbl39uXomChz50uv6whx4Z9OQomfUPb5+PD3FQW09cdf4E53Duxm/7kdC3F7CvuEtdIB46fE/Wz&#10;j61adCakuMjjKZOlvdFcxm9Eonz9O2eifvp20/fuX9MXCSFNiRzfN5lj/fJo78KZ9ugHgEZwvABZ&#10;22KrXZQp4K5w+QUHLn75Q/qV1k7jYl8KoGAux6MWWfCpc84QclFaFlPNthRRqMC84YG8sEJvo0mS&#10;t2ed5zRyDrZjd36c6Ns4ScooGsDmOZ5TUxDXIC6FEeul7uO54O9cZoxj7qyKW4FO8f2tqHNJOY+z&#10;b1mYSfu2+fcUxJUk5LlTtt30jYnvBiXnsfYtUDDpG9o+Hx/mpzK4tcXyeBvs3eFWuIwLefhe0Ez7&#10;s2dEFMWRMrNcGJfdEs0v/a+ov8TdfVCcdw++xPSrZ5p+9ntRP/3smr5HCGlyPhYl6fXmz2dF80e/&#10;2o4KABAsxwuQlS8ey4VwuVCvb8/kkYva5j15TIVHpF9pbTUu9qUASmDG3L3aceeS/KJwtXNHvkhV&#10;TCGchHnDL+4LDWuTv1e1jxm1xSYFfgY5XlnQq5Psf61txoeFr6aRu0/qbe2ayufOMr5zcdOCCrn1&#10;weLHIhkT8/bXft7mYvpiKYVDbn2cflyGUOfOvH+7flfy5y7FTSN9Q9/n48L5cxnM+N+6u8OtkPlC&#10;/2zjI98N7VugcZLFHSOLzISUlc8s38UryZ5gex8wuRuPnWv60AtM7lH6GCGkbUnS+8zccn3UP/Lk&#10;aGHhDDtSAEBQHC9AVrIwk2+bLBgXV9Agyd8r/IssTSP9SmuvcbEvBVAS94UePfmF8XLHXzN3bJXH&#10;tTJvNJucI5h2KaygTJL39/LaOT+v2XF58du9XNDHYl7N8vbV22j9UBDXRG7FNusnP8alyKmc4zzv&#10;u2V956KPV83t3K2cgv/pj4Vy+o9b0SBFTGUIce6UbTZ9e4q7FfMLNmWRvqHv83HhHLpobu2wfN4Q&#10;/N3hVuTnbvrnHB/Om5oryd6qLjITUlrSo8tFTXMLZ9teCKxPHo+4L73C9JkDpv/wWFRCyDpJP2X+&#10;vCmaW9wdzaePtiMIAHjP8QJkaQVx+fbIYvHs3iIXZFbCwoy/pF9pbTYu9qUASiQXprXjb9rkC0nT&#10;L/Dn88b2y2wRXKGFRhLmDX9J25v2KeRxo6MpsH9estI3876k/zzX5H2ehTwf5GOR3k7rh7GlqeS7&#10;jN7m08Uc8wvmva+btng3769852qifP7S22W92JcWzm1czGP6UGmP2pW+qf3McZG53L4cBQpp7pRt&#10;nfaXbmQMt2+HErgc22WNM20m/Vzf1xulOb+AZvoVd4nDCLmjSj+74/RFZUIqidw1jjv7YK3lccn0&#10;i2Rpb95P1P5DCCHrJ7+T5HXRvuxpy4W1AOAplwuQchHQvG7rFLkkv1AlBVA7r5ZFHbsYU8pi8Ury&#10;92Zhxld5f9Dbbv2o/SuIXHrppXwHRTDcL2pvLvL+Mrfk84uMBdsvy5PfQcH8aeaq5WPHzh9SqLQ8&#10;f5SykL8S5g3/Sb8w7VRKUdxKpH9KX1uvj57ql6ed1xwwryu8QHN18vfnLiO+yPuC3lbrZ8czbR/y&#10;MldeeSW/TD4FGTf0di8u+ViTj0/5GCRj0ZqxaXnetGNTVd+5Kn3UK04x+3+iOVH6g31pKVyPA+nT&#10;9i0KZ46Nia+ByLFmX44CubRF/j1g7ZxVcMz4KWPpjsulLxY3bvK9okz5fKft93GhIK5Ibm2wPBc1&#10;rlhUxg3ts24cxonmksdY9rP3nbaQTEiVSbIPRUn6FpMfiW5Lv8z2TLTJsWMPieazp5n+8Maon/7J&#10;mj5CCCGuSdK/tXeZfIUZX743evfgS+zIAwC1k4s/+hfwZiW/eMlFBZ+Z9nEoiAs3pk/ev2vXzhfY&#10;jw94z3VBM9Qwb4RDzmXcFxzCjPm8Cyzg+cW0x1atrcLPzhso4ncnRWj6fm1mmDvr5TIOlV3olRcV&#10;6T97veT9qNyC7/xn6D9fi/x7+1IUSM5ltP3dxJg+xJ2fSibzj7bvx4fz6SKZft76u8OtMH3rEv2z&#10;jg9jRdP1sx+I+kvHT1tAJqSeHIuS9E3RfPpD0S3Httgeiqbav/ikqJ/Gpt3fP9IPCCGknCTpiSjJ&#10;3mXyU1Gy+I12NAKAWrThAqRcTCj7gjqm17aCuFPZdYndBYD32rKwb+YNeUwX80ZA5HzGfQEmrOTF&#10;qSze+UbGDK29mpGdV9uPCQf53du0/dqsmDH4viYuaIfEpRhEzu3sy0uTn1fpP19L2UV6wu2cgbm3&#10;aLJP9X3dxHDnzLJREFcvt/2/fP7Q2EcJm8/GXeKgmFt8UpRkD6iLx4TUkSS71/z5xihZvIzHqjbI&#10;XHZJlKQ/b9p3cU2bE0JI1ZECueW7Ux55cjS3wCNJAFSq6Rcg8wvdFDWEQC4Qa23Y/HBhHGHJH1Ok&#10;9eVmhHkjbE0v2sw/Hwt3PpJxQ2uzJkSKMO3HhCOXu2SFlHzBl7mzbm7naOUvuk++XeUXVrqdL/CL&#10;TEWTcxp9Xzcr9vsF528lcyvIol2KkvdzbR9vlOYW08u8oX/m8ZHzKvsWaKx++qKon332tIViQnxI&#10;kv5F1F/63Wgu+9lofulbbY9FCA5kl5i2e/7yHZn62V1r2pYQQnxJkn3azDcfiJKlt5n//zPLd7Gc&#10;O/ZwO5oBQOGaegFydvkOBXLhnYtboWhvQRx3XUF45MKuGWcnuttHCKHYqBmaWLSZn9dwpwCfNfWc&#10;WmLGxtLv1tQGdu5s3OOdmTv9Iceq1kbjU34h4yTjY1VFAG6FM3xvK1qT586V5N+ZGCOrQEFcfdz2&#10;/fLx0di7w61wP/fju1/z9dPXrFkgJsSv/FeUZB+I5pfeZP68Mrpp6Wtt74UP9qWPifpLPxkl6ZtN&#10;W91h8rlVbUcIIYEl/Rsz19xqxrRfjPZlzzJzz8V2tAOAqTXxAuQsi8ZBMm1GQRwQEJk/3BZe/Qvz&#10;RvOY/tmYwhNZKDKfhzsvea6J59QroSCuWHkBmb6vQ4qdO7nTsUdMm0z8ywr2paUz/X6v9vPXpprv&#10;Ri53bZRj174cBWny3CnhO0a1ZF9r7TA+FMQVIf++ou3fjdL8R63L91L9s4+P2afcJa4VkqW9+qIw&#10;IV7m/ijJDkfJYi/alz2NR95VTB5nO58+cXn/SwEcj14mhDQ9+SO9k0ge/yyPnGfeAeCoSRcg5WJj&#10;fqGdC1ohoiAOCJMcuy4LsL6EeaPZQr5bXL6Iyt1uQ9Gkc+rRmHGSgriCmf4S9J1WzbZTqOuhfN7Q&#10;20yL+feVLbZLf9G2YXXy7a9mznMZsxkLi+fSDmGF7/pVoiCuHm77PT+XsG/ReDLfavtg41BQ23xS&#10;4CIFRtoiMCG+Z7kgKz1u/vd10dziM6O57Dzbs1GE+fTRZv9ebvbtNWZfHzD7+TOn7X9CCGlbHpx3&#10;0reb//2CKFm8jLkHwGY05QKkXEgxn+US+7EQIArigLDJXTP0Pu5nmDfaQ9o5L3zU+4KPkUV3s90U&#10;mwSkKefUWigCKU9oRbv5gi6Lsz6SuU5rs3GRudG+vBKm/4wtAt25c2fP/tNKbLQ9ozH//j77UhSk&#10;qXOn9BW5vmE/JiriVphFQdy0TH/n7nAbcJmjJWbfcpe4VpC7nSTZPerCLyGhJclOLt/5cC69Ouof&#10;eXJ047FzbU/HOP07Z6J96RVmH74x6qcHTT61Zt8SQghZL58x4+ZR8+dNy3fRlCLtJHsCd5QDsCL0&#10;C5D5hRfuntIEFMQB4ZMLvb4XHjFvtJcskuWFZnrf8CF5/6RQM0Shn1OPCwVx5ZK+E8DceZK5028u&#10;36VMv6v0EaAbb2O1818+52rbMS4cA0Vq4txp+tVx87n4pYYaUBBXPbd9nn/nsW/RGvnYoO+P8eEX&#10;Edph39KlUT9bXLWwS0hDkn4+SrKPmByI+ku/FCXpc6L+ke+Kbmlpodz+7JFmH3y32S/PN/vkOvO/&#10;D5n//Tf6viOEEDJd0s+ZsfYe8+dtZrz9DfPfXholSz8WJXd+czR37OF2ZAbQAqFegMwvXrfntwnb&#10;wGURpxmhIA7NI4tAvi3u5/MGi/lY7p9eFW6avnlf3j8phAtZqOfUmwkFcdXJ5ym9HeoIc2c43PpO&#10;9Yvspk+pd2WrY5yRgkBtW8aHaxBFatLcmZ/Pyfkl42VdKIirnozd+n7dKO0bS01fc7xLHOfh7SF3&#10;MuGRiKQtWXnsXf4o0OvyO8rJ40GzS6IDx8OenG9a3Lr8GL9kccfy407l0X5y17ckPWE+6/2n7QdC&#10;CCH1ROYhKZaTR9fLnU2TpV804/TPm3F79/IYPr908fKjqwE0QkgXIGdndx6Xx6jIRQS7+WiQ9hbE&#10;8SgVNJss0OYL6lr/Lzd2Yeo65g1oTL/YavvnRI9MKyr5cbFcaMJdRBrgqquuOldr5yZEFvjtx0RF&#10;ZFE/L6zQ26TMMHeGKW8zvU3XT/Xzz/rbWX1xnlvxDN/dimT6YPAFcTJm2utUnM/VzIwvV2htNC72&#10;pXAk/V/br+Mi34Hsy1vHfPaJ7xIn+9i+HK0gBUHLhULKwi0hbUqS3reqYO6N+SPwsuflj8FbvGy5&#10;cE4KzxYWzrBHT/nmsvOWf6b8bDlW++mLlrdt+RF92aLJvQ9uPyGEkAYl/aQtal5YLp6TsV8KnqV4&#10;bl/2NDP+P2F5flieI2p+TKvMi7IdUtAn8+VysbnZzv7iK5bn0nz7b1r+LPKYWXnUuTyyG2gB8+W6&#10;loXgjSJf+uVCCUVw7SBtrPWDpsf07yfZXQA0Wr7gVX5xnHn/4ysL+fIz7Y8HxpK7FMj5Rpn9k/Oa&#10;5jPt/LHRdm9CzJh6jf2IqEE+d84ekDFEa58icmru3H4Zc2eY8rlFb18tMh/Zl1YqPx9csy3H7V9X&#10;StuWjcMd4opm2t/L61HjIuOxHEP2FxsYMz1h2mKraZ8HRttrTD5mXwpHbsdve8dR00cnvu5Z1xyJ&#10;OsmiJEVxhGw++V1+TkZSQLe8wL866XvtnX/GJDu86t9LEd5JGwrcCCGETBcp8D41ryhz1abmKSkO&#10;X/UaEynQW/2+edzOH6VgDmgBuRghF/S0L95VRS6iyAXF2dnZvSsLxVxYbJ9du3Zeq/WP5mbnW+1H&#10;B1onX3RfXuTfm4//k11Ml3nLRBbwD7CIj6LJXWPyArkH++dE50m2f3Je0zKmrZ9k2v9To/0h5Jh+&#10;vHjllVfW+8tteJAZR7bKHary8Ym5E6dIO0q7au0+GukDdRYk2OsPph+uFBXVd2etSe4SJ8eMfRkK&#10;ZPtDrdejxsX20+XrVZzT+c98v3yFabfNFMWZ87VdT7Qvg6P8eFD375rIsSTHkH1pa+WFtPo+Gk0+&#10;NlZ/B1X4IElfbPJZddGSEEIIIYSQokJBHFomXxCpIssXECVbTc6R2E0Aou3btz9a7zfNinxO+5EB&#10;rGLnBjNHyLEii5Qrkf9/av6w/xyolN4/T++bJpzXtJi0v8kT834Rdnbs2HGx/VjwnB17RsanlbZ8&#10;cHxibGqBvB+cOo7XhjuUavR9tTocP2XT93sdOTVm0u5hMu12nt62K9n1RIr9i6Xv59FwPK2m76PV&#10;4dwNSfbyqJ99bs2iJSGEEEIIIUWFgjgAAAAAAAAAAAAAlUkWX60uXBJCCCGEEFJEKIgDAAAAAAAA&#10;AAAAUKn+0mvVxUtCCCGEEEKmDQVxAAAAAAAAAAAAACo1N/fQqJ/+krqASQghhBBCyDShIA4AAAAA&#10;AAAAAABA5d79oS+JkvTN6iImIYQQQgghrqEgDgAAAAAAAAAAAEAtbrzjEVGSvVVdyCSEEEIIIcQl&#10;FMQBAAAAAAAAAAAAqM38h74yShbfoS5mEkIIIYQQMmkoiAMAAAAAAAAAAABQq4WFM6IkO6AuaBJC&#10;CCGEEDJJKIgDAAAAAAAAAAAAULu5O74u6qfvVBc1CSGEEEII2WwoiAMAAAAAAAAAAADghfcsflXU&#10;X/x1dWGTEEIIIYSQzYSCOAAAAAAAAAAAAADeuPGOR0RJ+mZ1cZMQQgghhJCNQkEcAAAAAAAAAAAA&#10;AK+8e/AlUZL+orrASQghhBBCyLhQEAcAAAAAAAAAAADAOwsLZ0TJ4p6on35eXegkhBBCCCFECwVx&#10;AAAAAAAAAAAAALyVpL9gcr+62EkIIYQQQshoKIgDAAAAAAAAAAAA4LUk/fmon/6LuuBJCCGEEELI&#10;6lAQBwAAAAAAAAAAAMB7yeL/F/XTf1AXPQkhhBBCCFkJBXEAAAAAAAAAAAAAgjCf/nSUZPeqC5+E&#10;EEIIIYRIKIgDAAAAAAAAAAAAEIx+ennUzz6zZuGTEEIIIYQQCQVxAAAAAAAAAAAAAIKyL/vRKMkW&#10;1QVQQgghhBDS7lAQBwAAAAAAAAAAACA4/ex7oiT9gzULoIQQQgghpN2hIA4AAAAAAAAAAABAkOaX&#10;Lo6S7N3qQighhBBCCGlnKIgDAAAAAAAAAAAAEKzf+8DXREn6FnUxlBBCCCGEtC8UxAEAAAAAAAAA&#10;AAAI2m0ffVg0n706StLPqouihBBCCCGkPaEgDgAAAAAAAAAAAEAjJOkLo372N2sWRQkhhBBCSHtC&#10;QRwAAAAAAAAAAACAxkjSq6J+elxdHCWEEEIIIc0PBXEAAAAAAAAAAAAAGiVJnxol2fvUBVJCCCGE&#10;ENLsUBAHAAAAAAAAAAAAoHHmsvOifnbHmgVSQgghhBDS7FAQBwAAAAAAAAAAAKCRDix9bdTPfiVK&#10;0v9es1BKCCGEEEKaGQriAAAAAAAAAAAAADRaf+nnon52cs1iKSGEEEIIaV4oiAMAAAAAAAAAAADQ&#10;ePuyH42S9I/VRVNCCCGEENKcUBAHAAAAAAAAAAAAoBXmj35L1E9vUBdOCSGEEEJIM0JBHAAAAAAA&#10;AAAAAIDWuPHYuVGSvi7qZ59ds3hKCCGEEELCDwVxAAAAAAAAAAAAAFqnnz4/SrKPqIuohBBCCCEk&#10;3FAQBwAAAAAAAAAAAKCV+tkPRP2lg2sWUQkhhBBCSLihIA4AAAAAAAAAAABAa+1fvDBKsneoi6mE&#10;EEIIISS8UBAHAAAAAAAAAAAAoPX6i6+IkuwBdVGVEEIIIYSEEwriAAAAAAAAAAAAAMDop5dHSTZU&#10;F1YJIYQQQkgYoSAOAAAAAAAAAAAAAKz3fPCCqJ/9SpRk/7FmcZUQQgghhPgfCuIAAAAAAAAAAAAA&#10;YEQ/fW7Uz46tWWAlhBBCCCF+h4I4AAAAAAAAAAAAAFAki98eJdnvqAuthBBCCCHEz1AQBwAAAAAA&#10;AAAAAADrGHzoS6J++rIoyU6qC66EEEIIIcSvUBAHAAAAAAAAAAAAABvoLz496qfvVRddCSGEEEKI&#10;P6EgDgAAAAAAAAAAAAA2Ye7Y10X99JeiJP1XdfGVEEIIIYTUHwriAAAAAAAAAAAAAGAC/SNPjpLs&#10;XnUBlhBCCCGE1BsK4gAAAAAAAAAAAABgQkn29VE/+xXzJ3eLI4QQQgjxKRTEAQAAAAAAAAAAAICj&#10;/tJPRkl6WF2MJYQQQggh1YeCOAAAAAAAAAAAAACYwoHFrVGSvi5Ksr9TF2UJIYQQQkh1oSAOAAAA&#10;AAAAAAAAAArQP/LDUT+7ec2iLCGEEEIIqS4UxAEAAAAAAAAAAABAQfb9yVdE/aVXRkn6l+oCLSGE&#10;EEIIKTcUxAEAAAAAAAAAAABAwfal3xf1s99bs0BLCCGEEELKDQVxAAAAAAAAAAAAAFCCdw++JOov&#10;/lzUz+5as1BLCCGEEELKCQVxAAAAAAAAAAAAAFCi+fTRUT+7ac1iLSGEEEIIKT4UxAEAAAAAAAAA&#10;AABABfqLPx71s5vXLNoSQgghhJDiQkEcAAAAAAAAAAAAAFTkhvTLoiR9YdTP0jWLt4QQQgghZPpQ&#10;EAcAAAAAAAAAAAAAFbsp60RJeq3JX6sLuYQQQgghxC0UxAEAAAAAAAAAAABATfrZ90RJer3Jf6xZ&#10;zCWEEEIIIZOHgjgAAAAAAAAAAAAAqFly5CeiJLtFXdQlhBBCCCGbDwVxAAAAAAAAAAAAAOCBA8fP&#10;ieazn42SdEld3CWEEEIIIRuHgjgAAAAAAAAAAAAA8IgUxiVLvxj1s/vXLPASQgghhJDxoSAOAAAA&#10;AAAAAAAAADw0lz4+SrJfjvrZyTULvYQQQgghRA8FcQAAAAAAAAAAAADgsWTx26MkfXPUTz+uLvoS&#10;QgghhJBToSAOAAAAAAAAAAAAAALQP/pdUX/pV6Mk+zt18ZcQQgghhFAQBwAAAAAAAAAAAABB2b90&#10;aZSkbzP5R3URmBBCCCGkzaEgDgAAAAAAAAAAAAAClGTfH/XTd5r8i7oYTAghhBDSxlAQBwAAAAAA&#10;AAAAAAAB23fkaVGS/nbUzz67ZkGYEEIIIaRtoSAOAAAAAAAAAAAAABogSZ8a9bPfiJLsE2sWhgkh&#10;hBBC2hIK4gAAAAAAAAAAAACgQfYd+baon73e5E9PWxwmhBBCCGlDKIgDAAAAAAAAAAAAgAa6KetE&#10;/aWXRf30TnWxmBBCCCGkiaEgDgAAAAAAAAAAAAAabP7Or4zm0udHSfYH6qIxIYQQQkiTQkEcAAAA&#10;AAAAAAAAALTA3N0PjZIjPxEl6Y0m/6YuIBNCCCGEhB4K4gAAAAAAAAAAAACgZeayS6JkaW+UZA+o&#10;C8mEEEIIIaGGgjgAAAAAAAAAAAAAaKn59JuiJHt51E8X1AVlQgghhJDQQkEcAAAAAAAAAAAAALTc&#10;3oUzo356ucnbo352cs3CMiGEEEJIKKEgDgAAAAAAAAAAAADwoP6xmWg+vTpK0kPqIjMhhBBCiM+h&#10;IA4AAAAAAAAAAAAAsMYXvvA/omTxB6Mke0vUT/9MXXAmhBBCCPEtFMQBAAAAAAAAAAAAAMbalz4m&#10;6mc/EyXpe6J++rk1C8+EEEIIIb6EgjgAAAAAAAAAAAAAwKbNL11scm3Uzz62ZgGaEEIIIaTuUBAH&#10;AAAAAAAAAAAAAJhY/IUvipI7vz9KUimOu2PNYjQhhBBCSB2hIA4AAAAAAAAAAAAAMJV3HHtINL/4&#10;lKifvT5K0iNrFqYJIYQQQqoKBXEAAAAAAAAAAAAAgMLc9tGHRfuyp0X99JeifpauWaQmhBBCCCkz&#10;FMQBAAAAAAAAAAAAAEozt/ikqJ9dFyXZvWsWrAkhhBBCig4FcQAAAAAAAAAAAACA0h079pCon31P&#10;lGQvNzlg8ndrFrAJIYQQQqYNBXEAAAAAAAAAAAAAgMr1lx4b9bNnRUn2VpNjaxazCSGEEEJcQkEc&#10;AAAAAAAAAAAAAKBW3D2OEEIIIUWFgjgAAAAAAAAAAAAAgFfmFs6O9qVXRP30+ijJTqqL3YQQQggh&#10;WiiIAwAAAAAAAAAAAAB4bX7p4ihZ3BH1szdGSXrY/PkPpy18E0IIIYSshII4AAAAAAAAAAAAAEBQ&#10;9h15VNQ/+vQoSX8hSrI58+efqwvihBBCCGlfKIgDAAAAAAAAAAAAAATtHce2RPuz74j6iz8T9bPf&#10;jPppav68/7TFcUIIIYS0IxTEAQAAAAAAAAAAAAAaZ//Rx0X70h+K+tlLomTxHVGS/lHUTz+5ZtGc&#10;EEIIIc0KBXEAAAAAAAAAAAAAgFaYO/bwaN/Rb4v66c4oSV8X9bPE5C7zv//ztIV0QgghhIQbCuIA&#10;AAAAAAAAAAAAAK124Pg5UbJ4WTSXXh310+ujfnZHlGT3rllgJ4QQQoj/oSAOAAAAAAAAAAAAAADF&#10;rXc9IkoWvzGaT38oSrIX2LvK/Y75338Y9dOPmf99/2kL8IQQQgipPxTEAQAAAAAAAAAAAADgYO/C&#10;mVH/zploX/a05YK5fvbGKFnaG/XT95r/vWD+20nzvz912iI9IYQQQsoNBXEAAAAAAAAAAAAAAJTs&#10;xmPnRjctbl1+NGuSPWN5sT5Jf978/17UP/rb0f5sbvnOc6clPWL+/KvTk/6tyX8TQgghZJ1QEAcA&#10;AAAAAAAAAABsQhT9/1L1X/0u3KFOAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQDSeHDTik8AAIpP&#10;AAAUAAAAZHJzL21lZGlhL2ltYWdlNC5zdmc8c3ZnIHdpZHRoPSI4MTcuOTgiIGhlaWdodD0iMjE2&#10;LjIyIiB2aWV3Qm94PSIwIDAgODE3Ljk4IDIxNi4yMiIgeG1sbnM9Imh0dHA6Ly93d3cudzMub3Jn&#10;LzIwMDAvc3ZnIiB4bWxuczp4bGluaz0iaHR0cDovL3d3dy53My5vcmcvMTk5OS94bGluayIgb3Zl&#10;cmZsb3c9ImhpZGRlbiI+PGRlZnMvPjxnPjxnPjxwYXRoIGQ9Ik0zNDMuNjIgMTI1LjE1QzM0MC45&#10;NCAxMjguNDEgMzM3LjY5IDEzMSAzMzMuODcgMTMyLjkyIDMzMC4wNSAxMzQuODQgMzI1Ljg0IDEz&#10;NS44IDMyMS4yNCAxMzUuOCAzMTcuMjYgMTM1LjggMzEzLjUzIDEzNS4wNyAzMTAuMDUgMTMzLjYy&#10;IDMwNi41NyAxMzIuMTcgMzAzLjUzIDEzMC4xOSAzMDAuOTUgMTI3LjY5IDI5OC4zNyAxMjUuMTkg&#10;Mjk2LjM0IDEyMi4yNSAyOTQuODUgMTE4Ljg4IDI5My4zNiAxMTUuNTEgMjkyLjYyIDExMS44OCAy&#10;OTIuNjIgMTA3Ljk5IDI5Mi42MiAxMDQuMSAyOTMuMzYgMTAwLjQ3IDI5NC44NSA5Ny4xIDI5Ni4z&#10;NCA5My43MyAyOTguMzcgOTAuNzggMzAwLjk1IDg4LjI1IDMwMy41MyA4NS43MyAzMDYuNTYgODMu&#10;NzUgMzEwLjA1IDgyLjMyIDMxMy41MyA4MC44OSAzMTcuMjYgODAuMTggMzIxLjI0IDgwLjE4IDMy&#10;NS44NCA4MC4xOCAzMzAuMDUgODEuMTQgMzMzLjg3IDgzLjA2IDMzNy42OSA4NC45OCAzNDAuODcg&#10;ODcuNDggMzQzLjQyIDkwLjU3TDMzNi4yNSA5Ny45NEMzMzQuNiA5NS41NyAzMzIuNDYgOTMuNjYg&#10;MzI5Ljg1IDkyLjIxIDMyNy4yNCA5MC43NiAzMjQuMzcgOTAuMDMgMzIxLjI0IDkwLjAzIDMxOC43&#10;NCA5MC4wMyAzMTYuMzggOTAuNTEgMzE0LjE3IDkxLjQ3IDMxMS45NiA5Mi40MyAzMTAuMDIgOTMu&#10;NzMgMzA4LjM3IDk1LjM2IDMwNi43MiA5Ni45OSAzMDUuNDEgOTguODkgMzA0LjQ1IDEwMS4wNiAz&#10;MDMuNDkgMTAzLjIzIDMwMy4wMSAxMDUuNTQgMzAzLjAxIDEwOCAzMDMuMDEgMTEwLjQxIDMwMy40&#10;OSAxMTIuNyAzMDQuNDUgMTE0Ljg3IDMwNS40MSAxMTcuMDQgMzA2LjcyIDExOC45NCAzMDguMzcg&#10;MTIwLjU3IDMxMC4wMiAxMjIuMiAzMTEuOTUgMTIzLjUgMzE0LjE3IDEyNC40NiAzMTYuMzggMTI1&#10;LjQyIDMxOC43NCAxMjUuOSAzMjEuMjQgMTI1LjkgMzI0LjU1IDEyNS45IDMyNy40NyAxMjUuMTUg&#10;MzMwLjAyIDEyMy42NiAzMzIuNTcgMTIyLjE2IDMzNC42OSAxMjAuMTkgMzM2LjM5IDExNy43M0wz&#10;NDMuNjIgMTI1LjE1WiIgZmlsbD0iIzVGNUY1RSIvPjxwYXRoIGQ9Ik00MDEuNjUgMTA4QzQwMS42&#10;NSAxMTEuODQgNDAwLjkgMTE1LjQ2IDM5OS40MSAxMTguODYgMzk3LjkyIDEyMi4yNiAzOTUuODgg&#10;MTI1LjIgMzkzLjI5IDEyNy43IDM5MC43IDEzMC4yIDM4Ny42OSAxMzIuMTggMzg0LjI1IDEzMy42&#10;MyAzODAuODEgMTM1LjA4IDM3Ny4xNiAxMzUuODEgMzczLjI3IDEzNS44MSAzNjkuMzkgMTM1Ljgx&#10;IDM2NS43MiAxMzUuMDggMzYyLjI2IDEzMy42MyAzNTguOCAxMzIuMTggMzU1Ljc4IDEzMC4yIDM1&#10;My4xOSAxMjcuNyAzNTAuNiAxMjUuMiAzNDguNTYgMTIyLjI2IDM0Ny4wNyAxMTguODkgMzQ1LjU4&#10;IDExNS41MiAzNDQuODMgMTExLjg5IDM0NC44MyAxMDggMzQ0LjgzIDEwNC4xMSAzNDUuNTggMTAw&#10;LjQ3IDM0Ny4wNyA5Ny4wOCAzNDguNTYgOTMuNjggMzUwLjYgOTAuNzQgMzUzLjE5IDg4LjIzIDM1&#10;NS43OCA4NS43MyAzNTguOCA4My43NiAzNjIuMjYgODIuMzMgMzY1LjcyIDgwLjkgMzY5LjM5IDgw&#10;LjE5IDM3My4yNyA4MC4xOSAzNzcuMTUgODAuMTkgMzgwLjgxIDgwLjkxIDM4NC4yNSA4Mi4zMyAz&#10;ODcuNjkgODMuNzYgMzkwLjcgODUuNzQgMzkzLjI5IDg4LjI2IDM5NS44OCA5MC43OSAzOTcuOTIg&#10;OTMuNzMgMzk5LjQxIDk3LjExIDQwMC45IDEwMC40OCA0MDEuNjUgMTA0LjExIDQwMS42NSAxMDha&#10;TTM5MS4yNiAxMDhDMzkxLjI2IDEwNS41NCAzOTAuNzkgMTAzLjIzIDM4OS44NSAxMDEuMDYgMzg4&#10;LjkxIDk4Ljg5IDM4Ny42MiA5NyAzODUuOTkgOTUuMzYgMzg0LjM2IDkzLjczIDM4Mi40NCA5Mi40&#10;NCAzODAuMjUgOTEuNDcgMzc4LjA2IDkwLjUxIDM3NS43MyA5MC4wMyAzNzMuMjcgOTAuMDMgMzcw&#10;Ljc2IDkwLjAzIDM2OC40MSA5MC41MSAzNjYuMjIgOTEuNDcgMzY0LjAzIDkyLjQzIDM2Mi4xMSA5&#10;My43MyAzNjAuNDggOTUuMzYgMzU4Ljg1IDk2Ljk5IDM1Ny41NiA5OC44OSAzNTYuNjIgMTAxLjA2&#10;IDM1NS42OCAxMDMuMjMgMzU1LjIxIDEwNS41NCAzNTUuMjEgMTA4IDM1NS4yMSAxMTAuNDEgMzU1&#10;LjY4IDExMi43MSAzNTYuNjIgMTE0LjkgMzU3LjU2IDExNy4wOSAzNTguODUgMTE5IDM2MC40OCAx&#10;MjAuNjMgMzYyLjExIDEyMi4yNiAzNjQuMDMgMTIzLjU2IDM2Ni4yMiAxMjQuNTIgMzY4LjQxIDEy&#10;NS40OCAzNzAuNzYgMTI1Ljk2IDM3My4yNyAxMjUuOTYgMzc1LjczIDEyNS45NiAzNzguMDYgMTI1&#10;LjQ4IDM4MC4yNSAxMjQuNTIgMzgyLjQ0IDEyMy41NiAzODQuMzYgMTIyLjI2IDM4NS45OSAxMjAu&#10;NjMgMzg3LjYyIDExOSAzODguOTEgMTE3LjA5IDM4OS44NSAxMTQuOSAzOTAuNzkgMTEyLjcxIDM5&#10;MS4yNiAxMTAuNDEgMzkxLjI2IDEwOFoiIGZpbGw9IiM1RjVGNUUiLz48cGF0aCBkPSJNNDY0LjU3&#10;IDEwOEM0NjQuNTcgMTExLjg0IDQ2My44MiAxMTUuNDYgNDYyLjMzIDExOC44NiA0NjAuODQgMTIy&#10;LjI2IDQ1OC44IDEyNS4yIDQ1Ni4yMSAxMjcuNyA0NTMuNjIgMTMwLjIgNDUwLjYxIDEzMi4xOCA0&#10;NDcuMTcgMTMzLjYzIDQ0My43MyAxMzUuMDggNDQwLjA4IDEzNS44MSA0MzYuMTkgMTM1LjgxIDQz&#10;Mi4zMSAxMzUuODEgNDI4LjY0IDEzNS4wOCA0MjUuMTggMTMzLjYzIDQyMS43MiAxMzIuMTggNDE4&#10;LjcgMTMwLjIgNDE2LjExIDEyNy43IDQxMy41MiAxMjUuMiA0MTEuNDggMTIyLjI2IDQwOS45OSAx&#10;MTguODkgNDA4LjUgMTE1LjUyIDQwNy43NSAxMTEuODkgNDA3Ljc1IDEwOCA0MDcuNzUgMTA0LjEx&#10;IDQwOC41IDEwMC40NyA0MDkuOTkgOTcuMDggNDExLjQ4IDkzLjY4IDQxMy41MiA5MC43NCA0MTYu&#10;MTEgODguMjMgNDE4LjcgODUuNzMgNDIxLjcyIDgzLjc2IDQyNS4xOCA4Mi4zMyA0MjguNjQgODAu&#10;OSA0MzIuMzEgODAuMTkgNDM2LjE5IDgwLjE5IDQ0MC4wNyA4MC4xOSA0NDMuNzMgODAuOTEgNDQ3&#10;LjE3IDgyLjMzIDQ1MC42MSA4My43NiA0NTMuNjIgODUuNzQgNDU2LjIxIDg4LjI2IDQ1OC44IDkw&#10;Ljc5IDQ2MC44NCA5My43MyA0NjIuMzMgOTcuMTEgNDYzLjgyIDEwMC40OCA0NjQuNTcgMTA0LjEx&#10;IDQ2NC41NyAxMDhaTTQ1NC4xOCAxMDhDNDU0LjE4IDEwNS41NCA0NTMuNzEgMTAzLjIzIDQ1Mi43&#10;NyAxMDEuMDYgNDUxLjgzIDk4Ljg5IDQ1MC41NCA5NyA0NDguOTEgOTUuMzYgNDQ3LjI4IDkzLjcz&#10;IDQ0NS4zNiA5Mi40NCA0NDMuMTcgOTEuNDcgNDQwLjk4IDkwLjUxIDQzOC42NSA5MC4wMyA0MzYu&#10;MTkgOTAuMDMgNDMzLjY4IDkwLjAzIDQzMS4zMyA5MC41MSA0MjkuMTQgOTEuNDcgNDI2Ljk1IDky&#10;LjQzIDQyNS4wMyA5My43MyA0MjMuNCA5NS4zNiA0MjEuNzcgOTYuOTkgNDIwLjQ4IDk4Ljg5IDQx&#10;OS41NCAxMDEuMDYgNDE4LjYgMTAzLjIzIDQxOC4xMyAxMDUuNTQgNDE4LjEzIDEwOCA0MTguMTMg&#10;MTEwLjQxIDQxOC42IDExMi43MSA0MTkuNTQgMTE0LjkgNDIwLjQ4IDExNy4wOSA0MjEuNzcgMTE5&#10;IDQyMy40IDEyMC42MyA0MjUuMDMgMTIyLjI2IDQyNi45NSAxMjMuNTYgNDI5LjE0IDEyNC41MiA0&#10;MzEuMzMgMTI1LjQ4IDQzMy42OCAxMjUuOTYgNDM2LjE5IDEyNS45NiA0MzguNjUgMTI1Ljk2IDQ0&#10;MC45OCAxMjUuNDggNDQzLjE3IDEyNC41MiA0NDUuMzYgMTIzLjU2IDQ0Ny4yOCAxMjIuMjYgNDQ4&#10;LjkxIDEyMC42MyA0NTAuNTQgMTE5IDQ1MS44MyAxMTcuMDkgNDUyLjc3IDExNC45IDQ1My43MiAx&#10;MTIuNzEgNDU0LjE4IDExMC40MSA0NTQuMTggMTA4WiIgZmlsbD0iIzVGNUY1RSIvPjxwYXRoIGQ9&#10;Ik01MTAuMjcgOTkuMjJDNTEwLjI3IDEwMS43NyA1MDkuNzkgMTA0LjE1IDUwOC44MyAxMDYuMzYg&#10;NTA3Ljg2IDEwOC41NyA1MDYuNTYgMTEwLjQ5IDUwNC45IDExMi4xMiA1MDMuMjQgMTEzLjc1IDUw&#10;MS4yOSAxMTUuMDMgNDk5LjA2IDExNS45NCA0OTYuODIgMTE2Ljg2IDQ5NC40NSAxMTcuMzEgNDkx&#10;Ljk0IDExNy4zMUw0ODMuMDcgMTE3LjMxIDQ4My4wNyAxMzQuOCA0NzIuNjggMTM0LjggNDcyLjY4&#10;IDgxLjI2IDQ5MS45NSA4MS4yNkM0OTQuNDYgODEuMjYgNDk2LjgzIDgxLjcyIDQ5OS4wNyA4Mi42&#10;MyA1MDEuMzEgODMuNTUgNTAzLjI1IDg0LjgxIDUwNC45MSA4Ni40MiA1MDYuNTYgODguMDMgNTA3&#10;Ljg3IDg5LjkzIDUwOC44NCA5Mi4xMiA1MDkuNzkgOTQuMzEgNTEwLjI3IDk2LjY3IDUxMC4yNyA5&#10;OS4yMlpNNDk5Ljg4IDk5LjA4QzQ5OS44OCA5Ny43IDQ5OS42MiA5Ni40IDQ5OS4xMSA5NS4xOSA0&#10;OTguNiA5My45OCA0OTcuODkgOTIuOTMgNDk3IDkyLjA0IDQ5Ni4xIDkxLjE1IDQ5NS4wNiA5MC40&#10;MyA0OTMuODUgODkuOSA0OTIuNjQgODkuMzYgNDkxLjM1IDg5LjEgNDg5Ljk3IDg5LjFMNDgzLjA3&#10;IDg5LjEgNDgzLjA3IDEwOS4zNCA0ODkuOTcgMTA5LjM0QzQ5MS4zNSAxMDkuMzQgNDkyLjY1IDEw&#10;OS4wNiA0OTMuODUgMTA4LjUgNDk1LjA1IDEwNy45NCA0OTYuMTEgMTA3LjE5IDQ5NyAxMDYuMjUg&#10;NDk3Ljg5IDEwNS4zMSA0OTguNiAxMDQuMjMgNDk5LjExIDEwMyA0OTkuNjMgMTAxLjc4IDQ5OS44&#10;OCAxMDAuNDcgNDk5Ljg4IDk5LjA4WiIgZmlsbD0iIzVGNUY1RSIvPjxwYXRoIGQ9Ik01NTIuMjgg&#10;MTM0LjggNTE2LjkgMTM0LjggNTE2LjkgODEuMjYgNTUyLjI4IDgxLjI2IDU1Mi4yOCA4OS44NCA1&#10;MjcuMDkgODkuODQgNTI3LjA5IDEwMi42NCA1NTEuOTUgMTAyLjY0IDU1MS45NSAxMTEuMDIgNTI3&#10;LjA5IDExMS4wMiA1MjcuMDkgMTI1Ljc2IDU1Mi4yOCAxMjUuNzYgNTUyLjI4IDEzNC44WiIgZmls&#10;bD0iIzVGNUY1RSIvPjxwYXRoIGQ9Ik02MDAuNiAxMzQuOCA1ODkuMTYgMTM0LjggNTg1LjM1IDEy&#10;Mi42QzU4NC45NSAxMjEuMjYgNTg0LjQ1IDEyMC4wMyA1ODMuODUgMTE4LjkxIDU4My4yNSAxMTcu&#10;NzkgNTgyLjUyIDExNi44MyA1ODEuNjggMTE2LjAzIDU4MC44MyAxMTUuMjMgNTc5LjgyIDExNC42&#10;IDU3OC42NCAxMTQuMTUgNTc3LjQ2IDExMy43IDU3Ni4wNyAxMTMuNDggNTc0LjQ2IDExMy40OEw1&#10;NzAuNTggMTEzLjQ4IDU3MC41OCAxMzQuNzkgNTYwLjMzIDEzNC43OSA1NjAuMzMgODEuMjYgNTgx&#10;LjQ3IDgxLjE5QzU4My43NCA4MS4xOSA1ODUuODYgODEuNTggNTg3LjgyIDgyLjM2IDU4OS43OCA4&#10;My4xNCA1OTEuNDggODQuMjMgNTkyLjkgODUuNjEgNTk0LjMzIDg3IDU5NS40NCA4OC42MyA1OTYu&#10;MjQgOTAuNSA1OTcuMDQgOTIuMzggNTk3LjQ0IDk0LjQxIDU5Ny40NCA5Ni42IDU5Ny40NCA5OC4x&#10;NiA1OTcuMTkgOTkuNjggNTk2LjcxIDEwMS4xNiA1OTYuMjIgMTAyLjYzIDU5NS41NCAxMDQgNTk0&#10;LjY1IDEwNS4yNSA1OTMuNzYgMTA2LjUgNTkyLjcxIDEwNy42MSA1OTEuNDkgMTA4LjU3IDU5MC4y&#10;NyAxMDkuNTMgNTg4LjkzIDExMC4yNiA1ODcuNDYgMTEwLjc1IDU4OS4xNSAxMTEuMzggNTkwLjUy&#10;IDExMi4yOCA1OTEuNTkgMTEzLjQ2IDU5Mi42NiAxMTQuNjQgNTkzLjUgMTE2LjA2IDU5NC4xMiAx&#10;MTcuNzIgNTk0LjQzIDExOC40OCA1OTQuNzIgMTE5LjI0IDU5NC45OSAxMjAgNTk1LjI2IDEyMC43&#10;NiA1OTUuNTMgMTIxLjU1IDU5NS44MiAxMjIuMzggNTk2LjExIDEyMy4yMSA1OTYuNDIgMTI0LjEg&#10;NTk2Ljc1IDEyNS4wNiA1OTcuMDggMTI2LjAyIDU5Ny40NSAxMjcuMDggNTk3Ljg1IDEyOC4yNCA1&#10;OTguMzQgMTI5LjcxIDU5OC44IDEzMC45OCA1OTkuMjIgMTMyLjAzIDU5OS42NSAxMzMuMDcgNjAw&#10;LjExIDEzNCA2MDAuNiAxMzQuOFpNNTg3LjA2IDk3LjM0QzU4Ny4wNiA5Ni4wOSA1ODYuODMgOTQu&#10;OTUgNTg2LjM2IDkzLjkyIDU4NS44OSA5Mi44OSA1ODUuMjUgOTIgNTg0LjQ1IDkxLjI0IDU4My42&#10;NSA5MC40OCA1ODIuNyA4OS44OSA1ODEuNiA4OS40NiA1ODAuNTEgODkuMDQgNTc5LjMzIDg4Ljgy&#10;IDU3OC4wOCA4OC44Mkw1NzAuNTcgODguODIgNTcwLjU3IDEwNS41MSA1NzguMDggMTA1LjUxQzU3&#10;OS4zMyAxMDUuNTEgNTgwLjUgMTA1LjMyIDU4MS42IDEwNC45NCA1ODIuNjkgMTA0LjU2IDU4My42&#10;NCAxMDQuMDEgNTg0LjQ1IDEwMy4zIDU4NS4yNSAxMDIuNTkgNTg1Ljg5IDEwMS43MyA1ODYuMzYg&#10;MTAwLjcyIDU4Ni44MyA5OS43MiA1ODcuMDYgOTguNTkgNTg3LjA2IDk3LjM0WiIgZmlsbD0iIzVG&#10;NUY1RSIvPjxwYXRoIGQ9Ik02NjEuMTEgMTM0LjggNjQ5LjcyIDEzNC44IDY0NC43NiAxMjQuMDgg&#10;NjE4Ljc2IDEyNC4wOCA2MTMuNzQgMTM0LjggNjAyLjM1IDEzNC44IDYyNy42OCA4MS4xOSA2MzUu&#10;NzkgODEuMTkgNjYxLjExIDEzNC44Wk02NDAuNjcgMTE1LjQ0IDYzMS43NiA5Ni4xNCA2MjIuNzEg&#10;MTE1LjQ0IDY0MC42NyAxMTUuNDRaIiBmaWxsPSIjNUY1RjVFIi8+PHBhdGggZD0iTTY5NC41NSA5&#10;MC41MSA2NzkuNzQgOTAuNTEgNjc5Ljc0IDEzNC44IDY2OS4yMiAxMzQuOCA2NjkuMjIgOTAuNTEg&#10;NjU0LjQxIDkwLjUxIDY1NC40MSA4MS4yNiA2OTQuNTUgODEuMjYgNjk0LjU1IDkwLjUxWiIgZmls&#10;bD0iIzVGNUY1RSIvPjxwYXRoIGQ9Ik03MTEuNjMgMTM0LjggNzAxLjI0IDEzNC44IDcwMS4yNCA4&#10;MS4yNiA3MTEuNjMgODEuMjYgNzExLjYzIDEzNC44WiIgZmlsbD0iIzVGNUY1RSIvPjxwYXRoIGQ9&#10;Ik03NjcuOTIgODEuMTkgNzQ3LjYyIDEzNC44IDczOC4xIDEzNC44IDcxNy4zMyA4MS4xOSA3Mjgu&#10;ODYgODEuMTkgNzQyLjggMTE4Ljg1IDc1Ni41NCA4MS4xOSA3NjcuOTIgODEuMTlaIiBmaWxsPSIj&#10;NUY1RjVFIi8+PHBhdGggZD0iTTgxNy45OCAxMzQuOCA4MDYuNTkgMTM0LjggODAxLjYzIDEyNC4w&#10;OCA3NzUuNjMgMTI0LjA4IDc3MC42MSAxMzQuOCA3NTkuMjIgMTM0LjggNzg0LjU1IDgxLjE5IDc5&#10;Mi42NiA4MS4xOSA4MTcuOTggMTM0LjhaTTc5Ny41NCAxMTUuNDQgNzg4LjYzIDk2LjE0IDc3OS41&#10;OCAxMTUuNDQgNzk3LjU0IDExNS40NFoiIGZpbGw9IiM1RjVGNUUiLz48L2c+PGc+PHBhdGggZD0i&#10;TTMyOS42MyAzMC44MiAzMjcuMzEgMzAuODJDMzI2LjgzIDMwLjgyIDMyNi40NCAzMS4yMSAzMjYu&#10;NDQgMzEuNjlMMzI2LjQ0IDQ3Ljg4QzMyNi40NCA1MC4yMiAzMjUuNjQgNTIuMTYgMzIzLjk5IDUz&#10;LjgxIDMyMi4zNCA1NS40NiAzMjAuNCA1Ni4yNiAzMTguMDYgNTYuMjYgMzE1LjcyIDU2LjI2IDMx&#10;My43OCA1NS40NiAzMTIuMTMgNTMuODEgMzEwLjQ4IDUyLjE2IDMwOS42OCA1MC4yMiAzMDkuNjgg&#10;NDcuODhMMzA5LjY4IDMxLjY5QzMwOS42OCAzMS4yMSAzMDkuMjkgMzAuODIgMzA4LjgxIDMwLjgy&#10;TDMwNi41IDMwLjgyQzMwNi4wMiAzMC44MiAzMDUuNjMgMzEuMjEgMzA1LjYzIDMxLjY5TDMwNS42&#10;MyA0Ny44OEMzMDUuNjMgNTEuMyAzMDYuODYgNTQuMjYgMzA5LjI4IDU2LjY4IDMxMS43IDU5LjEg&#10;MzE0LjY2IDYwLjMyIDMxOC4wNyA2MC4zMiAzMjEuNDkgNjAuMzIgMzI0LjQ1IDU5LjA5IDMyNi44&#10;NyA1Ni42OCAzMjkuMjkgNTQuMjYgMzMwLjUxIDUxLjMgMzMwLjUxIDQ3Ljg4TDMzMC41MSAzMS42&#10;OUMzMzAuNSAzMS4yMSAzMzAuMTEgMzAuODIgMzI5LjYzIDMwLjgyWiIgZmlsbD0iIzVGNUY1RSIv&#10;PjxwYXRoIGQ9Ik0zODEuNzcgMzAuODIgMzc5LjQ2IDMwLjgyQzM3OC45OCAzMC44MiAzNzguNTkg&#10;MzEuMjEgMzc4LjU5IDMxLjY5TDM3OC41OSA1MS42OSAzNTkuMjggMzEuMDlDMzU5LjAzIDMwLjgz&#10;IDM1OC42NiAzMC43NSAzNTguMzIgMzAuODggMzU3Ljk5IDMxLjAxIDM1Ny43NyAzMS4zMyAzNTcu&#10;NzcgMzEuNjlMMzU3Ljc3IDU5LjQ1QzM1Ny43NyA1OS45MyAzNTguMTYgNjAuMzIgMzU4LjY0IDYw&#10;LjMyTDM2MC45NSA2MC4zMkMzNjEuNDMgNjAuMzIgMzYxLjgyIDU5LjkzIDM2MS44MiA1OS40NUwz&#10;NjEuODIgMzkuNDUgMzgxLjE0IDYwLjA1QzM4MS4zMSA2MC4yMyAzODEuNTQgNjAuMzMgMzgxLjc4&#10;IDYwLjMzIDM4MS44OSA2MC4zMyAzODIgNjAuMzEgMzgyLjEgNjAuMjcgMzgyLjQzIDYwLjE0IDM4&#10;Mi42NSA1OS44MiAzODIuNjUgNTkuNDZMMzgyLjY1IDMxLjY5QzM4Mi42NSAzMS4yMSAzODIuMjYg&#10;MzAuODIgMzgxLjc3IDMwLjgyWiIgZmlsbD0iIzVGNUY1RSIvPjxwYXRoIGQ9Ik00MTMuMSAzMC44&#10;MiA0MTAuNzkgMzAuODJDNDEwLjMxIDMwLjgyIDQwOS45MiAzMS4yMSA0MDkuOTIgMzEuNjlMNDA5&#10;LjkyIDU5LjQ1QzQwOS45MiA1OS45MyA0MTAuMzEgNjAuMzIgNDEwLjc5IDYwLjMyTDQxMy4xIDYw&#10;LjMyQzQxMy41OCA2MC4zMiA0MTMuOTcgNTkuOTMgNDEzLjk3IDU5LjQ1TDQxMy45NyAzMS42OUM0&#10;MTMuOTcgMzEuMjEgNDEzLjU4IDMwLjgyIDQxMy4xIDMwLjgyWiIgZmlsbD0iIzVGNUY1RSIvPjxw&#10;YXRoIGQ9Ik00NjkuODcgMzAuODIgNDY3LjIxIDMwLjgyQzQ2Ni44OCAzMC44MiA0NjYuNTggMzEu&#10;MDEgNDY2LjQzIDMxLjNMNDU1Ljk5IDUyLjE4IDQ0NS41NSAzMS4zQzQ0NS40IDMxIDQ0NS4xIDMw&#10;LjgyIDQ0NC43NyAzMC44Mkw0NDIuMTEgMzAuODJDNDQxLjgxIDMwLjgyIDQ0MS41MyAzMC45OCA0&#10;NDEuMzcgMzEuMjMgNDQxLjIxIDMxLjQ5IDQ0MS4yIDMxLjgxIDQ0MS4zMyAzMi4wOEw0NTMuODkg&#10;NTcuMTggNDU1LjIxIDU5Ljg0QzQ1NS4zNiA2MC4xNCA0NTUuNjYgNjAuMzIgNDU1Ljk5IDYwLjMz&#10;TDQ1NS45OSA2MC4zM0M0NTYuMzIgNjAuMzMgNDU2LjYyIDYwLjE0IDQ1Ni43NyA1OS44NUw0NzAu&#10;NjUgMzIuMDhDNDcwLjc4IDMxLjgxIDQ3MC43NyAzMS40OSA0NzAuNjEgMzEuMjMgNDcwLjQ1IDMw&#10;Ljk4IDQ3MC4xNyAzMC44MiA0NjkuODcgMzAuODJaIiBmaWxsPSIjNUY1RjVFIi8+PHBhdGggZD0i&#10;TTUxNy4zOSAzMC44MiA0OTguODggMzAuODJDNDk4LjQgMzAuODIgNDk4LjAxIDMxLjIxIDQ5OC4w&#10;MSAzMS42OUw0OTguMDEgNTkuNDVDNDk4LjAxIDU5LjkzIDQ5OC40IDYwLjMyIDQ5OC44OCA2MC4z&#10;Mkw1MTcuMzkgNjAuMzJDNTE3Ljg3IDYwLjMyIDUxOC4yNiA1OS45MyA1MTguMjYgNTkuNDVMNTE4&#10;LjI2IDU3LjE0QzUxOC4yNiA1Ni42NiA1MTcuODcgNTYuMjcgNTE3LjM5IDU2LjI3TDUwMi4wNyA1&#10;Ni4yNyA1MDIuMDcgNDcuNiA1MTcuMzkgNDcuNkM1MTcuODcgNDcuNiA1MTguMjYgNDcuMjEgNTE4&#10;LjI2IDQ2LjczTDUxOC4yNiA0NC40MkM1MTguMjYgNDMuOTQgNTE3Ljg3IDQzLjU1IDUxNy4zOSA0&#10;My41NUw1MDIuMDcgNDMuNTUgNTAyLjA3IDM0Ljg4IDUxNy4zOSAzNC44OEM1MTcuODcgMzQuODgg&#10;NTE4LjI2IDM0LjQ5IDUxOC4yNiAzNC4wMUw1MTguMjYgMzEuN0M1MTguMjYgMzEuMjEgNTE3Ljg3&#10;IDMwLjgyIDUxNy4zOSAzMC44MloiIGZpbGw9IiM1RjVGNUUiLz48cGF0aCBkPSJNNTU1Ljk2IDQ3&#10;LjYgNTU3LjQgNDcuNkM1NjIuODkgNDcuNiA1NjUuNzkgNDQuNyA1NjUuNzkgMzkuMjEgNTY1Ljc5&#10;IDMzLjcyIDU2Mi44OSAzMC44MiA1NTcuNCAzMC44Mkw1NDYuNCAzMC44MkM1NDUuOTIgMzAuODIg&#10;NTQ1LjUzIDMxLjIxIDU0NS41MyAzMS42OUw1NDUuNTMgNTkuNDVDNTQ1LjUzIDU5LjkzIDU0NS45&#10;MiA2MC4zMiA1NDYuNCA2MC4zMkw1NDguNzEgNjAuMzJDNTQ5LjE5IDYwLjMyIDU0OS41OCA1OS45&#10;MyA1NDkuNTggNTkuNDVMNTQ5LjU4IDQ3LjYgNTUwLjYyIDQ3LjYgNTYxLjQ3IDYwLjAzQzU2MS42&#10;NCA2MC4yMiA1NjEuODcgNjAuMzMgNTYyLjEzIDYwLjMzTDU2NS4xNCA2MC4zM0M1NjUuNDggNjAu&#10;MzMgNTY1Ljc5IDYwLjEzIDU2NS45NCA1OS44MiA1NjYuMDggNTkuNTEgNTY2LjAzIDU5LjE0IDU2&#10;NS44IDU4Ljg5TDU1NS45NiA0Ny42Wk01NDkuNTkgMzQuODggNTU3LjQgMzQuODhDNTYwLjQgMzQu&#10;ODggNTYxLjczIDM2LjIyIDU2MS43MyAzOS4yMSA1NjEuNzMgNDIuMiA1NjAuMzkgNDMuNTQgNTU3&#10;LjQgNDMuNTRMNTQ5LjU5IDQzLjU0IDU0OS41OSAzNC44OFoiIGZpbGw9IiM1RjVGNUUiLz48cGF0&#10;aCBkPSJNNjA1LjI1IDQzLjg0IDYwMC4yNyA0MS4zOUM1OTkuNDEgNDAuOTcgNTk4Ljg4IDQwLjQ3&#10;IDU5OC42OCAzOS45IDU5OC4zNyAzOS4wMiA1OTguMzEgMzguNTQgNTk4LjMxIDM4LjI5IDU5OC4z&#10;MSAzNy43OCA1OTguNDMgMzcuMjggNTk4LjY4IDM2Ljc4IDU5OS4xMSAzNS45MSA1OTkuNjIgMzUu&#10;MzggNjAwLjE5IDM1LjE4IDYwMS4wNiAzNC44OCA2MDEuNTQgMzQuODEgNjAxLjc5IDM0LjgxIDYw&#10;Mi4zIDM0LjgxIDYwMi44MiAzNC45NCA2MDMuMzMgMzUuMTkgNjA0LjEzIDM1LjU3IDYwNC42OCAz&#10;Ni4xNSA2MDUgMzYuOTcgNjA1LjEgMzcuMjEgNjA1LjMgMzcuNCA2MDUuNTUgMzcuNDggNjA1Ljgg&#10;MzcuNTYgNjA2LjA3IDM3LjUyIDYwNi4yOSAzNy4zOEw2MDguMjYgMzYuMDhDNjA4LjYzIDM1Ljg0&#10;IDYwOC43NSAzNS4zNyA2MDguNTcgMzQuOTcgNjA3Ljg0IDMzLjQ1IDYwNi42NyAzMi4zIDYwNS4x&#10;MiAzMS41NCA2MDMuMjQgMzAuNiA2MDEuMjcgMzAuNDkgNTk5LjM4IDMxLjE3IDU5Ny40MiAzMS44&#10;NSA1OTUuOTYgMzMuMTMgNTk1LjA0IDM0Ljk5IDU5NC41MiAzNi4wNSA1OTQuMjYgMzcuMTQgNTk0&#10;LjI2IDM4LjI0IDU5NC4yNiAzOS4wNyA1OTQuNDEgMzkuOSA1OTQuNyA0MC43MiA1OTUuMzYgNDIu&#10;NjggNTk2LjY0IDQ0LjE0IDU5OC41IDQ1LjA0TDYwMy40NyA0Ny40OUM2MDQuNjIgNDguMDUgNjA1&#10;LjM5IDQ4LjkyIDYwNS44MSA1MC4xNCA2MDUuOTkgNTAuNjYgNjA2LjA4IDUxLjE3IDYwNi4wOCA1&#10;MS42NiA2MDYuMDggNTIuMzQgNjA1LjkyIDUzLjAxIDYwNS41OSA1My42NiA2MDUuMDQgNTQuNzkg&#10;NjA0LjM1IDU1LjUxIDYwMy41NSA1NS43OSA2MDIuNCA1Ni4xOSA2MDEuNzQgNTYuMjcgNjAxLjQg&#10;NTYuMjcgNjAwLjcyIDU2LjI3IDYwMC4wNCA1Ni4xMSA1OTkuMzggNTUuNzggNTk4LjIzIDU1LjIy&#10;IDU5Ny40NyA1NC4zNSA1OTcuMDggNTMuMjcgNTk3LjA2IDUzLjEzIDU5Ny4wMiA1Mi45OSA1OTYu&#10;OTggNTIuODUgNTk2LjkgNTIuNTkgNTk2LjY5IDUyLjM4IDU5Ni40MyA1Mi4yOSA1OTYuMTcgNTIu&#10;MiA1OTUuODggNTIuMjQgNTk1LjY2IDUyLjM5TDU5My42NyA1My43M0M1OTMuMzMgNTMuOTYgNTkz&#10;LjIgNTQuMzkgNTkzLjM0IDU0Ljc2IDU5NC4xNCA1Ni44NiA1OTUuNTcgNTguNDMgNTk3LjU5IDU5&#10;LjQyIDU5OC44MyA2MC4wMiA2MDAuMSA2MC4zMiA2MDEuMzcgNjAuMzIgNjAyLjMyIDYwLjMyIDYw&#10;My4yOSA2MC4xNiA2MDQuMjQgNTkuODMgNjA2LjQ5IDU5LjA2IDYwOC4xNyA1Ny41OCA2MDkuMjMg&#10;NTUuNDMgNjA5LjgzIDU0LjE5IDYxMC4xMyA1Mi45MiA2MTAuMTMgNTEuNjUgNjEwLjEzIDUwLjcx&#10;IDYwOS45NyA0OS43NSA2MDkuNjQgNDguNzkgNjA4Ljg2IDQ2LjU3IDYwNy4zOCA0NC45IDYwNS4y&#10;NSA0My44NFoiIGZpbGw9IiM1RjVGNUUiLz48cGF0aCBkPSJNNjM4LjI3IDYwLjMzIDY0MC41OCA2&#10;MC4zM0M2NDEuMDYgNjAuMzMgNjQxLjQ1IDU5Ljk0IDY0MS40NSA1OS40Nkw2NDEuNDUgMzEuNjlD&#10;NjQxLjQ1IDMxLjIxIDY0MS4wNiAzMC44MiA2NDAuNTggMzAuODJMNjM4LjI3IDMwLjgyQzYzNy43&#10;OSAzMC44MiA2MzcuNCAzMS4yMSA2MzcuNCAzMS42OUw2MzcuNCA1OS40NUM2MzcuNCA1OS45NCA2&#10;MzcuNzkgNjAuMzMgNjM4LjI3IDYwLjMzWiIgZmlsbD0iIzVGNUY1RSIvPjxwYXRoIGQ9Ik02ODgu&#10;MjkgMzUuMTRDNjg1LjQzIDMyLjI4IDY4MS45MiAzMC44MiA2NzcuODUgMzAuODJMNjY5LjU5IDMw&#10;LjgyQzY2OS4xMSAzMC44MiA2NjguNzIgMzEuMjEgNjY4LjcyIDMxLjY5TDY2OC43MiA1OS40NUM2&#10;NjguNzIgNTkuOTMgNjY5LjExIDYwLjMyIDY2OS41OSA2MC4zMkw2NzcuODUgNjAuMzJDNjgxLjkx&#10;IDYwLjMyIDY4NS40MiA1OC44NyA2ODguMjkgNTYgNjkxLjE2IDUzLjE0IDY5Mi42MSA0OS42MiA2&#10;OTIuNjEgNDUuNTYgNjkyLjYxIDQxLjUxIDY5MS4xNiAzOCA2ODguMjkgMzUuMTRaTTY3Ny44NiA1&#10;Ni4yNyA2NzIuNzkgNTYuMjcgNjcyLjc5IDM0Ljg4IDY3Ny44NiAzNC44OEM2ODAuODQgMzQuODgg&#10;NjgzLjMxIDM1LjkxIDY4NS40MiAzOC4wMSA2ODcuNTMgNDAuMTIgNjg4LjU1IDQyLjU5IDY4OC41&#10;NSA0NS41NyA2ODguNTUgNDguNTUgNjg3LjUzIDUxLjAyIDY4NS40MiA1My4xMyA2ODMuMzEgNTUu&#10;MjQgNjgwLjgzIDU2LjI3IDY3Ny44NiA1Ni4yN1oiIGZpbGw9IiM1RjVGNUUiLz48cGF0aCBkPSJN&#10;NzM2Ljc1IDMzLjk2IDczNS40MSAzMS4zQzczNS4yNiAzMS4wMSA3MzQuOTYgMzAuODIgNzM0LjYz&#10;IDMwLjgyTDczNC42MyAzMC44MkM3MzQuMyAzMC44MiA3MzQgMzEuMDEgNzMzLjg1IDMxLjMxTDcx&#10;OS45NyA1OS4wN0M3MTkuODMgNTkuMzQgNzE5Ljg1IDU5LjY2IDcyMC4wMSA1OS45MiA3MjAuMTcg&#10;NjAuMTggNzIwLjQ1IDYwLjMzIDcyMC43NSA2MC4zM0w3MjMuNDEgNjAuMzNDNzIzLjc0IDYwLjMz&#10;IDcyNC4wNCA2MC4xNCA3MjQuMTkgNTkuODVMNzI4LjU4IDUxLjA4IDc0MC42OSA1MS4wOCA3NDUu&#10;MDggNTkuODVDNzQ1LjIzIDYwLjE1IDc0NS41MyA2MC4zMyA3NDUuODYgNjAuMzNMNzQ4LjUyIDYw&#10;LjMzQzc0OC44MiA2MC4zMyA3NDkuMSA2MC4xNyA3NDkuMjYgNTkuOTIgNzQ5LjQyIDU5LjY2IDc0&#10;OS40MyA1OS4zNCA3NDkuMyA1OS4wN0w3MzYuNzUgMzMuOTZaTTczOC42NiA0Ny4wMSA3MzAuNjEg&#10;NDcuMDEgNzM0LjY0IDM4Ljk2IDczOC42NiA0Ny4wMVoiIGZpbGw9IiM1RjVGNUUiLz48cGF0aCBk&#10;PSJNNzc3LjUyIDYwLjMzIDc4NS43OCA2MC4zM0M3ODkuODQgNjAuMzMgNzkzLjM1IDU4Ljg4IDc5&#10;Ni4yMiA1Ni4wMSA3OTkuMDkgNTMuMTUgODAwLjU0IDQ5LjYzIDgwMC41NCA0NS41NyA4MDAuNTQg&#10;NDEuNTEgNzk5LjA5IDM4IDc5Ni4yMiAzNS4xMyA3OTMuMzYgMzIuMjcgNzg5Ljg1IDMwLjgxIDc4&#10;NS43OCAzMC44MUw3NzcuNTIgMzAuODFDNzc3LjA0IDMwLjgxIDc3Ni42NSAzMS4yIDc3Ni42NSAz&#10;MS42OEw3NzYuNjUgNTkuNDRDNzc2LjY1IDU5Ljk0IDc3Ny4wNCA2MC4zMyA3NzcuNTIgNjAuMzNa&#10;TTc4NS43OCA1Ni4yNyA3ODAuNzEgNTYuMjcgNzgwLjcxIDM0Ljg4IDc4NS43OCAzNC44OEM3ODgu&#10;NzYgMzQuODggNzkxLjIzIDM1LjkxIDc5My4zNCAzOC4wMSA3OTUuNDUgNDAuMTIgNzk2LjQ3IDQy&#10;LjU5IDc5Ni40NyA0NS41NyA3OTYuNDcgNDguNTUgNzk1LjQ1IDUxLjAyIDc5My4zNCA1My4xMyA3&#10;OTEuMjMgNTUuMjQgNzg4Ljc2IDU2LjI3IDc4NS43OCA1Ni4yN1oiIGZpbGw9IiM1RjVGNUUiLz48&#10;L2c+PGc+PHBhdGggZD0iTTMxNS4yNSAxNTUuNjcgMzA2Ljk5IDE1NS42N0MzMDYuNTEgMTU1LjY3&#10;IDMwNi4xMiAxNTYuMDYgMzA2LjEyIDE1Ni41NEwzMDYuMTIgMTg0LjNDMzA2LjEyIDE4NC43OCAz&#10;MDYuNTEgMTg1LjE3IDMwNi45OSAxODUuMTdMMzE1LjI1IDE4NS4xN0MzMTkuMzEgMTg1LjE3IDMy&#10;Mi44MiAxODMuNzIgMzI1LjY5IDE4MC44NSAzMjguNTYgMTc3Ljk5IDMzMC4wMSAxNzQuNDcgMzMw&#10;LjAxIDE3MC40MSAzMzAuMDEgMTY2LjM1IDMyOC41NiAxNjIuODQgMzI1LjY5IDE1OS45NyAzMjIu&#10;ODIgMTU3LjEyIDMxOS4zMSAxNTUuNjcgMzE1LjI1IDE1NS42N1pNMzI1Ljk0IDE3MC40MkMzMjUu&#10;OTQgMTczLjQgMzI0LjkyIDE3NS44NyAzMjIuODEgMTc3Ljk4IDMyMC43IDE4MC4wOSAzMTguMjMg&#10;MTgxLjExIDMxNS4yNSAxODEuMTFMMzEwLjE4IDE4MS4xMSAzMTAuMTggMTU5LjcyIDMxNS4yNSAx&#10;NTkuNzJDMzE4LjIzIDE1OS43MiAzMjAuNyAxNjAuNzUgMzIyLjgxIDE2Mi44NSAzMjQuOTIgMTY0&#10;Ljk3IDMyNS45NCAxNjcuNDQgMzI1Ljk0IDE3MC40MloiIGZpbGw9IiM1RjVGNUUiLz48cGF0aCBk&#10;PSJNMzc4Ljc3IDE1NS42NyAzNjAuMjYgMTU1LjY3QzM1OS43OCAxNTUuNjcgMzU5LjM5IDE1Ni4w&#10;NiAzNTkuMzkgMTU2LjU0TDM1OS4zOSAxODQuM0MzNTkuMzkgMTg0Ljc4IDM1OS43OCAxODUuMTcg&#10;MzYwLjI2IDE4NS4xN0wzNzguNzcgMTg1LjE3QzM3OS4yNSAxODUuMTcgMzc5LjY0IDE4NC43OCAz&#10;NzkuNjQgMTg0LjNMMzc5LjY0IDE4MS45OUMzNzkuNjQgMTgxLjUxIDM3OS4yNSAxODEuMTIgMzc4&#10;Ljc3IDE4MS4xMkwzNjMuNDUgMTgxLjEyIDM2My40NSAxNzIuNDUgMzc4Ljc3IDE3Mi40NUMzNzku&#10;MjUgMTcyLjQ1IDM3OS42NCAxNzIuMDYgMzc5LjY0IDE3MS41OEwzNzkuNjQgMTY5LjI3QzM3OS42&#10;NCAxNjguNzkgMzc5LjI1IDE2OC40IDM3OC43NyAxNjguNEwzNjMuNDUgMTY4LjQgMzYzLjQ1IDE1&#10;OS43MyAzNzguNzcgMTU5LjczQzM3OS4yNSAxNTkuNzMgMzc5LjY0IDE1OS4zNCAzNzkuNjQgMTU4&#10;Ljg2TDM3OS42NCAxNTYuNTVDMzc5LjY1IDE1Ni4wNiAzNzkuMjYgMTU1LjY3IDM3OC43NyAxNTUu&#10;NjdaIiBmaWxsPSIjNUY1RjVFIi8+PHBhdGggZD0iTTQ0NS41OCAxNTkuNzNDNDQ4LjU2IDE1OS43&#10;MyA0NTEuMDQgMTYwLjc1IDQ1My4xNSAxNjIuODUgNDU0LjIzIDE2My45NSA0NTUuMDUgMTY1LjE4&#10;IDQ1NS41NyAxNjYuNTEgNDU1LjY2IDE2Ni43NCA0NTUuODQgMTY2LjkyIDQ1Ni4wNyAxNjcuMDEg&#10;NDU2LjMgMTY3LjEgNDU2LjU1IDE2Ny4wOSA0NTYuNzcgMTY2Ljk4TDQ1OC44NSAxNjUuOTRDNDU5&#10;LjI2IDE2NS43NCA0NTkuNDQgMTY1LjI1IDQ1OS4yNyAxNjQuODMgNDU4LjU1IDE2My4wNiA0NTcu&#10;NDYgMTYxLjQ0IDQ1Ni4wMiAxNTkuOTggNDUzLjE1IDE1Ny4xMyA0NDkuNjMgMTU1LjY4IDQ0NS41&#10;NyAxNTUuNjggNDQxLjUxIDE1NS42OCA0MzcuOTkgMTU3LjEzIDQzNS4xMyAxNjAgNDMyLjI3IDE2&#10;Mi44NiA0MzAuODIgMTY2LjM4IDQzMC44MiAxNzAuNDQgNDMwLjgyIDE3NC41IDQzMi4yNyAxNzgu&#10;MDEgNDM1LjE0IDE4MC44OCA0MzggMTgzLjc0IDQ0MS41MiAxODUuMiA0NDUuNTggMTg1LjIgNDQ5&#10;LjY0IDE4NS4yIDQ1My4xNiAxODMuNzQgNDU2LjAzIDE4MC44NyA0NTcuNDYgMTc5LjQ0IDQ1OC41&#10;NiAxNzcuODIgNDU5LjI4IDE3Ni4wNSA0NTkuNDUgMTc1LjYzIDQ1OS4yNyAxNzUuMTQgNDU4Ljg2&#10;IDE3NC45NEw0NTYuNzggMTczLjlDNDU2LjU2IDE3My43OSA0NTYuMzEgMTczLjc4IDQ1Ni4wOCAx&#10;NzMuODcgNDU1Ljg1IDE3My45NiA0NTUuNjcgMTc0LjE0IDQ1NS41OCAxNzQuMzcgNDU1LjA2IDE3&#10;NS43IDQ1NC4yNCAxNzYuOTIgNDUzLjE2IDE3OC4wMSA0NTEuMDUgMTgwLjEzIDQ0OC41NyAxODEu&#10;MTYgNDQ1LjU5IDE4MS4xNiA0NDIuNjEgMTgxLjE2IDQ0MC4xNCAxODAuMTQgNDM4LjAzIDE3OC4w&#10;MyA0MzUuOTIgMTc1LjkyIDQzNC45IDE3My40NSA0MzQuOSAxNzAuNDcgNDM0LjkgMTY3LjQ5IDQz&#10;NS45MyAxNjUuMDIgNDM4LjA0IDE2Mi45MSA0NDAuMTIgMTYwLjc1IDQ0Mi42IDE1OS43MyA0NDUu&#10;NTggMTU5LjczWiIgZmlsbD0iIzVGNUY1RSIvPjxwYXRoIGQ9Ik01MDAuNSAxNTUuNjdDNDk2LjQ0&#10;IDE1NS42NyA0OTIuOTIgMTU3LjEyIDQ5MC4wNiAxNTkuOTkgNDg3LjIgMTYyLjg1IDQ4NS43NSAx&#10;NjYuMzcgNDg1Ljc1IDE3MC40MyA0ODUuNzUgMTc0LjQ5IDQ4Ny4yIDE3OCA0OTAuMDcgMTgwLjg3&#10;IDQ5Mi45MyAxODMuNzMgNDk2LjQ1IDE4NS4xOSA1MDAuNTEgMTg1LjE5IDUwNC41NyAxODUuMTkg&#10;NTA4LjA4IDE4My43NCA1MTAuOTUgMTgwLjg3IDUxMy44MiAxNzguMDEgNTE1LjI3IDE3NC40OSA1&#10;MTUuMjcgMTcwLjQzIDUxNS4yNyAxNjYuMzcgNTEzLjgyIDE2Mi44NiA1MTAuOTUgMTU5Ljk5IDUw&#10;OC4wNyAxNTcuMTIgNTA0LjU2IDE1NS42NyA1MDAuNSAxNTUuNjdaTTUwMC41IDE4MS4xMkM0OTcu&#10;NTIgMTgxLjEyIDQ5NS4wNSAxODAuMSA0OTIuOTQgMTc3Ljk5IDQ5MC44MyAxNzUuODggNDg5Ljgx&#10;IDE3My40MSA0ODkuODEgMTcwLjQzIDQ4OS44MSAxNjcuNDUgNDkwLjg0IDE2NC45OCA0OTIuOTUg&#10;MTYyLjg3IDQ5NS4wNiAxNjAuNzYgNDk3LjUzIDE1OS43NCA1MDAuNTEgMTU5Ljc0IDUwMy40OSAx&#10;NTkuNzQgNTA1Ljk2IDE2MC43NyA1MDguMDcgMTYyLjg3IDUxMC4xOCAxNjQuOTggNTExLjIgMTY3&#10;LjQ1IDUxMS4yIDE3MC40MyA1MTEuMiAxNzMuNDEgNTEwLjE4IDE3NS44OCA1MDguMDcgMTc3Ljk5&#10;IDUwNS45NSAxODAuMDkgNTAzLjQ3IDE4MS4xMiA1MDAuNSAxODEuMTJaIiBmaWxsPSIjNUY1RjVF&#10;Ii8+PHBhdGggZD0iTTU2MC42NCAxODEuMTIgNTQ3LjYzIDE4MS4xMiA1NDcuNjMgMTU2LjU0QzU0&#10;Ny42MyAxNTYuMDYgNTQ3LjI0IDE1NS42NyA1NDYuNzYgMTU1LjY3TDU0NC40NSAxNTUuNjdDNTQz&#10;Ljk3IDE1NS42NyA1NDMuNTggMTU2LjA2IDU0My41OCAxNTYuNTRMNTQzLjU4IDE4NC4zQzU0My41&#10;OCAxODQuNzggNTQzLjk3IDE4NS4xNyA1NDQuNDUgMTg1LjE3TDU2MC42NCAxODUuMTdDNTYxLjEy&#10;IDE4NS4xNyA1NjEuNTEgMTg0Ljc4IDU2MS41MSAxODQuM0w1NjEuNTEgMTgxLjk5QzU2MS41MiAx&#10;ODEuNTEgNTYxLjEzIDE4MS4xMiA1NjAuNjQgMTgxLjEyWiIgZmlsbD0iIzVGNUY1RSIvPjxwYXRo&#10;IGQ9Ik01OTcuMjUgMTU1LjY3QzU5My4xOSAxNTUuNjcgNTg5LjY3IDE1Ny4xMiA1ODYuODEgMTU5&#10;Ljk5IDU4My45NSAxNjIuODUgNTgyLjUgMTY2LjM3IDU4Mi41IDE3MC40MyA1ODIuNSAxNzQuNDkg&#10;NTgzLjk1IDE3OCA1ODYuODIgMTgwLjg3IDU4OS42OCAxODMuNzMgNTkzLjIgMTg1LjE5IDU5Ny4y&#10;NiAxODUuMTkgNjAxLjMyIDE4NS4xOSA2MDQuODMgMTgzLjc0IDYwNy43IDE4MC44NyA2MTAuNTcg&#10;MTc4LjAxIDYxMi4wMiAxNzQuNDkgNjEyLjAyIDE3MC40MyA2MTIuMDIgMTY2LjM3IDYxMC41NyAx&#10;NjIuODYgNjA3LjcgMTU5Ljk5IDYwNC44MiAxNTcuMTIgNjAxLjMxIDE1NS42NyA1OTcuMjUgMTU1&#10;LjY3Wk01OTcuMjUgMTgxLjEyQzU5NC4yNyAxODEuMTIgNTkxLjggMTgwLjEgNTg5LjY5IDE3Ny45&#10;OSA1ODcuNTggMTc1Ljg4IDU4Ni41NiAxNzMuNDEgNTg2LjU2IDE3MC40MyA1ODYuNTYgMTY3LjQ1&#10;IDU4Ny41OSAxNjQuOTggNTg5LjcgMTYyLjg3IDU5MS44MSAxNjAuNzYgNTk0LjI4IDE1OS43NCA1&#10;OTcuMjYgMTU5Ljc0IDYwMC4yNCAxNTkuNzQgNjAyLjcxIDE2MC43NyA2MDQuODIgMTYyLjg3IDYw&#10;Ni45MyAxNjQuOTggNjA3Ljk1IDE2Ny40NSA2MDcuOTUgMTcwLjQzIDYwNy45NSAxNzMuNDEgNjA2&#10;LjkzIDE3NS44OCA2MDQuODIgMTc3Ljk5IDYwMi43IDE4MC4wOSA2MDAuMjIgMTgxLjEyIDU5Ny4y&#10;NSAxODEuMTJaIiBmaWxsPSIjNUY1RjVFIi8+PHBhdGggZD0iTTY2MS45MSAxNTUuNjhDNjYxLjUz&#10;IDE1NS42MyA2NjEuMTYgMTU1Ljg1IDY2MS4wMSAxNTYuMjFMNjUyLjc5IDE3NS45MyA2NDQuNTcg&#10;MTU2LjIxQzY0NC40MiAxNTUuODUgNjQ0LjA1IDE1NS42MiA2NDMuNjcgMTU1LjY4IDY0My4yOSAx&#10;NTUuNzIgNjQyLjk3IDE1Ni4wMSA2NDIuOTEgMTU2LjM5TDYzOC4wNSAxODQuMTVDNjM4IDE4NC40&#10;IDYzOC4wNyAxODQuNjYgNjM4LjI0IDE4NC44NiA2MzguNDEgMTg1LjA2IDYzOC42NSAxODUuMTcg&#10;NjM4LjkxIDE4NS4xN0w2NDEuMzQgMTg1LjE3QzY0MS43NiAxODUuMTcgNjQyLjEzIDE4NC44NiA2&#10;NDIuMiAxODQuNDRMNjQ1LjAxIDE2Ny45NiA2NTEuOTkgMTg0LjYyQzY1Mi4yNiAxODUuMjcgNjUz&#10;LjMzIDE4NS4yNyA2NTMuNiAxODQuNjJMNjYwLjU4IDE2Ny45NiA2NjMuMzggMTg0LjQ0QzY2My40&#10;NSAxODQuODYgNjYzLjgyIDE4NS4xNyA2NjQuMjQgMTg1LjE3TDY2Ni42NyAxODUuMTdDNjY2Ljkz&#10;IDE4NS4xNyA2NjcuMTcgMTg1LjA2IDY2Ny4zNCAxODQuODYgNjY3LjUxIDE4NC42NiA2NjcuNTgg&#10;MTg0LjQgNjY3LjUzIDE4NC4xNUw2NjIuNjcgMTU2LjM5QzY2Mi42MSAxNTYuMDEgNjYyLjI5IDE1&#10;NS43MiA2NjEuOTEgMTU1LjY4WiIgZmlsbD0iIzVGNUY1RSIvPjxwYXRoIGQ9Ik03MTIuMiAxNjku&#10;NjNDNzEzLjIzIDE2OC4yNSA3MTMuNzQgMTY2LjM4IDcxMy43NCAxNjQuMDYgNzEzLjc0IDE1OC41&#10;NyA3MTAuODQgMTU1LjY3IDcwNS4zNSAxNTUuNjdMNjk2LjEgMTU1LjY3QzY5NS42MiAxNTUuNjcg&#10;Njk1LjIzIDE1Ni4wNiA2OTUuMjMgMTU2LjU0TDY5NS4yMyAxODQuM0M2OTUuMjMgMTg0Ljc4IDY5&#10;NS42MiAxODUuMTcgNjk2LjEgMTg1LjE3TDcwNy4wOSAxODUuMTdDNzEyLjU4IDE4NS4xNyA3MTUu&#10;NDggMTgyLjI3IDcxNS40OCAxNzYuNzggNzE1LjQ4IDE3My4zOCA3MTQuMzggMTcwLjk3IDcxMi4y&#10;IDE2OS42M1pNNzA3LjA5IDE4MS4xMiA2OTkuMjggMTgxLjEyIDY5OS4yOCAxNzIuNDUgNzA3LjA5&#10;IDE3Mi40NUM3MTAuMDkgMTcyLjQ1IDcxMS40MiAxNzMuNzkgNzExLjQyIDE3Ni43OCA3MTEuNDIg&#10;MTc5Ljc4IDcxMC4wOSAxODEuMTIgNzA3LjA5IDE4MS4xMlpNNzA1LjM1IDE2OC4zOSA2OTkuMjgg&#10;MTY4LjM5IDY5OS4yOCAxNTkuNzIgNzA1LjM1IDE1OS43MkM3MDguMzUgMTU5LjcyIDcwOS42OCAx&#10;NjEuMDYgNzA5LjY4IDE2NC4wNSA3MDkuNjkgMTY3LjA2IDcwOC4zNSAxNjguMzkgNzA1LjM1IDE2&#10;OC4zOVoiIGZpbGw9IiM1RjVGNUUiLz48cGF0aCBkPSJNNzQ2Ljc5IDE1NS42NyA3NDQuNDggMTU1&#10;LjY3Qzc0NCAxNTUuNjcgNzQzLjYxIDE1Ni4wNiA3NDMuNjEgMTU2LjU0TDc0My42MSAxODQuM0M3&#10;NDMuNjEgMTg0Ljc4IDc0NCAxODUuMTcgNzQ0LjQ4IDE4NS4xN0w3NDYuNzkgMTg1LjE3Qzc0Ny4y&#10;NyAxODUuMTcgNzQ3LjY2IDE4NC43OCA3NDcuNjYgMTg0LjNMNzQ3LjY2IDE1Ni41NEM3NDcuNjYg&#10;MTU2LjA2IDc0Ny4yNyAxNTUuNjcgNzQ2Ljc5IDE1NS42N1oiIGZpbGw9IiM1RjVGNUUiLz48cGF0&#10;aCBkPSJNODAzLjI1IDE4My45MiA3OTAuNzEgMTU4LjgxIDc4OS4zNyAxNTYuMTVDNzg5LjIyIDE1&#10;NS44NiA3ODguOTIgMTU1LjY3IDc4OC41OSAxNTUuNjdMNzg4LjU5IDE1NS42N0M3ODguMjYgMTU1&#10;LjY3IDc4Ny45NiAxNTUuODYgNzg3LjgxIDE1Ni4xNkw3NzMuOTMgMTgzLjkyQzc3My43OSAxODQu&#10;MTkgNzczLjgxIDE4NC41MSA3NzMuOTcgMTg0Ljc3IDc3NC4xMyAxODUuMDMgNzc0LjQxIDE4NS4x&#10;OCA3NzQuNzEgMTg1LjE4TDc3Ny4zNyAxODUuMThDNzc3LjcgMTg1LjE4IDc3OCAxODQuOTkgNzc4&#10;LjE1IDE4NC43TDc4Mi41NCAxNzUuOTMgNzk0LjY1IDE3NS45MyA3OTkuMDQgMTg0LjdDNzk5LjE5&#10;IDE4NSA3OTkuNDkgMTg1LjE4IDc5OS44MiAxODUuMThMODAyLjQ4IDE4NS4xOEM4MDIuNzggMTg1&#10;LjE4IDgwMy4wNiAxODUuMDIgODAzLjIyIDE4NC43NyA4MDMuMzggMTg0LjUxIDgwMy4zOSAxODQu&#10;MTkgODAzLjI1IDE4My45MlpNNzkyLjYyIDE3MS44NiA3ODQuNTcgMTcxLjg2IDc4OC42IDE2My44&#10;MSA3OTIuNjIgMTcxLjg2WiIgZmlsbD0iIzVGNUY1RSIvPjwvZz48Zz48cGF0aCBkPSJNNTYuNzUg&#10;MCAxMzUuNjIgMCAxMzUuNjIgMTIxLjU4QzEzNS42MiAxNDMuMzYgMTE3Ljk2IDE2MS4wMiA5Ni4x&#10;OCAxNjEuMDJMOTYuMTggMTYxLjAyQzc0LjQgMTYxLjAyIDU2Ljc0IDE0My4zNiA1Ni43NCAxMjEu&#10;NThMNTYuNzQgMFoiIGZpbGw9IiM4MEJBMjciLz48cGF0aCBkPSJNMjM1LjYzIDE4NC45QzIwMy4x&#10;NCAxODQuOSAxNzQuMyAxNjkuMjYgMTU2LjIzIDE0NS4xMSAxNDYuNDMgMTY4LjQ4IDEyMy4zNCAx&#10;ODQuOSA5Ni40MSAxODQuOSA2MC42IDE4NC45IDMxLjU2IDE1NS44NyAzMS41NiAxMjAuMDVMMzEu&#10;NTYgMCAwIDAgMCAxMTkuNzdDMCAxNzMuMDQgNDMuMTggMjE2LjIzIDk2LjQ2IDIxNi4yM0wyNDUg&#10;MjE2LjIzIDI0NSAxODQuNDVDMjQxLjkxIDE4NC43NCAyMzguNzkgMTg0LjkgMjM1LjYzIDE4NC45&#10;WiIgZmlsbD0iIzAwQUNDOSIvPjxwYXRoIGQ9Ik0xODYuMDcgMCAxNTUuOTcgMCAxNTUuOTcgMjYu&#10;ODVDMTY0LjA0IDE1Ljk3IDE3NC4zIDYuODIgMTg2LjA3IDBaIiBmaWxsPSIjMDBBQ0M5Ii8+PHBh&#10;dGggZD0iTTI0NSAxMzYuNDZDMjQxLjk2IDEzNy4wMiAyMzguODMgMTM3LjMzIDIzNS42MyAxMzcu&#10;MzMgMjA3LjE4IDEzNy4zMyAxODQuMTEgMTE0LjI2IDE4NC4xMSA4NS44MSAxODQuMTEgNTcuMzYg&#10;MjA3LjE4IDM0LjI5IDIzNS42MyAzNC4yOSAyMzguODMgMzQuMjkgMjQxLjk2IDM0LjYgMjQ1IDM1&#10;LjE2TDI0NSAxMS4xOUMyNDEuOTMgMTAuODEgMjM4LjggMTAuNTkgMjM1LjYzIDEwLjU5IDE5NC4w&#10;OSAxMC41OSAxNjAuNDIgNDQuMjYgMTYwLjQyIDg1LjggMTYwLjQyIDEyNy4zNCAxOTQuMDkgMTYx&#10;LjAxIDIzNS42MyAxNjEuMDEgMjM4LjgxIDE2MS4wMSAyNDEuOTMgMTYwLjc5IDI0NSAxNjAuNDFM&#10;MjQ1IDEzNi40NloiIGZpbGw9IiM4MEJBMjciLz48cGF0aCBkPSJNMjQ1IDEwMy40N0MyNDIuMiAx&#10;MDQuOTYgMjM5LjAyIDEwNS44MSAyMzUuNjMgMTA1LjgxIDIyNC41OSAxMDUuODEgMjE1LjYzIDk2&#10;Ljg2IDIxNS42MyA4NS44MSAyMTUuNjMgNzQuNzYgMjI0LjU4IDY1LjgxIDIzNS42MyA2NS44MSAy&#10;MzkuMDIgNjUuODEgMjQyLjIgNjYuNjYgMjQ1IDY4LjE1TDI0NSA0OS43NEMyNDIuMDEgNDguOTYg&#10;MjM4Ljg3IDQ4LjU1IDIzNS42MyA0OC41NSAyMTUuMDUgNDguNTUgMTk4LjM3IDY1LjIzIDE5OC4z&#10;NyA4NS44MSAxOTguMzcgMTA2LjM5IDIxNS4wNSAxMjMuMDcgMjM1LjYzIDEyMy4wNyAyMzguODcg&#10;MTIzLjA3IDI0Mi4wMSAxMjIuNjYgMjQ1IDEyMS44OEwyNDUgMTAzLjQ3WiIgZmlsbD0iI0M5RDMw&#10;QSIvPjxwYXRoIGQ9Ik0yNDUuMjUgODUuOEMyNDUuMjUgOTEuMTIgMjQwLjk0IDk1LjQzIDIzNS42&#10;MiA5NS40MyAyMzAuMyA5NS40MyAyMjUuOTkgOTEuMTIgMjI1Ljk5IDg1LjggMjI1Ljk5IDgwLjQ4&#10;IDIzMC4zIDc2LjE3IDIzNS42MiA3Ni4xNyAyNDAuOTQgNzYuMTggMjQ1LjI1IDgwLjQ5IDI0NS4y&#10;NSA4NS44WiIgZmlsbD0iIzAwQUNDOSIvPjwvZz48L2c+PC9zdmc+UEsDBBQABgAIAAAAIQBQ+Fw7&#10;3QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJ2m/IU4VVUBp6oSLRLi&#10;to23SdR4HcVukr495gTH0YxmvsmXk23FQL1vHGtIZgoEcelMw5WGz/3b3RMIH5ANto5Jw4U8LIvr&#10;qxwz40b+oGEXKhFL2GeooQ6hy6T0ZU0W/cx1xNE7ut5iiLKvpOlxjOW2lXOlHqTFhuNCjR2taypP&#10;u7PV8D7iuEqT12FzOq4v3/v77dcmIa1vb6bVC4hAU/gLwy9+RIciMh3cmY0XrYZ4JGhI5yCiuVDq&#10;EcRBw/MiBVnk8j998QMAAP//AwBQSwMEFAAGAAgAAAAhAK7Um8vXAAAArQIAABkAAABkcnMvX3Jl&#10;bHMvZTJvRG9jLnhtbC5yZWxzvJLPasMwDIfvg76D0X1xkpYxRp1exqDX0T2AsBXHLP6D5ZX27Wso&#10;gxW67ZajJPT9PoS2u5OfxZEyuxgUdE0LgoKOxgWr4OPw9vgMggsGg3MMpOBMDLth9bB9pxlLXeLJ&#10;JRaVEljBVEp6kZL1RB65iYlCnYwxeyy1zFYm1J9oSfZt+yTzTwYMN0yxNwry3qxBHM6pJv/PjuPo&#10;NL1G/eUplDsR0vmaXYGYLRUFnozDa3PdpGBB3nfol3HoGz7+6tAt49D9dYfNMg6b7zvImycbLgAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAqNbHqBMBAABJAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAEQB&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDs9IohXAMAAPYJAAAOAAAAAAAAAAAAAAAAAEMC&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQADnp+PPw8AAD8PAAAUAAAAAAAAAAAAAAAA&#10;AMsFAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQDjUgmXWAwAAFgMAAAUAAAA&#10;AAAAAAAAAAAAADwVAABkcnMvbWVkaWEvaW1hZ2UyLnN2Z1BLAQItAAoAAAAAAAAAIQAprbcid14B&#10;AHdeAQAUAAAAAAAAAAAAAAAAAMYhAABkcnMvbWVkaWEvaW1hZ2UzLnBuZ1BLAQItAAoAAAAAAAAA&#10;IQDSeHDTik8AAIpPAAAUAAAAAAAAAAAAAAAAAG+AAQBkcnMvbWVkaWEvaW1hZ2U0LnN2Z1BLAQIt&#10;ABQABgAIAAAAIQBQ+Fw73QAAAAUBAAAPAAAAAAAAAAAAAAAAACvQAQBkcnMvZG93bnJldi54bWxQ&#10;SwECLQAUAAYACAAAACEArtSby9cAAACtAgAAGQAAAAAAAAAAAAAAAAA10QEAZHJzL19yZWxzL2Uy&#10;b0RvYy54bWwucmVsc1BLBQYAAAAACQAJAEICAABD0gEAAAA=&#10;">
+              <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                  <v:f eqn="sum @0 1 0"/>
+                  <v:f eqn="sum 0 0 @1"/>
+                  <v:f eqn="prod @2 1 2"/>
+                  <v:f eqn="prod @3 21600 pixelWidth"/>
+                  <v:f eqn="prod @3 21600 pixelHeight"/>
+                  <v:f eqn="sum @0 0 1"/>
+                  <v:f eqn="prod @6 1 2"/>
+                  <v:f eqn="prod @7 21600 pixelWidth"/>
+                  <v:f eqn="sum @8 21600 0"/>
+                  <v:f eqn="prod @7 21600 pixelHeight"/>
+                  <v:f eqn="sum @10 21600 0"/>
+                </v:formulas>
+                <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:shapetype>
+              <v:shape id="Gráfico 6" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:39583;width:8610;height:10456;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAluk/rxQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L+x/CG+wimnRFZ6tRRBzsqE7w+miebbF5KU2s9b9fDgOPH9/v1Wawjeip87VjDclUgSAunKm5&#10;1HD+/Z4sQPiAbLBxTBqe5GGzfhutMDfuwUfqT6EUMYR9jhqqENpcSl9UZNFPXUscuavrLIYIu1Ka&#10;Dh8x3DbyU6m5tFhzbKiwpV1Fxe10txouTCbLvmw/vh1ms+S5VXu5P2v98T5slyACDeEl/nf/GA1Z&#10;mqokXczj5ngp3gG5/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAluk/rxQAAAOIAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                <v:imagedata r:id="rId5" o:title=""/>
+              </v:shape>
+              <v:shape id="Gráfico 7" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;top:1004;width:31989;height:8447;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAdma7wygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6q5sYiRpdQxGUUk9Ne+jxkX1mo9m3IbvV9N93C4LHYWa+YdblaDtxocG3jhWkkwQE&#10;ce10y42Cr8/dywKED8gaO8ek4Jc8lJvHhzUW2l35gy5VaESEsC9QgQmhL6T0tSGLfuJ64ugd3WAx&#10;RDk0Ug94jXDbyWmS5NJiy3HBYE9bQ/W5+rEK+LTvv2f7Qz4em51xp+17dp6iUs9P4+sKRKAx3MO3&#10;9ptWsMznaTafLTL4vxTvgNz8AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB2ZrvDKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                <v:imagedata r:id="rId6" o:title=""/>
+              </v:shape>
+              <v:line id="Conector recto 1563103926" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="35786,0" to="35786,10974" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDgDkI4yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X9h3CDfamqVWrdkYR0THcXqZ+gFtza8OaS2ky7fz0iyDs8X7/b7HqbC3O1HrjWMFwkIAgLpw2&#10;XCo4HXf9GQgfkDXWjknBL3lYLR96C8y1u/AHnQ+hFDGEfY4KqhCaXEpfVGTRD1xDHLkv11oM8WxL&#10;qVu8xHBbyzRJMmnRcGyosKFNRcX34ccqmJr9deZNetX8vp1vP/dv4xczVerpsVs/gwjUhX/x3f2q&#10;4/xJNhomo3mawe2nCIBc/gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgDkI4yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="#777475" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+                <o:lock v:ext="edit" shapetype="f"/>
+              </v:line>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00884971">
+      <w:rPr>
+        <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32AD9B02" wp14:editId="492057AB">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F2EA7F3" wp14:editId="02845E93">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:align>left</wp:align>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>3863808</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="margin">
-            <wp:posOffset>-809625</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>8819</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="581025" cy="752475"/>
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Imagen 1"/>
+          <wp:extent cx="1845310" cy="591185"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="13825" y="1392"/>
+              <wp:lineTo x="446" y="2784"/>
+              <wp:lineTo x="0" y="3480"/>
+              <wp:lineTo x="0" y="17401"/>
+              <wp:lineTo x="14271" y="18793"/>
+              <wp:lineTo x="16278" y="18793"/>
+              <wp:lineTo x="19846" y="17401"/>
+              <wp:lineTo x="21407" y="16009"/>
+              <wp:lineTo x="20961" y="4176"/>
+              <wp:lineTo x="20069" y="1392"/>
+              <wp:lineTo x="13825" y="1392"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="4" name="Gráfico 3">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA912D23-43D5-5F24-771A-45CE1488A68A}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPr id="4" name="Gráfico 3">
+                    <a:extLst>
+                      <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                        <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA912D23-43D5-5F24-771A-45CE1488A68A}"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId7">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="21176" t="14317" r="21884" b="16307"/>
-[...2 lines deleted...]
-                  </a:stretch>
+                  <a:srcRect t="53841"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="581025" cy="752475"/>
+                    <a:ext cx="1845310" cy="591185"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...70 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="057226F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1B4B288"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5093,283 +6562,330 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="929389775">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1929800753">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC3759"/>
+    <w:rsid w:val="000061A2"/>
     <w:rsid w:val="000268E6"/>
     <w:rsid w:val="00042AF3"/>
     <w:rsid w:val="00076DD3"/>
     <w:rsid w:val="00080E68"/>
     <w:rsid w:val="00085D1C"/>
     <w:rsid w:val="00092B5E"/>
     <w:rsid w:val="000964B7"/>
+    <w:rsid w:val="000A494A"/>
     <w:rsid w:val="000B4C02"/>
     <w:rsid w:val="000D6E89"/>
+    <w:rsid w:val="000D730D"/>
     <w:rsid w:val="00105932"/>
     <w:rsid w:val="001146F2"/>
     <w:rsid w:val="00117257"/>
     <w:rsid w:val="0013418A"/>
     <w:rsid w:val="00150C9D"/>
     <w:rsid w:val="00170FCF"/>
+    <w:rsid w:val="00190EB8"/>
     <w:rsid w:val="00195721"/>
     <w:rsid w:val="001D249D"/>
     <w:rsid w:val="001E4AF2"/>
     <w:rsid w:val="001E4B49"/>
     <w:rsid w:val="001E5035"/>
     <w:rsid w:val="001E67E9"/>
+    <w:rsid w:val="00212F8B"/>
     <w:rsid w:val="00232F2E"/>
     <w:rsid w:val="00234D43"/>
     <w:rsid w:val="00245B51"/>
     <w:rsid w:val="00261D8F"/>
     <w:rsid w:val="00271927"/>
     <w:rsid w:val="002774D5"/>
     <w:rsid w:val="0028021C"/>
     <w:rsid w:val="00282431"/>
     <w:rsid w:val="002E76B8"/>
     <w:rsid w:val="003022E6"/>
     <w:rsid w:val="003444CB"/>
     <w:rsid w:val="00352257"/>
     <w:rsid w:val="00372B4B"/>
     <w:rsid w:val="003847FD"/>
+    <w:rsid w:val="0038569B"/>
+    <w:rsid w:val="0038713B"/>
     <w:rsid w:val="00393A3D"/>
     <w:rsid w:val="003A1962"/>
     <w:rsid w:val="003B048A"/>
     <w:rsid w:val="003C7A48"/>
     <w:rsid w:val="00403BB3"/>
     <w:rsid w:val="004052EB"/>
     <w:rsid w:val="00466F6C"/>
     <w:rsid w:val="00473EF3"/>
+    <w:rsid w:val="00474B36"/>
     <w:rsid w:val="00485A19"/>
     <w:rsid w:val="00487219"/>
     <w:rsid w:val="00491D2E"/>
+    <w:rsid w:val="00495A80"/>
     <w:rsid w:val="004A2C5B"/>
     <w:rsid w:val="004A4B82"/>
     <w:rsid w:val="004B58DE"/>
+    <w:rsid w:val="004C78CA"/>
     <w:rsid w:val="004E3780"/>
     <w:rsid w:val="004E49DE"/>
+    <w:rsid w:val="004F7E37"/>
     <w:rsid w:val="00501586"/>
+    <w:rsid w:val="005017C0"/>
     <w:rsid w:val="00520BAE"/>
+    <w:rsid w:val="005313AE"/>
     <w:rsid w:val="00552023"/>
     <w:rsid w:val="00556B13"/>
     <w:rsid w:val="0058395C"/>
+    <w:rsid w:val="005A6024"/>
     <w:rsid w:val="005C0959"/>
     <w:rsid w:val="005E6453"/>
     <w:rsid w:val="005E7AF5"/>
     <w:rsid w:val="006046B2"/>
     <w:rsid w:val="006046EF"/>
+    <w:rsid w:val="006067F8"/>
     <w:rsid w:val="00607607"/>
     <w:rsid w:val="00637C09"/>
     <w:rsid w:val="00641334"/>
     <w:rsid w:val="00667EFD"/>
     <w:rsid w:val="00675BE6"/>
     <w:rsid w:val="00680E13"/>
+    <w:rsid w:val="00692955"/>
     <w:rsid w:val="006936C7"/>
     <w:rsid w:val="006B74B5"/>
+    <w:rsid w:val="006C3904"/>
     <w:rsid w:val="006E03B8"/>
     <w:rsid w:val="00700616"/>
     <w:rsid w:val="00720359"/>
     <w:rsid w:val="007229E6"/>
     <w:rsid w:val="00733334"/>
     <w:rsid w:val="00761B87"/>
     <w:rsid w:val="00765712"/>
     <w:rsid w:val="007743AC"/>
+    <w:rsid w:val="00774A43"/>
+    <w:rsid w:val="0078185B"/>
     <w:rsid w:val="007849B1"/>
+    <w:rsid w:val="007A6B40"/>
     <w:rsid w:val="007C7338"/>
     <w:rsid w:val="007D02CF"/>
     <w:rsid w:val="007E294B"/>
     <w:rsid w:val="007F772A"/>
+    <w:rsid w:val="00814B35"/>
+    <w:rsid w:val="008330D0"/>
+    <w:rsid w:val="0083702E"/>
     <w:rsid w:val="00840C82"/>
     <w:rsid w:val="00843550"/>
     <w:rsid w:val="00863FCF"/>
     <w:rsid w:val="0086768C"/>
     <w:rsid w:val="008732C4"/>
     <w:rsid w:val="008933B5"/>
     <w:rsid w:val="008B0F8C"/>
     <w:rsid w:val="008B61BF"/>
     <w:rsid w:val="00912D3F"/>
     <w:rsid w:val="00937F61"/>
     <w:rsid w:val="00981E7C"/>
     <w:rsid w:val="009A0132"/>
     <w:rsid w:val="009A43ED"/>
     <w:rsid w:val="009B1D91"/>
+    <w:rsid w:val="009B3A79"/>
+    <w:rsid w:val="009B6036"/>
     <w:rsid w:val="009C2EDD"/>
     <w:rsid w:val="009C71C1"/>
     <w:rsid w:val="009D36D8"/>
+    <w:rsid w:val="009E1446"/>
     <w:rsid w:val="009F0E45"/>
     <w:rsid w:val="00A13CA3"/>
     <w:rsid w:val="00A16AF4"/>
     <w:rsid w:val="00A23824"/>
     <w:rsid w:val="00A337F3"/>
+    <w:rsid w:val="00A35587"/>
     <w:rsid w:val="00A5156D"/>
     <w:rsid w:val="00A571CA"/>
     <w:rsid w:val="00A7580E"/>
+    <w:rsid w:val="00A76223"/>
+    <w:rsid w:val="00A92526"/>
+    <w:rsid w:val="00A926F1"/>
+    <w:rsid w:val="00AA39A8"/>
     <w:rsid w:val="00AA6E0E"/>
     <w:rsid w:val="00AA7AEC"/>
+    <w:rsid w:val="00AB2E21"/>
     <w:rsid w:val="00AB7F72"/>
     <w:rsid w:val="00B03846"/>
     <w:rsid w:val="00B224DC"/>
+    <w:rsid w:val="00B370C1"/>
     <w:rsid w:val="00B447C2"/>
     <w:rsid w:val="00B50F27"/>
     <w:rsid w:val="00B6439C"/>
     <w:rsid w:val="00B65699"/>
     <w:rsid w:val="00B703F7"/>
+    <w:rsid w:val="00B729C9"/>
     <w:rsid w:val="00B87D87"/>
     <w:rsid w:val="00B95C9E"/>
     <w:rsid w:val="00BA286E"/>
+    <w:rsid w:val="00BB3D92"/>
     <w:rsid w:val="00BB5131"/>
     <w:rsid w:val="00BC2F2D"/>
+    <w:rsid w:val="00BC55A3"/>
+    <w:rsid w:val="00BC5E1C"/>
     <w:rsid w:val="00BD2038"/>
     <w:rsid w:val="00BD47FA"/>
     <w:rsid w:val="00BE2D1D"/>
     <w:rsid w:val="00BE2E80"/>
     <w:rsid w:val="00BE59A6"/>
+    <w:rsid w:val="00C0284C"/>
+    <w:rsid w:val="00C14A3B"/>
     <w:rsid w:val="00C564CB"/>
+    <w:rsid w:val="00C63AF6"/>
     <w:rsid w:val="00C81D0E"/>
     <w:rsid w:val="00C83A3C"/>
     <w:rsid w:val="00C874BD"/>
     <w:rsid w:val="00C93928"/>
     <w:rsid w:val="00CA73BD"/>
     <w:rsid w:val="00CC0784"/>
     <w:rsid w:val="00D031BD"/>
     <w:rsid w:val="00D1747A"/>
     <w:rsid w:val="00D358B5"/>
     <w:rsid w:val="00D525ED"/>
     <w:rsid w:val="00D530DE"/>
+    <w:rsid w:val="00D651DD"/>
+    <w:rsid w:val="00DA280E"/>
     <w:rsid w:val="00DA396D"/>
     <w:rsid w:val="00DB3D24"/>
     <w:rsid w:val="00DB4FFD"/>
     <w:rsid w:val="00DC3319"/>
     <w:rsid w:val="00DC3759"/>
+    <w:rsid w:val="00DE5BA0"/>
+    <w:rsid w:val="00E00E19"/>
+    <w:rsid w:val="00E103DF"/>
     <w:rsid w:val="00E169B1"/>
     <w:rsid w:val="00E279E1"/>
     <w:rsid w:val="00E901C3"/>
+    <w:rsid w:val="00EB557C"/>
     <w:rsid w:val="00EC0F12"/>
     <w:rsid w:val="00EC59A4"/>
     <w:rsid w:val="00EC63C3"/>
     <w:rsid w:val="00ED5415"/>
     <w:rsid w:val="00ED5B82"/>
     <w:rsid w:val="00EE5235"/>
     <w:rsid w:val="00EE7BE6"/>
     <w:rsid w:val="00EF5388"/>
+    <w:rsid w:val="00F2556E"/>
     <w:rsid w:val="00F31238"/>
+    <w:rsid w:val="00F54F1D"/>
     <w:rsid w:val="00F56FD1"/>
     <w:rsid w:val="00F712AF"/>
     <w:rsid w:val="00F80CE0"/>
     <w:rsid w:val="00F90CDD"/>
     <w:rsid w:val="00FB6455"/>
     <w:rsid w:val="00FD04B8"/>
     <w:rsid w:val="00FF778C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6F34BBB8"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9CEEEA40-63F3-4A79-97B0-551664CD15CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5966,55 +7482,91 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
     <w:name w:val="Mención sin resolver1"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0028021C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0058395C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisin">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB3D92"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculovisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A6024"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004F7E37"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="155196920">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="86923274">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -6305,50 +7857,76 @@
                                   <w:marLeft w:val="0"/>
                                   <w:marRight w:val="0"/>
                                   <w:marTop w:val="0"/>
                                   <w:marBottom w:val="0"/>
                                   <w:divBdr>
                                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   </w:divBdr>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1009019251">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1009791576">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1425422433">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1751080862">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -6463,55 +8041,55 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2031225579">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucc.edu.co/asuntos-legales/Paginas/tratamiento-de-datos-personales-.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucc.edu.co/asuntos-legales/AcuerdosSuperiores2012/Acuerdo_097_de_2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucc.edu.co/asuntos-legales/AcuerdosSuperiores2022/ACUERDO%20SUPERIOR%20016-2022-20220712-POR%20MEDIO%20DEL%20CUAL%20SE%20ACTUALIZA%20EL%20REGLAMENTO%20DE%20PROPIEDAD%20INTELECTUAL%20DE%20LA%20UNIVERSIDAD%20COOPERATIVA.pdf?srsltid=AfmBOoqJK1AeoQ-8LavWk8h5z6-cV1-LBWF-AnFhjYIThMZLk8W9WEMu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:editorial@ucc.edu.co" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6769,92 +8347,377 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101008706629992AD2B479C56B2E1569DB6C2" ma:contentTypeVersion="16" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="c583cd8edcfb96baea36bc57361bf98e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0e2d2b10-cd50-42cb-8c34-981ebf10cd93" xmlns:ns3="7b597066-816b-46c2-8bf0-b709f50d53ff" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e98f02fc81c375368a8b9f958473e5e8" ns2:_="" ns3:_="">
+    <xsd:import namespace="0e2d2b10-cd50-42cb-8c34-981ebf10cd93"/>
+    <xsd:import namespace="7b597066-816b-46c2-8bf0-b709f50d53ff"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:IDWCC" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0e2d2b10-cd50-42cb-8c34-981ebf10cd93" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1eeeb009-2a73-4a0b-b1bc-1c86c47f4001" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="IDWCC" ma:index="22" nillable="true" ma:displayName="ID WCC" ma:format="Dropdown" ma:internalName="IDWCC">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7b597066-816b-46c2-8bf0-b709f50d53ff" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0e2d2b10-cd50-42cb-8c34-981ebf10cd93">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <IDWCC xmlns="0e2d2b10-cd50-42cb-8c34-981ebf10cd93" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE69F132-1B66-446D-97F9-CB370285E42C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0C50CDC-EA52-41D7-93F8-30F7D62329C7}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35E301CA-EF86-4DA0-8B7A-D9B3FE105618}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5E19928-B2A0-4EFD-9E8D-AB7D61EB63AC}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6635</Characters>
+  <Pages>4</Pages>
+  <Words>1653</Words>
+  <Characters>9093</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7826</CharactersWithSpaces>
+  <CharactersWithSpaces>10725</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101008706629992AD2B479C56B2E1569DB6C2</vt:lpwstr>
+  </property>
+</Properties>
+</file>